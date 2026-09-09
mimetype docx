--- v0 (2025-11-07)
+++ v1 (2026-09-09)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="57dbb2f" w14:textId="57dbb2f">
+    <w:p w14:paraId="2dc6338" w14:textId="2dc6338">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,152 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил Государственных учреждений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление акимата Жетысайского района Туркестанской области от 6 сентября 2024 года № 610. Утратило силу постановлением акимата Жетысайского района Туркестанской области от 2 марта 2026 года № 174</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу постановлением акимата Жетысайского района Туркестанской области от 02.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 174</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -155,489 +239,510 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 1 сентября 2021 года №590 "о некоторых вопросах организации деятельности государственных органов и их структурных подразделений", акимат Жетысайского района ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые положения государственных учреждений согласно приложениям к настоящему постановлению: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z14" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Положение о государственном учреждении "Отдел экономики и финансов Жетысайского района" акимата Жетысайского района согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приложению №1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z15" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Положение о государственном учреждении "Отдел занятости и социальных программ Жетысайского района" акимата Жетысайского района согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению №2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z16" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Положение о государственном учреждении "Отдел жилищно-коммунального хозяйства, пассажирского транспорта, автомобильных дорог и жилищной инспекции Жетысайского района" акимата Жетысайского района согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению №3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z17" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) Положение о государственном учреждении "Отдел внутренней политики Жетысайского района" акимата Жетысайского района согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению №4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z18" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) Положение о государственном учреждении "Отдел сельского хозяйства и земельных отношений Жетысайского района" акимата Жетысайского района согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению №5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z19" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) Положение о государственном учреждении "Отдел предпринимательства Жетысайского района" акимата Жетысайского района согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приложению №6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z20" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) Положение о государственном учреждении "Отдел строительства, архитектуры и градостроительства Жетысайского района" акимата Жетысайского района согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению №7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z21" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) Положение о государственном учреждении "Отдел культуры, развития языков, физической культуры и спорта Жетысайского района" акимата Жетысайского района согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению №8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z3" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Государственные учреждения, указанные в пункте первом настоящего постановления, в порядке, установленном законодательством РеспубликиКазахстан: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z22" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) пройти государственную регистрацию вышеуказанного положения в органах юстиции в установленном законодательством порядке;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z23" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в течение пяти календарных дней со дня подписания настоящего постановления, направить его копии в электронном виде на казахском и русском языках в филиал Республиканского государственного предприятия на праве хозяйственного ведения "Института законодательства и правовой информации Республики Казахстан" Министерства юстиции Республики Казахстан по Туркестанской области для официального опубликования и включения в Эталонный контрольный банк нормативно правовых актов Республики Казахстан; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z24" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) размещение настоящего постановления на интернет-ресурсе акимата Жетысайского района после его официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z4" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего постановления возложить на руководителя аппарата акима Жетысайского района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z5" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее постановление вводится в действие со дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -653,51 +758,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Аким района</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аким района</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -831,1928 +946,2156 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>акимата Жетйсайского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "___" _________ 2024 года №____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ о государственном учреждении "Отдел экономики и финансов Жетысайского района" 1. Общие положения</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ о государственном учреждении "Отдел экономики и финансов Жетысайского района"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение "Отдел экономики и финансов Жетысайского района" (далее – Государственный орган) является исполнительным органом Республики Казахстан, финансируемый из местного бюджета, осуществляющим о государственной политики в области политики экономики и бюджетного планирования Жетысайского района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственный орган осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственный орган является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственный орган вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Государственный орган имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Государственный орган по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые актами руководителя Государственный орган и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Структура и лимит штатной численности Государственный органа утверждаются в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Местонахождение юридического лица: 160500, Республика Казахстан, Туркестанская область, Жетысайский район, город Жетысай, улица М.Ауезова №20.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Полное наименование государственного органа:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На государственном языке: "Жетісай ауданының экономика және қаржы бөлімі" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       На русском языке: государственное учреждение "Отдел экономики и финансов Жетысайского района". </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Настоящее Положение является учредительным документом Государственного органа.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Финансирование деятельности Государственного органа осуществляется из местного бюджета.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Государственному органу запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Государственного органа.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если Государственному органу законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Миссия, основные задачи, функции, права и обязанности государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Миссия:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осуществление государственной политики в области политики экономики и бюджетного планирования Жетысайского района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Задачи:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществление государственной политики в области политики экономики и бюджетного планирования Жетысайского района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) иные задачи, возложенные на него законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)разработка и мониторинг программы социально-экономического развития района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) разработка прогноза социально-экономического развития района на среднесрочный период;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) рассматривает перечень приоритетных местных бюджетных инвестиционных проектов для включения в прогноз социально-экономического развития района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) подготовка экономических заключений (бюджетных) инвестиционных проектов для включения в перечень приоритетных бюджетных инвестиционных проектов на соответствующий планируемый год;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) на основании экономического обоснования, в соответствии со среднесрочным прогнозом социально-экономического развития района, налогооблагаемой базой, бюджетных заявок администраторов бюджетных программ, планирует параметры районного бюджета и формирует проект местного бюджета на трехлетний период (плановый период);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) организация и мониторинг исполнения бюджета района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) организация и подготовка материалов в соответствующие вышестоящие уполномоченные органы для проведения оценки эффективности деятельности исполнительных органов, финансируемых из бюджета района за соответствующий отчетный период;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) координация деятельности администраторов бюджетных программ по исполнению бюджета; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) составление, утверждение и ведение сводного плана финансирования по обязательствам, сводного плана поступлений и финансирования по платежам по бюджету района в соответствии с бюджетным законодательством;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) анализ планов финансирования администраторов районных бюджетных программ по программам (подпрограмм) и индивидуальных планов финансирования государственных учреждений по обязательствам и платежам с учетом прогнозных объемов поступлений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) осуществление управления бюджетными деньгами, определение ожидаемого объема поступлений денег в бюджет в предстоящем периоде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) организация процесса привлечения денег посредством заимствования;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) проведение бюджетного мониторинга;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) ведение бюджетного учета;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) составление и предоставление ежемесячного, годового отчета об исполнении бюджета района, а также другие отчеты в органы государственного управления, в соответствии с бюджетным законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) анализ и контроль месячных, квартальных и годовых отчетов по исполнению районного бюджета в соответствии с бюджетным законодательством;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z66" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) составление отчетов по дебиторской и кредиторской задолженности для представления их в соответствующие органы, определенные бюджетным законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z67" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) сбор, составление и представление в соответстующие органы оперативных данных об исполнении бюджета района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z68" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) ведение мониторинга за ходом освоения бюджета развития, инвестиционных проектов; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z69" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) осуществление предоставления, обслуживания бюджетных кредитов, выданных за счет средств бюджета, обеспечение их учета, мониторинга;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z70" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) подготовка общего заключения по исполнению бюджета по администраторам бюджетных программ;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z71" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) в пределах полномочий, определенных законодательством РК и другими нормативно-правовыми актами управление районной коммунальной собственностью и осуществление мер по ее защите;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z72" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) организация учета районного коммунального имущества;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z73" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) осуществление мониторинга за финансово-хозяйственной деятельностью государственных предприятий на праве хозяйственного ведения и акционерных обществ, товариществ с ограниченной ответственностью, акции и доли которых принадлежат государству;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z74" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) осуществление закрепления районного коммунального имущества за районными коммунальными юридическими лицами;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z75" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) осуществление полномочий по владению, пользованию и распоряжению районной коммунальной собственностью;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z76" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) в пределах полномочий, определенных законодательством РК и другими нормативно-правовыми актами, при непосредственном участии уполномоченных органов (администраторов бюджетных программ) организация приватизации объектов районной коммунальной собственности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z77" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) координация работы по передаче объектов районной коммунальной собственности для приватизации;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z78" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) оформление договоров аренды (районного коммунального имущества) по коммунальной собственности и сдаче объектов в имущественный наем, расчет размера стоимости арендной платы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z79" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) координация работы по передаче объектов районной коммунальной собственности в концессию и доверительное управление;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z80" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) организация передачи коммунального имущества из одного вида государственной собственности в другой в соответствии с законодательными и другими нормативными актами;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z81" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) проведение работы по вопросам сохранности, эффективности и рационального использования районного коммунального имущества;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z82" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) организация работы по выявлению бесхозных объектов и постановки их на учет с дальнейшим принятием в коммунальную собственность в порядке, установленном законодательством РК;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z83" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) в порядке, определенном законодательными актами Республики Казахстан, координирует работу по учету, хранению, оценке и дальнейшему использованию имущества, обращенного (поступившего) в коммунальную собственность;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z84" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) координация работы с балансодержателями по инвентаризации и учету объектов коммунальной собственности в государственных учреждениях и предприятиях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z85" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) проведение анализа итогов финансово – хозяйственной деятельности акционерных обществ, товариществ с ограниченной ответственностью с государственным участием;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z86" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) участие в наблюдательном совете и совете директоров акционерных обществ, товариществ с ограниченной ответственностью с государственным участием;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z87" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) осуществление мониторинга организации и проведения государственных закупок;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z88" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) свод и предоставление отчетов по государственным закупкам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z89" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40) организация и проведение государственных закупок для обеспечения деятельности Отдела; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z90" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41) анализ и мониторинг перехода государственных предприятий и акционерных обществ, товариществ с ограниченной ответственностью с государственным участием на международные стандарты финансовой отчетности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z91" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42) обобщение информации по использованию резерва местных исполнительных органов района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z92" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) выполнение заданий акима района, области, Министерства финансов Республики Казахстан, Министерства экономического развития и торговли Республики Казахстан и других в соответствии с законодательными актами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z93" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44) иные функции, установленные законодательством Республики Казахстан, Указами Президента Республики Казахстан, постановлениями Правительства Республики Казахстан, нормативными правовыми актами центральных исполнительных органов Республики Казахстан, постановлениями акимата области и района, решениями и распоряжениями акима области и района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z94" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) обеспечивают соблюдение единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности, требований по управлению данными.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z95" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Права:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z96" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) запрашивать и получать от государственных органов, иных организаций информацию, необходимую для осуществления функций, возложенных на Отдел;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z97" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) давать поручения организациям, финансируемым из местного бюджета в пределах своих компетенций;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z98" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в пределах своей компетенции издавать приказы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z99" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обеспечивать отзыв бюджетных средств и приостановление финансирования в случаях предусмотренных бюджетным законодательством;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z100" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) участвовать в подготовке проектов решений, распоряжений акима, постановлений акимата района, а так же маслихата по вопросам, относящимся к компетенции отдела;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z101" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) осуществлять иные полномочия, установленные настоящим положением, законодательством и местными исполнительными органами района и области;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z102" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обязанности Государственного органа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z103" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обязанности Государственного органа регламентируются действующим законодательством Республики Казахстан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z104" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Организация деятельности государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z105" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Руководство Государственным органом осуществляется первым руководителем отдела, который несет персональную ответственность за выполнение возложенных на Государственный орган задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z106" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Первый руководитель Государственного органа назначается на должность и освобождается от должности в соответствии законодательными актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z107" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Первый руководитель Государственного органа может иметь заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z108" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Полномочия первого руководителя Государственного органа:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z109" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организует и руководит работой государственного органа, несет персональную ответственность за выполнение возложенных на управление задач и осуществления им своих функции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z110" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) дейтвует на принципах единоначалие и самостоятельно решает вопросы деятельности Государственного органа в соответствии с его компетенции, определяемой законодательством Республики Казахстан и настоящим Положением.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z111" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. При руководстве Государственным органом Первый руководитель в установленном законодательством порядке:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z112" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) без доверенности действует от имени Государственного органа и представляет интересы Государственного органа во всех организациях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z113" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в случаях и в пределах,в установленном законодательством порядке, распоряжается имуществом Государственного органа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z114" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) открывает банковские счета, издает приказы и дает указание, обьязателные для всех служащих Государственного органа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z115" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в соответствии с законодательством назначает на должности и освобождает от должностей работников Государственного органа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z116" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в установленном законодательством порядке налагает дисциплинарные взыскания на сотрудников Государственного органа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z117" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) подписывает распоряжения; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z118" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) представляет Государственный орган во всех государственных органах и иных организациях; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z119" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) утверждает регламент работы Государственного органа; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z120" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) принимает меры, направленные на противодействие коррупции в Государственном органе, и несет персональную ответственность за принятие антикоррупционных мер;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z121" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) осуществляет иные функции, возложенные на него законодательством, настоящим Положением и акимом района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z122" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Первый руководитель отдела определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z123" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Режим работы в государственном органе</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z124" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Режим работы государственного органа устанавливается правилами внутреннего трудового распорядка и не должен противоречить нормам трудового законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z125" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z126" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Государственный орган может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z127" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество Государственного органа формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z128" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Имущество, закрепленное за Государственным органом относится к коммунальной собственности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z129" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Государственный орган не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z130" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z131" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Реорганизация и упразднение Государственного органа осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="120"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2818,1624 +3161,1800 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>акимата Жетйсайского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "____" ________ 2024 года №____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z132" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение О государственном учреждении "Отдел занятости и социальных программ Жетысайского района" Жетысайского района</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z133" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общие положения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z134" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение "Отдел занятости и социальных программ Жетысайского района" Жетысайского района (далее - Отдел занятости и социальных программ Жетысайского района) является государственным органом Республики Казахстан осуществляющим руководство в сфере занятости, социальных программ, предоставления специальных социальных услуг, продления, отзыва, разрешения трудовому иммигранту.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z135" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Отдел занятости и социальных программ Жетысайского района имеет ведомства:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z136" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Коммунальное государственное учреждение "Центр дневного пребывания "Балдәурен" для детей-инвалидов с психоневрологическими патологиями и с нарушениями функций опорно-двигательного аппарата" Отдела занятости и социальных программ Жетысайского района".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z137" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Коммунальное государственное учреждение "Центр дневного пребывания "Үміт ұясы" для детей-инвалидов с психоневрологическими патологиями и с нарушениями функций опорно-двигательного аппарата" Отдела занятости и социальных программ Жетысайского района".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z138" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Коммунальное государственное учреждение "Центр оказания социальных услуг "Асыл Қазына және Тең қоғам" Отдела занятости и социальных программ Жетысайского района".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z139" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Отдел занятости и социальных программ Жетысайского района осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z140" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Отдел занятости и социальных программ Жетысайского района является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием наказахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z141" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Отдел занятости и социальных программ Жетысайского района вступает в гражданско-правовые отношения от собственного имени. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z142" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Отдел занятости и социальных программ Жетысайского района имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z143" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Отдел занятости и социальных программ Жетысайского района по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя отдела занятости и социальных программ Жетысайского района и другими актами, предусмотренными законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z144" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Структура и лимит штатной численности отдела занятости и социальных программ Жетысайского района утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z145" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Местонахождение юридического лица; Республика Казахстан, Туркестанская область, Жетысайский район, город Жетысай, улица Ш.Айманова дом №38 А, индекс 160500</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z146" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Настоящее положение является учредительным документом отдела занятости и социальных программ Жетысайского района. Учредителем государственного учреждение "Отдел занятости и социальных программ Жетысайского района" является акимат Жетысайского района. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z147" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11.Финансирование деятельности отдела занятости и социальных программ Жетысайского района осуществляется из республиканского и местных бюджетов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z148" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Отделу занятости и социальных программ Жетысайского района запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями отдела занятости и социальных программ Жетысайского района если отдел занятости и социальных программ Жетысайского района законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z149" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z150" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Задачи:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z151" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - реализация государственной политики в сфере занятости населения, социальной защиты, предоставления специальных социальных услуг, продление, отзыв разрешения трудовому иммигранту.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z152" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - осуществление иных задач, предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z153" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14.Полномочия: 1) права:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z154" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - представлять интересы в государственных органах и организациях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z155" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - в пределах своей компетенции запрашивать и получать необходимую информацию, документы и иные материалы от государственных органов и других организаций;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z156" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - координация деятельности учреждения, находящегося в ведения Учреждения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z157" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - иные права, предусмотренные законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z158" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обязанности:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z159" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - соблюдать нормы действующего законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z160" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       - качественно и своевременно исполнять акты и поручения Президента, </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z161" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правительства Республики Казахстан и иных центральных исполнительных органов, а также акима и акимата области;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z162" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       - обеспечивать качественное и своевременное оказание государственных </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z163" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       услуг;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z164" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - осуществлять в отношении учреждений, находящихся в ведении Учреждения, функции органа государственного управления;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z165" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - иные обязанности, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z166" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        15. Функции</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z167" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ежегодно определяет целевые группы, проживающие на территории района, и социальные меры по их защите;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z168" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2)организует оказание социальной и благотворительной помощи инвалидам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z169" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) содействует деятельности учреждений и органов, исполняющих уголовные наказания и иные меры уголовно-правового воздействия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z170" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) координирует оказания социально-правовой и иной помощи лицам, состоящим на учете службы пробации, в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z171" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обеспечивает предоставление специальных социальных услуг лицам, освобожденным из учреждений, состоящим на учете службы пробации, признанным лицами, находящимися в трудной жизненной ситуации, в соответствии с законодательством Республики Казахстан о специальных социальных услугах;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z172" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) обеспечивает меры по содействию занятости лицам, освобожденным из учреждений, а также состоящим на учете службы пробации;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z173" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) оказывает в пределах компетенции государственные услуги, оказываемых в электронной форме, в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z174" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) реализация активных мер содействия занятости, организация социально защиты от безработицы, оказание адресной социальной помощи и иных мер содействия занятости:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z175" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) реализует государственную политику в сфере предоставления специальных социальных услуг;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z176" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) обеспечивает создание и деятельность субъектов, предоставляющих специальные социальные услуги, находящихся в их ведении;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z177" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) организует кадровое обеспечение субъектов, предоставляющих специальные социальные услуги, профессиональную подготовку, переподготовку и повышение квалификации социальных работников;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z178" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) обеспечивает проведение анализа потребностей населения в специальных социальных услугах;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z179" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) осуществляет государственные закупки, а также размещают государственный социальный заказ по предоставлению специальных социальных услуг и услуг по оценке и определению потребности в специальных социальных услугах;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z180" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) принимает меры по развитию системы предоставления специальных социальных услуг;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z181" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) взаимодействует с физическими и юридическими лицами и государственными органами по вопросам предоставления специальных социальных услуг;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z182" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) разрабатывает правила оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан на основе типовых правил, утверждаемых Правительством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z183" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) реализует в пределах своей компетенции государственную политику в области миграции населения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z184" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) оказывает жилищную помощь за счет бюджетных средств;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z185" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) участвует в профилактике чрезвычайных ситуаций социального характера, а также минимизации и (или) ликвидации их последствий на территории района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z186" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) осуществляет мониторинг социальной напряженности и рисков возникновения трудовых конфликтов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z187" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) осуществляет функции государства по опеке и попечительству в отношении совершеннолетних.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z188" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) осуществляет выдачу, продление, отзыв разрешения трудовому иммигранту.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z189" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) обеспечивают соблюдение единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности, требований по управлению данными.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z190" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя государственного органа.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z191" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Руководство Отдела занятости и социальных программ Жетысайского района осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на отдел занятости и социальных программ Жетысайского района задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z192" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Первый руководитель отдела занятости и социальных программ Жетысайского района назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z193" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Первый руководитель отдела занятости и социальных программ Жетысайского района имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z194" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Полномочия первого руководителя отдела занятости и социальных программ Жетысайского района</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z195" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Назначает на должность и освобождает от должности руководителей подведомственных учреждений, подведомственных отделу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z196" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Назначает на должность и освобождает от должности работников учреждения и заместителей руководителей учреждений, подведомственных отделу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z197" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в установленном законодательством порядке решает вопросы поощрения, оказания материальной помощи, наложения дисциплинарных взысканий;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z198" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) издает приказы и дает указания, обязательные для всех работников Учреждения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z199" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) подписывает служебную документацию;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z200" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) без доверенности действует от имени Учреждения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z201" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) утверждает в пределах установленной численности и фонда оплаты труда штатные расписания работников Учреждения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z202" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) утверждает планы финансирования администратора бюджетных программ и Учреждения по обязательствам и платежам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z203" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) распоряжается средствами и имуществом Учреждения в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z204" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) несет персональную ответственность за непринятие мер по противодействию коррупции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z205" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) осуществляет иные полномочия в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z206" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий первого руководителя Отдела занятости и социальных программ Жетысайского района в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z207" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Первый руководитель определяет полномочия своих заместителей в соответствии сдействующим законодательством. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z208" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество государственного органа.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z209" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Отдел занятости и социальных программ Жетысайского района может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z210" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество отдела занятости и социальных программ Жетысайского района формируется за счет имущества, переданного ему собственником, а также имущества(включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z211" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Имущество, закрепленное за отделом занятости и социальных программ Жетысайского района относится к коммунальной собственности. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z212" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Отдел занятости и социальных программ Жетысайского района не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным заним имуществом и имуществом, приобретенным за счетсредств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z213" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z214" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Реорганизация и упразднение отдела занятости и социальных программ Жетысайского района осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z215" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень организаций, находящихся в ведении отдела занятости и социальных программ Жетысайского района и его ведомств:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z216" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Коммунальное государственное учреждение "Центр дневного пребывания "Балдәурен" для детей-инвалидов с психоневрологическими патологиями и с нарушениями функций опорно-двигательного аппарата" Отдела занятости и социальных программ Жетысайского района".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z217" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Коммунальное государственное учреждение "Центр дневного пребывания "Үміт ұясы" для детей-инвалидов с психоневрологическими патологиями и с нарушениями функций опорно-двигательного аппарата" Отдела занятости и социальных программ Жетысайского района".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z218" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Коммунальное государственное учреждение "Центр оказания социальных услуг "Асыл қазына және Тең қоғам" Отдела занятости и социальных программ Жетысайского района".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z219" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Коммунальное государственное учреждение "Центр поддержки семьи" Отдела занятости и социальных программ Жетысайского района. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="208"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4501,3008 +5020,3338 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>акимата Жетйсайского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "___" ________ 2024 года №___</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z220" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОЛОЖЕНИЕ о государственном учреждении "Отдел жилищно-коммунального хозяйства, пассажирского транспорта, автомобильных дорог и жилищной инспекции Жетысайского района"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z221" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общие положения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z222" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение "Отдел жилищно-коммунального хозяйства, пассажирского транспорта, автомобильных дорог и жилищной инспекции Жетысайского района" (далее-Отдел) является исполнительным органом Республики Казахстан, финансируемый из местного бюджета, осуществляющим руководство в пределах, предусмотренных законодательством, государственной политики в сферах жилищно-коммунального хозяйства, развития жилищного фонда, пассажирского транспорта и автомобильных дорог жилищно-коммунального хозяйства.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z223" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Отдел осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z224" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Отдел является юридическим лицом в организационно-правовой форме государственного учреждения, имеет символы и знаки отличия (при их наличии), печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z225" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Отдел вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z226" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Отдел имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z227" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Отдел по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z228" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Структура и лимит штатной численности государственного учреждения "Отдел жилищно-коммунального хозяйства, пассажирского транспорта, автомобильных дорог и жилищной инспекции Жетысайского района" утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z229" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Местонахождение юридического лица: 160500, Республика Казахстан, Туркестанская область, Жетысайский район, город Жетысай, улица М.Ауезова №12</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z230" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Настоящее Положение является учредительным документом отдела.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z231" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Учредителем государственного учреждения "Отдел жилищно-коммунального хозяйства, пассажирского транспорта, автомобильных дорог и жилищной инспекции Жетысайского района" является акимат Жетысайского района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z232" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Финансирование деятельности отдела осуществляется из республиканского и местных бюджетов, бюджета (сметы расходов) Национального Банка Республики Казахстан в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z233" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Отдел запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями отдела.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z234" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если отдел законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z235" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z236" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Задачи:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z237" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - осуществляет реализацию государственной политики в сферах жилищно-коммунального хозяйства, развития жилищного фонда, пассажирского транспорта и автомобильных дорог жилищно-коммунального хозяйства.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z238" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Полномочия: 1) права:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z239" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - проведение государственной политики в области жилищно-коммунального хозяйства и развития жилищного фонда района, развития пассажирского транспорта и автомобильных дорога района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z240" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - обеспечивает организацию мероприятий по сохранению и надлежащей эксплуатации жилищного фонда;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z241" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - осуществляет государственный контроль в сфере управления жилищным фондом;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z242" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - организует работу жилищной инспекции по контролю деятельности органов управления объектом кондоминиума по сохранению и надлежащей эксплуатации жилищного фонда;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z243" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - оказывает жилищную помощь за счет бюджетных средств;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z244" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - обеспечивает возмещение расходов по изготовлению технических паспортов на объект кондоминиума в случае, предусмотренном пунктом 2-2 статьи 32 Закона Республики Казахстан от 16 апреля 1997 года "О жилищных отношениях", за счет бюджетных средств;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z245" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - осуществляет передачу в собственность граждан жилищ из жилищного фонда на условиях, предусмотренных законодательными актами Республики Казахстан, и в порядке, определяемым постановлением Правительства Республики Казахстан от 2 июля 2013 года №673 "Об утвержддении Правил приватизации жилищ из государственного жилищного фонда";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z246" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - согласовывает сметы расходов на проведение отдельных видов капитального ремонта общего имущества объекта кондоминиума, представленной органом управления объекта кондоминиума, финансируемых с участием жилищной помощи;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z247" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - принимает участие в комиссиях по приемке выполненных работ по отдельным видам капитального ремонта общего имущества объекта кондоминиума;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z248" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - координирует деятельность и обеспечивает контроль за работой предприятий-услугодателей и потребителей (КСК) по подготовке коммунального хозяйства к работе в зимний период;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z249" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - проводит инвентаризацию жилищного фонда;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z250" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - обеспечивает жильем отдельные категории граждан в соответствии с законодательными актами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z251" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - включение в состав государственной приемочной комиссии при приемке объектов жилищно-гражданского и коммунального назначения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z252" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - заключение договоров найма, в необходимых случаях принятие мер по признанию нанимателя и членов его семьи утратившими право пользования жилищем из государственного жилищного фонда в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z253" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - проведение инвентаризации списков очередности граждан Республики Казахстан, состоящих на учете нуждающихся в жилище из коммунального жилищного фонда;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z254" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - проводит мероприятия, направленные на поддержание сейсмоустойчивости жилых зданий, расположенных в сейсмоопасных регионах республики;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z255" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - организует снос аварийного жилья;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z256" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - содержание мест захоронений и захоронение безродных;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z257" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - предоставляют водные объекты, расположенные в пределах территории района в обособленное или совместное пользование на конкурсной основе в порядке, определяемом уполномоченным органом;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z258" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - организация работ по благоустройству и озеленению района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z259" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - организация работ по обеспечению санитарной очистки района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z260" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - проводит мероприятия содержание мест хранения и захоронения отходов производства и потребления;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z261" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - разрабатывают и через акимат района представляют на утверждение местному представительному органу района нормы образования и накопления коммунальных отходов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z262" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - совместно с оператором расширенных обязательств производителей (импортеров) разрабатывают и через акимат района представляют на утверждение местному представительному органу района тарифы на сбор, вывоз и захоронение твердых бытовых отходов, рассчитанные в соответствии с методикой, разрабатываемой и утверждаемой уполномоченным органом в области охраны окружающей среды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z263" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - реализуют государственную политику в области обращения с коммунальными отходами;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z264" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - совместно с оператором расширенных обязательств производителей (импортеров) определяют размер и порядок распределения тарифов между субъектами, осуществляющими операции по сбору, вывозу, обезвреживанию, переработке и утилизации отходов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z265" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - эксплуатацией и техническим состоянием котельных, тепловых сетей и теплоиспользующих установок потребителей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z266" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - подготовка и осуществление ремонтно-восстановительных работ по котельным, тепловым сетям и их функционирование в осенне-зимний период;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z267" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - обеспечение включения мероприятий по энергосбережению и повышению энергоэффективности в программу развития района, а также осуществляет информационную деятельность в области энергосбережения и повышения энергоэффективности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z268" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       - обеспечение проведения государственной политики в области энергосбережения и повышения энергоэффективности; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z269" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - организует строительство и эксплуатацию водопроводов, очистных сооружений, тепловых и электрических сетей и других объектов транспортной и инженерной инфраструктуры города;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z270" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - выдача разрешений на санитарную рубку (выборочная, сплошная), вынужденный снос, пересадку, формирование кроны, санитарную обрезку, ландшафтную рубка, подчистку штамба, пересадку зеленых насаждений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z271" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - выплачивает возмещение при отчуждении земельного участка или иного недвижимого имущества в связи с изъятием земельного участка для государственных нужд на условиях, установленных Законом Республики Казахстан "О государственном имуществе";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z272" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - согласно действующим нормативным правовым актам, недопущение нарушений правил содержания и зашиты зеленых насаждений, благоустройства территорий района, а также разрушения объектов городской инфраструктуры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z273" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - выдача разрешения на размещение объектов наружной (визуальной) рекламы в городе;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z274" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - установка, благоустройство и текущий ремонт остановок общественного транспорта в черте района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z275" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - организация по подготовке проектно-сметной документации, технико-экономических обоснований проектов землеустроительных работ для инженерно-коммуникационных инфраструктур;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z276" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - организация содержания в надлежащем состоянии районных улиц, парков, скверов, орисительныеи сетей и лотки, скважин и фонтанов, памятников, фасадов зданий, мест общественного пользования и элементов благоустройства района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z277" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - выступает заказчиком по строительству, реконструкции и ремонту объектов коммунальной собственности района и объектов социально-культурного назначения, организует строительство внутригородских коммунальных сетей и сооружений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z278" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - решает вопросы благоустройства и внешнего оформления общественных мест;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z279" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - создает инфраструктуру для занятий спортом физических лиц по месту жительства и в местах их массового отдыха;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z280" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - вырабатывает предложения по обеспечению экономически устойчивой работы и осуществляет контроль за работой коммунальных государственных предприятий;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z281" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - управление коммунальной собственностью района в соответствии с законодательными актами, осуществляет меры по ее защите;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z282" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - осуществляет государственную регистрацию права оперативного управления, регистрацию имущества и объектов недвижимости в органах юстиции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z283" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - организация работ по приобретению и созданию имущества на основании гражданско-правовых договоров (купля продажа, подряд и другие договоры);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z284" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - управление коммунальной собственностью района в соответствии с законодательными актами, осуществляет меры по ее защите;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z285" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - в пределах своей компетенции оказывает электронные услуги с применением информационных систем в соответствии с законодательством Республики Казахстан об информатизации;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z286" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - осуществление работ согласно Бюджетного кодекса и Закона Республики Казахстан "О государственных закупках";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z287" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - организация работ по строительству, реконструкции, ремонту и содержанию автомобильных дорог общего пользования районного значения, улиц населенных пунктов в соответствии с законодательством Республики Казахстан о государственных закупках, в области государственно-частного партнерства и о концессиях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z288" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - разработка предложений по передаче участков автомобильных дорог (мостовых переходов) для реализации проекта государственно-частного партнерства, в том числе в концессию, порядка и условий их эксплуатации, размера ставок за проезд по ним;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z289" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - управление сетью автомобильных дорог районного значения общего пользования, улиц населенных пунктов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z290" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - управление дорогами и дорожными предприятиями, находящимися в коммунальной собственности района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z291" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - осуществление государственного контроля при производстве работ по строительству, реконструкции, ремонту и содержанию автомобильных дорог районного значения общего пользования и иных населенных пунктах в пределах района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z292" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - принятие решения о предоставлении автомобильных дорог районного значения или их участков в безвозмездное временное пользование;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z293" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - разработка и внесение предложений в акимат района для утверждения маршрутов и расписания движения маршрутов, также, организует и проводят конкурсы на право их обслуживание;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z294" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - ведут реестр маршрутов регулярных внутрирайонных автомобильных перевозок пассажиров и багажа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z295" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - организуют перевозки пассажиров и багажа на такси;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z296" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - разрабатка и внесение предложений в акимат района для утверждения схему и порядок перевозки в общеобразовательные школы детей, проживающих в отдаленных населенных пунктах;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z297" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - организуют перевозку в общеобразовательные школы детей, проживающих в отдаленных населенных пунктах;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z298" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - осуществляют субсидирование убытков перевозчиков при осуществлении социально значимых перевозок пассажиров на городских (сельских), пригородных и внутрирайонных сообщениях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z299" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - ведут реестр физических и юридических лиц, подавших уведомление о начале осуществления деятельности по установке и обслуживанию тахографов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z300" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - ведут реестр индивидуальных предпринимателей и юридических лиц, подавших уведомление о начале осуществления деятельности в качестве перевозчика такси;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z301" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - осуществляет в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z302" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - в пределах своей компетенции оказывает электронные услуги с применением информационных систем в соответствии с законодательством Республики Казахстан об информатизации;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z303" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - осуществление работ согласно Бюджетного кодекса и Закона Республики Казахстан "О государственных закупках";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z304" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - осуществляет в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z305" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - осуществление мероприятий по подготовке жилого дома (жилого здания) к сезонной эксплуатации;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z306" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - государственный контроль над качеством работ, выполненных по отделъным видам капиталъного ремонта обшего имушества объекта кондоминиума;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z307" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - обеспечивают организацию мероприятий по сохранению и надлежашей эксплуатации жилишного фонда;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z308" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - организуют работу жилишной инспекции по контролю деятелъности органов управления объектом кондоминиума по сохранению и надлежашей эксплуатации жилишного фонда;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z309" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - на выполнение расходов по изготовлению технических паспортов на объекты кондоминиума;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z310" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - осуществление передачи в собственность граждан жилищ из коммунального жилищного фонда;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z311" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - организация технического обследования общего имущества объекта кондоминиума;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z312" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - определение перечня, периодичности и очередности проведения отдельных видов капитального ремонта общего имущества объекта кондоминиума;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z313" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - контроль работ подрядных организаций, выполняющих работы по государственному заказу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z314" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - разрабатывает проектно-сметную документацию на ремонт объектов, указанных в настоящем перечне, контролирует совместно с соответствующими службами техническое состояние инженерного оборудования, своевременное выполнение комплекса мероприятий по его содержанию и ремонту в соответствии с действующими нормативно – техническими и проектными документами, функции которых возложены на государственное учреждение в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z315" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - рассматривает и отвечает на обращения физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z316" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - государственный контроль в отношении субъектов контроля на объектах социальной инфраструктуры в сфере управления жилищным фондом, газа и газоснабжения в пределах границ населенных пунктов, а также надзор на объектах социальной инфраструктуры в области промышленной безопасности в пределах границ населенных пунктов</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z317" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       - участие в комиссиях по приемке выполненных работ по капитальному ремонту общего имущества объекта кондоминиума </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z318" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - выносить обязательные для исполнения предписания (рекомендации) по устранению нарушений в соответствии с правилами содержания общего имущества объекта кондоминиума.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z319" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - проведение проверки наличия отчета по управлению объектом кондоминиума и содержанию общего имущества объекта кондоминиума при обращении собственников квартир, жилых помещений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z320" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - соблюдение собственниками квартир, нежилых помещений процедуры выбора формы управления объектом кондоминиума, открытие текущих и сберегательных счетов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z321" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - государственный надзор за соблюдением порядка пользования, содержания, эксплуатации и ремонта общего имущества собственников квартир, нежилых помещений на объекте и придомовой территории многоквартирного жилого дома;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z322" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - государственный надзор за соблюдением порядка пользования, содержания, эксплуатации и ремонта общего имущества собственников квартир, нежилых помещений на объекте и придомовой территории многоквартирного жилого дома;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z323" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - государственный надзор за техническим состоянием общего имущества объекта кондоминиума и его инженерного оборудования, своевременным выполнением работ по его содержанию и ремонту в соответствии с действующими нормативно-техническими и проектными документами в сфере строительства и жилищно-коммунального хозяйства;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z324" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - государственный надзор за исполнением принятых решений и предписаний по устранению выявленных нарушений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z325" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - государственный надзор за проведением конкурса на определение проектной организации и подготовку проектно-сметной документации на капитальный ремонт общего имущества объекта кондоминиума за счет средств местного бюджета;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z326" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - государственный надзор за качеством выполненных работ по отдельным видам капитального ремонта общего имущества объекта кондоминиума;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z327" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       -осуществляет государственный контроль за соблюдением требований безопасной эксплуатации бытовых баллонов и объектов систем газоснабжения бытовых и коммунально-бытовых потребителей в пределах границ населенного пункта.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z328" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Жилищная инспекция осуществляет постановку на учет и снятие с учета опасных технических устройств объектов социальной инфраструктуры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z329" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Жилищная инспекция осуществляет государственный контроль на объектах социальной инфраструктуры в сфере газа и газоснабжения, находящихся в пределах границ населенных пунктов, управление жилищным фондом, а также государственный надзор за соблюдением требований безопасной эксплуатации опасных технических устройств на объектах социальной инфраструктуры в области промышленной безопасности в пределах границ населенных пунктов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z330" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Жилищная инспекция принимает участие в подготовке нормативных и методических документов по контролю за качеством содержания общего имущества объекта кондоминиума, земельного участка при Доме многоквартирного жилого дома и предоставлению коммунальных услуг, а также обращается к владельцам контролируемых объектов, предприятиям, организациям или гражданам, осуществляющим управление и содержание многоквартирных жилых домов, объектов социальной инфраструктуры, в том числе оказывает консультативную помощь физическим и юридическим лицам по обращениям, поступившим в соответствии с Законом Республики Казахстан "об административном процессуальном кодексе".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z331" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Жилищная инспекция в соответствии с Законом Республики Казахстан" О государственной регистрации прав на недвижимое имущество " представляет документы для государственной регистрации объекта кондоминиума;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z332" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Выполняет функции и задачи в рамках программы, утвержденной Постановлением Правительства РК от 16 ноября 2018 года №767" Об утверждении государственной программы развития регионов до 2020 года;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z333" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Организует работу по возврату средств, выделенных на капитальный ремонт многоквартирных жилых домов от собственников в рамках государственной программы развития регионов до 2020 года;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z334" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Собственники квартир , нежилых помещений при обращении разрабатывают проектно-сметную документацию на капитальный ремонт отдельных видов объектов кондоминиума;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z335" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Определяет технический и авторский надзоры для проведения ремонта отдельных видов объектов кондоминиума в соответствии с законодательством;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z336" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Организует собрания с населением в соответствии с требованиями Закона РК "О жилищных отношениях" для проведения ремонта отдельных видов объектов кондоминиума:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z337" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Организация работы секторов жилищной инспекции, управления объектами кондоминиума и технического надзора в структуре учреждения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z338" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - организует сноса аварийных жилых домов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z339" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обязанности:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z340" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - проведение государственной политики в области жилищно-коммунального хозяйства и развития жилищного фонда района, развития пассажирского транспорта и автомобильных дорога района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z341" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Функции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z342" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - запрашивать и получать от граждан, предприятий, организаций и учреждений сведения, справки, документы, необходимые для выполнения возложенных на учреждение работ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z343" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - предъявлять иски, опротестовывать в суде в качестве истца с функциями учреждения.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z344" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - запрашивать и получать в установленные сроки от объектов контроля необходимые документы, справки, устные и письменные объяснения по вопросам, связанным с проведением контроля.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z345" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - предъявлять иски, опротестования, выступать в судах по делам, связанным с другой деятельностью отдела в качестве истца;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z346" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - посещать проверяемый объект во время проведения проверки.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z347" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - запрашивать при проведении проверки любую необходимую информацию, знакомиться с оригиналами документов, подлежащих проверке;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z348" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - запрашивать и получать в установленные сроки от объектов контроля необходимые документы, справки, устные и письменные объяснения по вопросам, связанным с проведением контроля.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z349" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - не препятствовать установленному режиму работы проверяемого объекта в период проведения проверки;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z350" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - обеспечивать сохранность документов и сведений, полученных в результате проведения проверки;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z351" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - осуществлять иные права в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z352" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - взаимоотношения учреждения с юридическим лицом уполномоченного органа по государственному имуществу с юридическим лицом и уполномоченным органом соответствующей отрасли, взаимоотношения между администрацией юридического лица и его трудовым коллективом регулируются в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z353" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - запрашивать и получать в пределах своей компетенции от государственных органов и других организаций необходимую информацию, документы и иные материалы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z354" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - быть истцом и ответчиком в суде по вопросам, отнесенным к его компетенции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z355" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - обеспечивают соблюдение единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности, требований по управлению данными.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z356" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z357" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Руководство отдела осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на отдела задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z358" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Первый руководитель отдела назначается на должность и освобождается от должности акимом района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z359" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Первый руководитель отдела имеет заместителей, которые назначаются на должность и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z360" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Полномочия первого руководителя отдела:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z361" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) утверждает планы работ государственного учреждения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z362" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) действует от имени государственного учреждения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z363" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) выдает доверенности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z364" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в установленном законодательством порядке поощряет работников государственного учреждения и налагает на них дисциплинарные взыскания;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z365" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) издает приказы, подписывает служебную документацию в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z366" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) утверждает внутренний трудовой распорядок государственного учреждения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z367" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осуществляет контроль за соблюдением Закона Республики Казахстан "О государственной службе Республики Казахстан" в государственном учреждении;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z368" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) осуществляет личный прием граждан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z369" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Осуществляет полномочия, предусмотренные законодательными актами Республики Казахстан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z370" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) несет персональную ответственность за исполнение законодательства по противодействию корупции.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z371" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) Исполнение полномочий первого руководителя отдела в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z372" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Первый руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z373" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Режим работы в государственном органе</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z374" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Режим работы государственного органа устанавливается правилами внутреннего трудового распорядка и не должен противоречить нормам трудового законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z375" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z376" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Отдел может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z377" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество отдела формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z378" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Имущество, закрепленное за отдела относится к районной коммунальной собственности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z379" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Отдел не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z380" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z381" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Реорганизация и упразднение отдела осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z382" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень ведомственных организаций, находящихся в ведении отдела жилищно-коммунального хозяйства, пассажирского транспорта, автомобильных дорог и жилищной инспекции Жетысайского района:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z383" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Коммунальное государственное чреждение "Жетысай қызмет" акимата Жетысайского района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z384" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Государственное коммунальное предприятие на праве хозяйственного ведения "Жетысай су" отдел жилищно-коммунального хозяйства, пассажирского транспорта, автомобильных дорог и жилищной инспекции Жетысайского района"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="373"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7568,1692 +8417,1876 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>акимата Жетйсайского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "____" _______ 2024 года №____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z385" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОЛОЖЕНИЕ о государственном учреждений "Отдел внутренней политики Жетысайского района"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z386" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.Общие положения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z387" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение "Управление внутренней политики Жетысайского района" (далее - государственный орган) является исполнительным органом, финансируемым из местного бюджета Республики Казахстан, осуществляющим управление в сфере(ях) внутреннего политику в пределах, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z388" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственное учреждение "Отдел внутренней политики Жетысайского района" осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также как настоящие Правила.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z389" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Государственное учреждение "Отдел внутренней политики Жетысайского района" является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печать и печати со своим наименованием на государственном языке, бланки установленного образца, а также на счетах в органах казначейства в соответствии с законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z390" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Государственное учреждение "Отдел внутренней политики Жетысайского района" вступает в гражданско-правовые отношения от своего имени. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z391" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Государственное учреждение "Отдел внутренней политики Жетысайского района" вправе быть стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z392" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Государственное учреждение "Управление внутренней политики Жетысайского района" принимает решения по вопросам своей компетенции, оформляемые актами руководителя государственного учреждения и иными актами, предусмотренными законодательством Республики Казахстан, в порядке, установленном законодательством Республики Казахстан. законодательство. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z393" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Структура государственного учреждения "Отдел внутренней политики Жетысайского района" и лимит штатной численности утверждаются в соответствии с действующим законодательством. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z394" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Место нахождения юридического лица: 160500 Республика Казахстан, Туркестанская область, Жетысайский район, город Жетысай, улица М.Ауэзова №20.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z395" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Полное наименование государственного органа – государственное учреждение "Отдел внутренней политики Жетысайского района".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z396" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Настоящее Положение является учредительным документом государственного органа. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z397" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Финансирование деятельности государственного учреждения "Отдел внутренней политики Жетысайского района" осуществляется за счет местного бюджета. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z398" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Запрещается вступать в договорные отношения государственного учреждения "Управления внутренней политики Жетысайского района" с субъектами хозяйствования в рамках выполнения задач, входящих в функции государственного органа.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z399" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если государственное учреждение "Отдел внутренней политики Жетысайского района" уполномочено законодательными актами на осуществление приносящей доход деятельности, то доходы, полученные от такой деятельности, направляются в доход республиканского бюджета.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z400" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Миссия, основные задачи государственного органа, функции, права и обязанности</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z401" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Миссией государственного учреждения "Отдел внутренней политики Жетысайского района" является формирование единой государственной политики в области внутренней политики и создание необходимых условий.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z402" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Обязанности:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z403" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) участвует в формировании общественно-политической стабильности, а также в формировании и реализации государственной политики по укреплению суверенитета государства, демократизации социальных процессов и группировки общества;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z404" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) контролирует реализацию государственной внутренней политики государственными органами и должностными лицами области, а также исполнение актов и распоряжений Президента и Правительства Республики Казахстан, акимов областей и районов, управления внутренней политики Туркестанской области по вопросы, относящиеся к компетенции государственных органов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z405" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) участвует в укреплении демократических институтов в обществе, разъясняя и продвигая основные приоритеты Стратегии развития Казахстана до 2050 года;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z406" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) координирует работу по разработке и реализации программы по пропаганде и толкованию законодательства Республики Казахстан, государственной внутренней политики по вопросам внутренней политики, социально-политическим вопросам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z407" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осуществляет формирование и продвижение антикоррупционной культуры в рамках Закона Республики Казахстан "О противодействии коррупции";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z408" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) разрабатывает концептуальные обоснования и практические рекомендации в области внутренней политики, а также предложения по группировке общества исходя из долгосрочных приоритетов развития Казахстана, уникальных гражданских структур;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z409" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) проводит всестороннее и корректное исследование, обобщение и анализ общественно-политических процессов, происходящих в округе и в период его развития;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z410" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) координирует деятельность районных средств массовой информации по реализации государственной информационной политики на районном уровне, реализации государственного заказа и управлению им;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z411" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) проводит общественно-политические исследования, направленные на прогнозирование общественно-политической обстановки в округе;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z412" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) работает во взаимодействии с общественными объединениями и неправительственными организациями, политическими партиями, общественно-политическими и религиозными организациями, профессиональными союзами, средствами массовой информации, представителями общественности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z413" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) обеспечивает взаимосогласованные действия в деятельности органов государственного управления и негосударственных структур в сфере социального развития, реализации государственной политики, образования и спорта, развития культуры и языка;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z414" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) реализует работу постоянных комиссий при заместителе акима района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z415" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) контролирует включение в базу данных неправительственных организаций, действующих на территории района, выявляет организации, не предоставившие информацию, и несет административную ответственность.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z416" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) осуществляет административное производство в соответствии с Кодексом Республики Казахстан "Об административных правонарушениях".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z417" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z418" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) участвует в государственном регулировании внутриполитических процессов, координирует деятельность местных государственных органов в сфере внутренней политики, контролирует и анализирует деятельность общественно-политических партий и иных общественных объединений региона и обеспечивает внутриполитическую стабильность, объединяет общества, пропагандирует казахский патриотизм, разрабатывает воспитательные рекомендации и организует работу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z419" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечивает контроль за исполнением актов Президента Республики Казахстан, Правительства Республики Казахстан, задач Администрации Президента Республики Казахстан, областных и районных акиматов, постановлений , решения и приказы Управления внутренней политики Туркестанской области;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z420" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) участвует в разработке и рассмотрении проектов актов акимата и акима района, по вопросам, подведомственным государственному учреждению "Отдел внутренней политики Жетысайского района";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z421" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) участвует в работе акимата района по совершенствованию системы распространения информации о районе, деятельности органов государственной власти в социальной, политической и экономической сферах;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z422" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обеспечивает организационную и информационную связь с отделом внутренней политики Туркестанской области, соответствующими подразделениями акимата района по вопросам, находящимся в ведении государственного учреждения "Отдел внутренней политики Жетысайского района";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z423" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) "Управление внутренней политики Жетысайского района" регулярно отчитывается перед Управлением внутренней политики Туркестанской области о работе, выполняемой государственным учреждением;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z424" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) обеспечивает контроль и координацию деятельности государственного учреждения "Отдел внутренней политики Жетысайского района" в районе по вопросам, отнесенным к ведению государственного учреждения "Отдел внутренней политики Жетысайского района";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z425" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) осуществляет контроль и надзор в части соблюдения требований законодательства Республики Казахстан о некоммерческих организациях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z426" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) обеспечивает проведение районных общественно-политических, культурных мероприятий;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z427" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) координирует и контролирует деятельность акимов сельских округов, государственных учреждений района, районных средств массовой информации в ходе информационно-пропагандистской работы по вопросам государственной внутренней политики;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z428" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) участвует в разработке материалов к заседанию администрации района по важным вопросам внутриполитической жизни района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z429" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) оказывает организационную, методическую и информационную помощь Малой Ассамблее и ее секретариату;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z430" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) разрабатывать и реализовывать концепции, программы, определяющие государственную политику в области внутренней политики, международных отношений, а также определяющие защиту и обеспечение прав и свобод граждан в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z431" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) выполняет работу по формированию, сбору, составлению и обобщению информационной базы (компьютерной, текстовой) по вопросам, отнесенным к компетенции государственного учреждения "Управление внутренней политики Жетысайского района";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z432" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) осуществляет связь с политическими партиями, национально-культурными объединениями, неправительственными организациями, правоохранительными, религиозными и иными общественными организациями, общественностью;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z433" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) участвует в разработке и реализации региональных и районных научно-практических мероприятий, направленных на укрепление внутриполитической стабильности и демократизацию политических процессов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z434" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) Проводит организационные, методические и научно-исследовательские работы, находящиеся в ведении государственного учреждения "Управление внутренней политики Жетысайского района" во взаимодействии с подразделениями аппарата акима района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z435" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) оказывает иные услуги, предусмотренные законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z436" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) государственное учреждение "Отдел внутренней политики Жетысайского района" обеспечивает соблюдение единых требований в области информационно-коммуникационных технологий и информационной безопасности, требований к управлению данными;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z437" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Права и обязанности:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z438" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) запрашивает в установленном порядке необходимую информацию для осуществления своей деятельности у государственных органов и должностных лиц, иных организаций и граждан, образует временные рабочие группы для участия в разработке вопросов, отнесенных к компетенции государственного учреждения "Департамент Внутренняя политика Жетысайского района", для разработки соответствующих предложений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z439" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в сфере внутренней политики вносит предложения акиму района по совершенствованию деятельности государственного учреждения "Отдел внутренней политики Жетысайского района", осуществляет информационный анализ и разработку иных материалов по вопросам, касающимся государственного управления. тело;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z440" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) дает рекомендации соответствующим государственным органам и должностным лицам по вопросам, связанным со сферой деятельности государственного учреждения "Отдел внутренней политики Жетысайского района", контролирует их выполнение, а также участвует в мероприятиях, проводимых местными исполнительными органами;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z441" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществляет финансирование районных программ по реализации молодежной политики и государственных заказов на проведение информационной политики на районном уровне;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z442" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) оказывает организационно-методическую, информационную и иную помощь должностным лицам государственного учреждения "Отдел внутренней политики Жетысайского района" по вопросам внутренней политики, защиты прав граждан и другим вопросам, находящимся в ведении государственного учреждения "Отдел внутренней политики Жетысайского района". Политика Жетысайского района";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z443" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) "Управление внутренней политики Жетысайского района" проводит заседания по вопросам, находящимся в ведении государственного учреждения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z444" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осуществляет иные полномочия в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z445" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Организация деятельности государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z446" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Государственным учреждением "Отдел внутренней политики Жетысайского района" руководит руководитель государственного органа (далее - первый руководитель), который самостоятельно несет ответственность за выполнение задач, возложенных на государственный орган и реализацию своих функций.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z447" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Первый руководитель государственного учреждения "Отдел внутренней политики Жетысайского района" назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z448" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Первый руководитель государственного учреждения "Управление внутренней политики Жетысайского района" может иметь заместителей, назначаемых и освобождаемых от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z449" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Полномочия первого руководителя государственного учреждения "Отдел внутренней политики Жетысайского района":</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z450" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организует и руководит работой государственного учреждения, согласовывает и утверждает должностные обязанности и степень их ответственности среди работников, несущих персональную ответственность за выполнение задач, возложенных на государственный орган;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z451" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) В соответствии с полномочиями, установленными законодательством Республики Казахстан и настоящим положением, первый руководитель действует на принципах единоличного руководства и решает вопросы в работе государственного органа единолично.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z452" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. При управлении государственным учреждением "Отдел внутренней политики Жетысайского района" в порядке, установленном первым исполнительным законодательством:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z453" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) действует без доверенности от имени государственного учреждения "Отдел внутренней политики Жетысайского района" и представляет интересы государственного органа во всех организациях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z454" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осуществляет контроль над имуществом государственного органа на условиях и в пределах, установленных законодательством;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z455" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) открывает счета в банках, издает обязательные приказы и инструкции всем работникам государственного учреждения "Отдел внутренней политики Жетысайского района";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z456" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) назначает на должность и освобождает от должности работников государственного учреждения "Отдел внутренней политики Жетысайского района" в соответствии с законодательством;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z457" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) применяет дисциплинарное взыскание к работникам государственного учреждения "Отдел внутренней политики Жетысайского района" в соответствии с законом;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z458" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) подписывает приказы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z459" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) представляет государственный орган во всех государственных учреждениях "Управления внутренней политики Жетысайского района" и других организациях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z460" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) утверждает регламент работы государственного учреждения "Отдел внутренней политики Жетысайского района";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z461" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) "Отдел внутренней политики Жетысайского района" принимает меры, направленные на противодействие коррупции государственного учреждения и несет самостоятельную ответственность за принятие антикоррупционных мер;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z462" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) исполняет иные обязанности, возложенные законодательством, настоящим положением и акиматом района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z463" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия первого руководителя государственного учреждения "Отдел внутренней политики Жетысайского района" его полномочия осуществляет лицо, замещающее его в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z464" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Первый руководитель определяет функциональные обязанности своих работников в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z465" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Режим работы государственного учреждения "Отдел внутренней политики Жетысайского района" определяется в соответствии с правилами внутреннего трудового распорядка и трудовым законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z466" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Порядок работы государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z467" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Режим работы государственного органа устанавливается правилами внутреннего трудового распорядка и не должен противоречить нормам Трудового законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z468" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Собственность государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z469" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Государственное учреждение "Отдел внутренней политики Жетысайского района" может иметь обособленное имущество на праве оперативного управления в случаях, предусмотренных законодательством. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z470" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Имущество государственного учреждения "Отдел внутренней политики Жетысайского района" формируется за счет имущества, переданного ему собственником, а также имущества, приобретенного в результате его деятельности (в том числе денежных доходов) и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z471" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Утвержденное имущество государственного учреждения "Отдел внутренней политики Жетысайского района" относится к коммунальной собственности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z472" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Если иное не предусмотрено законодательством, государственное учреждение "Отдел внутренней политики Жетысайского района" не имеет права распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выделенных ему по плану финансирования, или избавиться от него любым другим способом.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z473" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6. Реорганизация и ликвидация государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z474" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Реорганизация и ликвидация государственного учреждения "Отдел внутренней политики Жетысайского района" осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z475" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7. Перечень организаций, находящихся под надзором государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z476" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Коммунальное государственное учреждение "Молодежный ресурсный центр" отдела внутренней политики Жетысайского района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="465"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9319,1640 +10352,1818 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>акимата Жетйсайского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "____" ________ 2024 года №____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z477" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОЛОЖЕНИЕ о государственном учреждении "Отдел сельского хозяйства и земельных отношений Жетысайского района"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z478" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общие положения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z479" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение "Отдел сельского хозяйства и земельных отношений Жетысайского района" является государственным органом Республики Казахстан, осуществляющим руководство в сфере сельского хозяйства, в сфере государственного управления земельными ресурсами, на территории Жетысайского района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z480" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственное учреждение "Отдел сельского хозяйства и земельных отношений Жетысайского района" не имеет ведомств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z481" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственное учреждение "Отдел сельского хозяйства и земельных отношений Жетысайского района" осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z482" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственное учреждение "Отдел сельского хозяйства и земельных отношений Жетысайского района" является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печать и штамп со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z483" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Государственное учреждение "Отдел сельского хозяйства и земельных отношений Жетысайского района" вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z484" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Государственное учреждение "Отдел сельского хозяйства и земельных отношений Жетысайского района" имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z485" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Государственное учреждение "Отдел сельского хозяйства и земельных отношений Жетысайского района" по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя государственного учреждения "Отдел сельского хозяйства и земельных отношений Жетысайского района" и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z486" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Структура и лимит штатной численности государственного учреждения "Отдел сельского хозяйства и земельных отношений Жетысайского района" утверждается в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z487" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Местонахождение юридического лица: 160500, Туркестанская область, Жетысайский район, город Жетысай, улица Байботаева №28 "Б".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z488" w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Полное наименование государственного органа - государственное учреждение "Отдел сельского хозяйства и земельных отношений Жетысайского района".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z489" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Учредителем государственного учреждения "Отдел сельского хозяйства и земельных отношений Жетысайского района" является акимат Жетысайского района. Настоящее Положение является учредительным документом Государственного органа. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z490" w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Финансирование деятельности государственного учреждения "Отдел сельского хозяйства и земельных отношений Жетысайского района" осуществляется из местного бюджета.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z491" w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Государственному учреждению "Отдел сельского хозяйства и земельных отношений Жетысайского района" запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями государственного учреждения "Отдел сельского хозяйства и земельных отношений Жетысайского района".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z492" w:id="481"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если государственному учреждению "Отдел сельского хозяйства и земельных отношений Жетысайского района" законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z493" w:id="482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Миссия, основные задачи, функции, права и обязанности государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z494" w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Миссия государственного учреждения "Отдел сельского хозяйства и земельных отношений Жетысайского района": реализация единой государственной политики в области сельского хозяйства, в сфере государственного управления земельными ресурсами.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z495" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Задачи:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z496" w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) разработка планов, экономических и социальных программ развития агропромышленного комплекса и сельских территорий;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z497" w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по иным направлениям субсидирования агропромышленного комплекса, предусмотренным законодательными актами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z498" w:id="487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) реализация государственной политики по развитию хлопковой отрасли;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z499" w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) развитие племенного животноводства;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z500" w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) проводит заседания по вопросам, входящим в компетенцию государственного органа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z501" w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) "выдача государственного номерного знака, государственная регистрация залога, проведение ежегодного государственного технического осмотра, предоставление информации об отсутствии (наличии) обременений и выдача удостоверений на право управления машинами для тракторов и изготовленных на их базе самоходных шасси и механизмов, самоходных сельскохозяйственных, мелиоративных и дорожно-строительных машин, а также специальных машин повышенной проходимости";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z502" w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осуществляет иные полномочия в соответствии с законодательством Республики Казахстан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z503" w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) реализация государственной политики в области регулирования земельных отношений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z504" w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) проводит заседания по вопросам, входящим в компетенцию государственного органа.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z505" w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Функции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z506" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществление государственной поддержки субъектов агропромышленного комплекса в соответствии с настоящим Законом и другими нормативными правовыми актами в данной сфере;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z507" w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осуществление государственной технической инспекции в области развития агропромышленного комплекса;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z508" w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проведение мониторинга развития сельских территорий;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z509" w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) разработка правил содержания и выпаса сельскохозяйственных животных в населенных пунктах;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z510" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Организация проведения идентификации сельскохозяйственных животных, строительства, содержания и реконструкции скотомогильников (биотермических ям) в порядке, установленном Правительством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z511" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) проведение сбора оперативной информации в сфере агропромышленного комплекса и сельских территорий и передача ее в местный исполнительный орган (акимат) области;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z512" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ведение учета запасов продовольственных товаров в соответствующем регионе и представление отчетности в местные исполнительные органы (акиматы) областей, городов республиканского значения, столицы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z513" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) организация работы по применению мер социальной поддержки специалистов в области здравоохранения, образования, социального обеспечения, культуры, спорта и агропромышленного комплекса, работающих и проживающих в сельских населенных пунктах, предусмотренных законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z514" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) проведение конкурса "Лучший по профессии в агропромышленном комплексе";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z515" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) выявление бесхозяйных земельных участков и организация работы по постановке их на учет;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z516" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-1) реализация государственной политики в области регулирования земельных отношений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z517" w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) подготовка предложений и проектов решений местного исполнительного органа района, города областного значения по предоставлению земельных участков и изменению их целевого назначения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z518" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11-1) подготовка предложений и проектов решений местного исполнительного органа района, города областного значения по установлению публичных сервитутов для целей недропользования, связанных с геологическим изучением и разведкой полезных ископаемых;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z519" w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) подготовка предложений по принудительному отчуждению земельных участков для государственных нужд;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z520" w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) определение делимости и неделимости земельных участков;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z521" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) организация проведения землеустройства и утверждение землеустроительных проектов по формированию земельных участков;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z522" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) организация разработки проектов зонирования земель, проектов и схем по рациональному использованию земель районов, городов областного значения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z523" w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) организация разработки проектов земельно-хозяйственного устройства территорий населенных пунктов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z524" w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) организация проведения земельных торгов (конкурсов, аукционов);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z525" w:id="514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) проведение экспертизы проектов и схем городского, районного значения, затрагивающих вопросы использования и охраны земель;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z526" w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) составление баланса земель районов, городов областного значения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z527" w:id="516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) ведение учета собственников земельных участков и землепользователей, а также других субъектов земельных правоотношений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z528" w:id="517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) выдача паспортов земельных участков сельскохозяйственного назначения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z529" w:id="518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) заключение договоров купли-продажи и договоров аренды земельного участка и временного безвозмездного землепользования и осуществление контроля за исполнением условий заключенных договоров;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z530" w:id="519"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) подготовка предложений по выдаче разрешений местным исполнительным органом района, города областного значения на использование земельных участков для проведения изыскательских работ в соответствии со статьей 71 Земельного Кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z531" w:id="520"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) подготовка предложений по переводу сельскохозяйственных угодий из одного вида в другой;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z532" w:id="521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24-1) выявление земель, неиспользуемых и используемых с нарушением законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z533" w:id="522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) подготовка предложений по резервированию земель;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z534" w:id="523"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) утверждение земельно-кадастрового плана;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z535" w:id="524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) обеспечивают соблюдение единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности, требований по управлению данными.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z536" w:id="525"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) осуществляет в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z537" w:id="526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Права и обязанности:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z538" w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организует порядок проведения совещании, участвует в заседаниях акимата района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z539" w:id="528"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечивает освещение деятельности государственного учреждения "Отдел сельского хозяйства и земельных отношений Жетысайского района" в средствах массовой информации;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z540" w:id="529"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) государственное учреждение "Отдел сельского хозяйства и земельных отношений Жетысайского района" осуществляет полномочия в соответсвии с законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, настоящим Положением.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z541" w:id="530"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Организация деятельности государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z542" w:id="531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Руководство государственного учреждения "Отдел сельского хозяйства и земельных отношений Жетысайского района" осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на государственное учреждение "Отдел сельского хозяйства и земельных отношений Жетысайского района" задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z543" w:id="532"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Первый руководитель государственного учреждения "Отдел сельского хозяйства и земельных отношений Жетысайского района" назначается на должность и освобождается от должности акимом города.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z544" w:id="533"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Первый руководитель государственного учреждения "Отдел сельского хозяйства и земельных отношений Жетысайского района" имеет заместителей, которые назначаются на должность и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z545" w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Полномочия первого руководителя государственного учреждения "Отдел сельского хозяйства и земельных отношений Жетысайского района":</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z546" w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) утверждает планы работ государственного учреждения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z547" w:id="536"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) действует от имени государственного учреждения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z548" w:id="537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) выдает доверенности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z549" w:id="538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в установленном законодательством порядке поощряет работников государственного учреждения и налагает на них дисциплинарные взыскания;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z550" w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) издает приказы, подписывает служебную документацию в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z551" w:id="540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) утверждает внутренний трудовой распорядок государственного учреждения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z552" w:id="541"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осуществляет контроль за соблюдением Закона Республики Казахстан "О государственной службе Республики Казахстан" в государственном учреждении;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z553" w:id="542"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) осуществляет личный прием граждан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z554" w:id="543"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) несет персональную ответственность за исполнение законодательства по противодействию корупции.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z555" w:id="544"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Исполнение полномочий первого руководителя государственного учреждения "Отдел сельского хозяйства и земельных отношений Жетысайского района" в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z556" w:id="545"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Первый руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z557" w:id="546"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Режим работы в государственном органе</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z558" w:id="547"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Режим работы государственного органа устанавливается правилами внутреннего трудового распорядка и не должен противоречить нормам трудового законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z559" w:id="548"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z560" w:id="549"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Государственное учреждение "Отдел сельского хозяйства и земельных отношений Жетысайского района" может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z561" w:id="550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество государственного учреждения "Отдел сельского хозяйства и земельных отношений Жетысайского района" формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z562" w:id="551"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Имущество, закрепленное за государственным учреждением "Отдел сельского хозяйства и земельных отношений Жетысайского района", относится к коммунальной собственности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z563" w:id="552"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Государственное учреждение "Отдел сельского хозяйства и земельных отношений Жетысайского района" не праве самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z564" w:id="553"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z565" w:id="554"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Реорганизация и упразднение государственного "Отдел сельского хозяйства и земельных отношений Жетысайского района" осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="554"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11018,1784 +12229,1978 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>акимата Жетйсайского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "____" ________ 2024 года №____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z566" w:id="555"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОЛОЖЕНИЕ о государственном учреждении "Отдел предпринимательства Жетысайского района"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z567" w:id="556"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.Общие положения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z568" w:id="557"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение "Отдел предпринимательства Жетысайского района" (далее – Государстевнный орган) является исполнительным органом Республики Казахстан, финансируемый из местного бюджета, осуществлющим о государственной политики в области предпринимательства Жетысайского района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z569" w:id="558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственный органосуществляет свою деятельлность в соответствии с Конституцей и законами Республики Казахстан, актами Президента и правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z570" w:id="559"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственный орган является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законадательством Республики Казахстан счета в органах казначейства.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z571" w:id="560"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственный орган вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z572" w:id="561"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Государственный орган имеет право выступать строной гражданско-правовых отношений от имени государства,если оно уполномочено на это в соответствии с законадательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z573" w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Государственный орган по вопросам своей компетенции в установленном законадатнльством порядке принимает решения, оформляемые актами руководителя Государственный орган и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z574" w:id="563"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Структура и лимит штатной численности Государственного органа утверждаются в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z575" w:id="564"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Местонахождение юридического лица: 160500, Туркестанская область, Жетысайский район, город Жетысай, улица А.Байботаева № 28 Б.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z576" w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Полноенаименование государственного органа:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z577" w:id="566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На государственном языке: "Жетісай ауданының кәсіпкерлік бөлімі" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z578" w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На русском языке: государственное учреждение "Отдел предпринимательства Жетысайского района".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z579" w:id="568"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Учредителем государственного учреждения "Отдел предпринимательства Жетысайского района". Настоящее Положение является учредительным документом Государственного органа.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z580" w:id="569"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Финансирование деятельности Государственного органа осуществляется из местного бюджета.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z581" w:id="570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Государственному органу запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Государственного органа.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z582" w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если Государственному органу законадательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, напраляются в доход государственного бюджета.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z583" w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Миссия,основные задачи, функции, права и обязанности государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z584" w:id="573"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Миссия:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z585" w:id="574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осуществление государственной политики в области предпринимательства на территории Жетысайского района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z586" w:id="575"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Задачи:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z587" w:id="576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) реализация государственной политики в области предпринимательства на территории Жетысайского района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z588" w:id="577"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) иные задачи, возложенные на него законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z589" w:id="578"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z590" w:id="579"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Исполнение программ и меропроиятии по развитию регионального туризма.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z591" w:id="580"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Обеспечение внедрения государственной политики в развитии и регулирования в сфере торговли.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z592" w:id="581"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Создание правовых, социально-экономическких, финансовых условий, необходимых для формирования развитой инфраструктуры предпринимательства;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z593" w:id="582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Внедрение передовой техники и технологии в производства для выпуска конкурентоспособной и импортозамещающей продукции предприятиями района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z594" w:id="583"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Активное участие в предоставлении льготных кредитов и иных формах финансирования субъектов предпринимательства;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z595" w:id="584"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Формирование системы нформационного обеспечения и обслуживания субъектов предпринимательства;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z596" w:id="585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Осуществление государственной политики и создание условий партнерские экономические взаимоотношения с предпиятиями;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z597" w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Развитие и формирование системы маркетинговых служб обеспечения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z598" w:id="587"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Проведение мониторинга развития частного предпринимательства, сельских территорий и реализации программы в данной сфере;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z599" w:id="588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Вести анализ по маломуи среднему предпринимательству и предоставлять отчет</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z600" w:id="589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       акиму района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z601" w:id="590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Содействовать в получении кредита предпринимателям;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z602" w:id="591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Содействовать субъектам малого и среднего предпринимательства в получении современной технологии,в том числе лизинг;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z603" w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Заключение от своего имени сделок, договоров, контрактов, выдача доверенности, приобретает имущественные и не имущественные права, выступает истцом и ответчиком в суде, а также осуществляет другие действия, которые могут быть возложены на государственные учреждения, действующим законодательством;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkStart w:name="z604" w:id="593"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Вносить на рассмотрение акиму района предложение по решению вопросов, относящихся к его компетенции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z605" w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Созывать в установленном порядке совещания по вопросам, входящим в компетенцию в государственное учреждение;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="594"/>
+    <w:bookmarkStart w:name="z606" w:id="595"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Осуществляет иные полномочия установленным законодательными актами РК в интересах местного государственного управления;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z607" w:id="596"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - обеспечивают соблюдение единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности, требований по управлению данными.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z608" w:id="597"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Права:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z609" w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Запрашивать и получать от государственных органов, иных организаций информацию, необходимую для осущесивления функций,возложенных на Отдел;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z610" w:id="599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Давать поручения организациям, финансируемым из местного бюджета в пределах своих компетенций;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z611" w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) В пределах своей компетенции издавать приказы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z612" w:id="601"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Обеспечивать отзыв бюджетных средств и приостановление финансирования в случаях предусмотренных бюджетным законодательством;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z613" w:id="602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Участвовать в подготовке проектов решений, распоряжений акима,постановлений акимата района, а так же маслихата по вопросам, относящимся к компетенции отдела;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z614" w:id="603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Участие в изучении общественного мнения, проведение социологических опросов и исследований по вопросам реализации экономическрй реформы в районе;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z615" w:id="604"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Разработка районных программ и реконструкций по наращиванию темпов роста продовольственного потенциала возможностей района в самообеспечени и реализации излишков продукции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z616" w:id="605"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Получение от предприятий,организаций и хозяйств, расположенных на территории района,независимо от их ведомственной подчиненности и формы собственности, основных показателей экономического и социального развития и другую информацию, необходимую для выполнения возложенных на него функций;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z617" w:id="606"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Предоставление анализов и отчетов по развитию предпринимательства;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z618" w:id="607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Оказание содейтствия в получении временной финаносовой помощи заемщикам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z619" w:id="608"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) Оказание суъектам предпринимательства в приобретении современного технологического оборудования в т.ч. в лизинг;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z620" w:id="609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) Заключение от своего имени сделок, договоров, контрактов, выдачи доверенностей, приобретает имущественные и личные неимущественные права, вытсупает истцом и ответчиком в суде, а также осуществляет другие действия, которые могут быть возложены на отдел действующим законодательством;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z621" w:id="610"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) Вносить на рассмотрение акиму района предложения по решению вопросов относящихся к его компетенции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z622" w:id="611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) Созывать в установленном акиму района предложения по решению вопросов относящихся к его компетенции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z623" w:id="612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) Осуществлять иные полномочия, установленные настоящим положением, законодательством и метсными исполнительными органами района и области;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z624" w:id="613"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обязанности Государственого органа.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z625" w:id="614"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) Обязанности Государственного органа регламентируются действующия законодательством Республики Казахстан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z626" w:id="615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Организация деятельности государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z627" w:id="616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Руководство Государственным органом осуществляется первым руководиетелм отдеа, который несет персональную ответственность за выполнение возложенных на Государственный орган задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z628" w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Первым руководитель Государственного органа назначается на должность и освобождается от должности в соответствии законодательными актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z629" w:id="618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Полномочия руководитель Государственного органа может иметь заместителей,которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z630" w:id="619"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Полномочия первого руководителя Государственного органа:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z631" w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Организует и руководит работой государственного органа, несет персональную ответственность за выпонение возложенных на управелние задач и осуществления им своих функции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z632" w:id="621"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Действует на принципах единоначалие и самостоятельно решает вопросы деятельности Государственного органа в соответствии с его компетенции, определяемой законодательством Республики Казахстан и настоящим Положением.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z633" w:id="622"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. При руководстве Государственным органом первый руководитель в установленном законодательством проядке:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z634" w:id="623"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - без доверенности действует от имени Государственного органа и представляет интересы Государственного органа во всех организациях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkStart w:name="z635" w:id="624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - в случаях и в пределах, в установленном законодательством порядке, распоряжается имуществом Государственного органа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z636" w:id="625"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - открывает банковские счета, издает приказы и дает указание, обязательные для всех служащих Государственного органа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z637" w:id="626"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - в соответствии с законодательством назначает на должности и освобождает от должностей работников Государственного органа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z638" w:id="627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - в установленном законодательством порядке налагает дисциплинарные взыскания на сотрудников Государственного органа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z639" w:id="628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - подписывает распоряжения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z640" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - представляет Государственный орган во всех государственных органах и иных организациях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z641" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - утверждает регламент работы Государственного органа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z642" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - принимает меры, направленные на противодействие коррупции в Государственном органе, и несет персональную ответственность за принятие антикоррупционных мер;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z643" w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - действует от имени государственного учреждения, представляет его интересы во всех органах, в отношении с физическими и юридическими лицами;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z644" w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - обеспечивает выполнение договорных обязательств перед предприятиями, организациями и учреждениями;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkStart w:name="z645" w:id="634"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - реализация решений учредителя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z646" w:id="635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - выдает доверенностей на право представлять государственное учреждение, в том числе доверенностей с правом передоверия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z647" w:id="636"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - без доверенностей выступает от имени государственного учреждения, подписывает договора и контракты, несет ответственность за деятельность государственного учреждения, - контролиует использование материальных средств и денег;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z648" w:id="637"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - контролирует и организует текущую финансово – хозяйственную деятельность;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z649" w:id="638"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - учитывая основные направления развития государственного учреждения определяет систему оплаты труда, должностные оклады, решает вопросы о выдаче премии, о способе стимулирования и применяет меры дисциплинарного наказания;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z650" w:id="639"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - издает приказы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z651" w:id="640"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - осуществляет прием на работу и увольнение работников государственного учреждения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z652" w:id="641"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - осуществляет иные функции предусмотренные законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z653" w:id="642"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Первым руководитель отдела определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z654" w:id="643"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Режим работы в государственном органе</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z655" w:id="644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Режим работы государственного органа устанавливается правилами внутреннего трудового распорядка и не должен противоречить нормам трудового законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z656" w:id="645"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z657" w:id="646"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Государственный орган может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:name="z658" w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Имущество Государственного органа формируется за счет имущества, переданного собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z659" w:id="648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Имущество, закрепленное за Государственным органом относится к комунальной собственности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z660" w:id="649"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Государственный орган не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z661" w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z662" w:id="651"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Реорганизация и упразднение Государственного органа осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="651"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12861,1496 +14266,1658 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>акимата Жетысайского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "___" ________ 2024 года №____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z663" w:id="652"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОЛОЖЕНИЕ о государственном учреждении "Отдел строительства, архитектуры и градостроительства Жетысайского района"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z664" w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общие положения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z665" w:id="654"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждении "Отдел строительства, архитектуры и градостроительства Жетысайского района" (далее-Отдел) является исполнительным органом Республики Казахстан, финансируемый из местного бюджета, осуществляющим в пределах, предусмотренных законодательством, государственную политику и в области строительных отношений, в сфере архитектуры и строительства,осуществляющим руководство в пределах, предусмотренных законадательством, в сфере области архитектуры и строительства Жетысайского района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z666" w:id="655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Отдел не имеет ведомств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z667" w:id="656"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Отдел осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z668" w:id="657"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Отдел является юридическим лицом в организационно-правовой форме государственного учреждения, имеет символы и знаки отличия (при их наличии), печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z669" w:id="658"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Отдел вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z670" w:id="659"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Отдел имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkStart w:name="z671" w:id="660"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Отдел по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkStart w:name="z672" w:id="661"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Структура и лимит штатной численности государственного учреждения "Отдел строительства, архитектуры и градостроительства Жетысайского района" утверждаются в соответствии с законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z673" w:id="662"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Местонахождение юридического лица: 160500, Туркестанская область, Жетысайский район, город Жетысай, улица Абая №69 А.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z674" w:id="663"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Настоящее Положение является учредительным документом Отдела. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z675" w:id="664"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Учредителем государственного учреждения "Отдел строительства, архитектуры и градостроительства Жетысайского района" является акимат Жетысайского района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z676" w:id="665"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Финансирование деятельности отдела осуществляется из республиканского и местных бюджетов, бюджета (сметы расходов) Национального Банка Республики Казахстан в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkStart w:name="z677" w:id="666"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Отдел запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями отдела.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z678" w:id="667"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если отдел законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z679" w:id="668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z680" w:id="669"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Задачи:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z681" w:id="670"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - формирование единой государственной политики в области строительства, архитектуры и строительства.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z682" w:id="671"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14.Полномочия:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z683" w:id="672"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) права:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z684" w:id="673"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - запрашивать в установленном порядке от государственных органов и должностных лиц, иных организаций и граждан информацию, необходимую для выполнения своих организаций к участию подготовке вопросов, относящихся к компетенции Государственного органа, создавать временные рабочие группы для выработки соответствующих предложений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z685" w:id="674"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - вносить предложения акиму района по совершенствованию организаций деятельности государственных органов в сфере строительства, осуществлять подготовку информационно аналитических и иных материалов по вопросам, относящимся к ведению Государственного органа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z686" w:id="675"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - вносить представления, относящиеся к сфере деятельности Государственного органа, соответствующим государственным органам и должностным лицам, контролировать их исполнение, а также участвовать в мероприятиях, проводимых местными исполнительными органами;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z687" w:id="676"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - осуществлять финансирование государственного заказа на проведение строительства;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z688" w:id="677"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - координация деятельности по реализации утвержденной в установленном законодательством порядке комплексной схемы градостроительного планировния территории района (проекта районной планировки), генеральных планов сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z689" w:id="678"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - информирование населения о планируемой застройке территории либо иных градостроительных изменениях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z690" w:id="679"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - принятие решений о строительстве, инженерной подготовке территорий,благоустроитве и озеленении, консревации строительства незавершенных обьектов, проведении комплекса работ по постутилизации обьектов районного значения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z691" w:id="680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - организация работ по приемке и регистрации в установленном законодательством порядке обьектов (комплексов), вводимых в эксплутацию;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z692" w:id="681"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - организация сохранения жилищного фонда, коммуникаций, памятников истории и культуры районного значения контроля за их содержанием (использовнием, эксплутацией);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z693" w:id="682"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - организация разработки и представление на утвердение районному маслихату схем радосторительного развития территории района, поселков и иных сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z694" w:id="683"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - утверждение и реализация градостроительных проектов, разрабатываемых для развития твержденных генеральных планов (схема территориального развития) населенных пунктов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z695" w:id="684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - ведение мониторинга строящихся (намечаемых к строителъству) объектов и комплексов в порядке, установленном Правителъством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z696" w:id="685"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - принятие решений по выбору,предоставлению,а в случаях, предусмотренных законодателъными актами, и изъятию для государственных нужд земелъных участков на подведомтсвенной территории для застройки или иного градостроителъного освоения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z697" w:id="686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       - принятие решений о реконструкций (перепланировке, переоборудовании, перепрофилировании) помещений существующих зданий; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z698" w:id="687"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - участвоватъ в рассмотрении вопросов и принятии решений по ним, требоватъ их исполнения соответствующими органами и должностными лицами;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z699" w:id="688"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - получать в установленном порядке информацию и материалы, необходимые для исполнения должностных обязанностей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z700" w:id="689"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - контроль за осуществлением стройтельства в районе в соответвии с проектом районной планировки и застройки населенных пунктов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z701" w:id="690"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - обеспечение в установленном порядке современной корректировки проектов в случае несоответствия ия совоевременным требованиям;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z702" w:id="691"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - участие в работе комиссии по расширению и переработке новых строительных помещений, существующих объектов, выбору и определению инженерных строительных систем;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z703" w:id="692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       - проводить проверку соблюдений правил ведения строительства и благоустройства населенных пунктов района; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkStart w:name="z704" w:id="693"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - осуществление контроля качества благоустройсва жилых, общественных стройтельств и производственных сооружений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z705" w:id="694"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Оказывает организационно-методическую, информационную и иную помощь должностным лицам государственных органов по вопросам соблюдения прав граждан в строительных отношениях и другим вопросам, входящим в компетенцию государственного органа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z706" w:id="695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - осуществлять иные полномочия в соответствии органа, по вопросам, относящимся к его компетенции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z707" w:id="696"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обязанности:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z708" w:id="697"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - вести служебную переписку с государственными и негосударственными органами и организациями по вопросам, отнесенным к ведению Государственного органа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="697"/>
+    <w:bookmarkStart w:name="z709" w:id="698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - запрашивать и получать от районныхуправлений, ведомств необходимые документы, информацию, объяснения по деятельности местных исполнительных органов, отдельных должностных лиц;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkStart w:name="z710" w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - участвовать в проведении проверок исполнения Законов Республики Казахстан, актов Президента Республики Казахстан, Правительства, постановлений акимата, решений и распоряжений акима области, района, принимать меры по устранению выявленных нарушений, выявлять причины и условия их неисполнения:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:name="z711" w:id="700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - участвовать в заседаниях, совещаниях, коллегиях, районных управлений и иных местных исполнительных органов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z712" w:id="701"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z713" w:id="702"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - обеспечения контроля за соблюдением норм и законодательства стройтельной деятельности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z714" w:id="703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - взаймодействие с территориальными подразделениями государственной экспертизы проектов, государственной стройтельной инспекций, органами лицензирования по вопросам защиты государственных, общественных и интересов в сфере стройтельной деятельности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z715" w:id="704"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - участвовать в работе государственной приемочной комисий законченных объектов в эксплуатаций и экспертизы проектов финансируемых местным государственным органам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z716" w:id="705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - осуществление иных функций, предусмотренных законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z717" w:id="706"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - обеспечивают соблюдение единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности, требований по управлению данными.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z718" w:id="707"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z719" w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Руководство отдела осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на отдела задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z720" w:id="709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Первый руководитель отдела назначается на должность и освобождается от должности акимом района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkStart w:name="z721" w:id="710"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Первый руководитель отдела имеет заместителей, которые назначаются на должность и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkStart w:name="z722" w:id="711"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Полномочия первого руководителя отдела:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z723" w:id="712"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) утверждает планы работ государственного учреждения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z724" w:id="713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) действует от имени государственного учреждения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkStart w:name="z725" w:id="714"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) выдает доверенности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z726" w:id="715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в установленном законодательством порядке поощряет работников государственного учреждения и налагает на них дисциплинарные взыскания;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkStart w:name="z727" w:id="716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) издает приказы, подписывает служебную документацию в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkStart w:name="z728" w:id="717"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) утверждает внутренний трудовой распорядок государственного учреждения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkStart w:name="z729" w:id="718"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осуществляет контроль за соблюдением Закона Республики Казахстан "О государственной службе Республики Казахстан" в государственном учреждении;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="718"/>
+    <w:bookmarkStart w:name="z730" w:id="719"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) осуществляет личный прием граждан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="719"/>
+    <w:bookmarkStart w:name="z731" w:id="720"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) несет персональную ответственность за исполнение законодательства по противодействию корупции.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkStart w:name="z732" w:id="721"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) Исполнение полномочий первого руководителя отдела в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkStart w:name="z733" w:id="722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Первый руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="722"/>
+    <w:bookmarkStart w:name="z734" w:id="723"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Режим работы в государственном органе</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="723"/>
+    <w:bookmarkStart w:name="z735" w:id="724"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Режим работы государственного органа устанавливается правилами внутреннего трудового распорядка и не должен противоречить нормам трудового законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="724"/>
+    <w:bookmarkStart w:name="z736" w:id="725"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="725"/>
+    <w:bookmarkStart w:name="z737" w:id="726"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Отдел может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="726"/>
+    <w:bookmarkStart w:name="z738" w:id="727"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество отдела формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="727"/>
+    <w:bookmarkStart w:name="z739" w:id="728"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Имущество, закрепленное за отдела относится к районной коммунальной собственности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="728"/>
+    <w:bookmarkStart w:name="z740" w:id="729"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Отдел не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="729"/>
+    <w:bookmarkStart w:name="z741" w:id="730"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="730"/>
+    <w:bookmarkStart w:name="z742" w:id="731"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Реорганизация и упразднение отдела осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="731"/>
+    <w:bookmarkStart w:name="z743" w:id="732"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отдел не имеет ведомств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="732"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14416,1746 +15983,1970 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>акимата Жетйсайского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "____" ________ 2024 года №____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z744" w:id="733"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОЛОЖЕНИЕ о государственном учреждении "Отдел культуры, развития языков, физической культуры и спорта Жетысайского района"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="733"/>
+    <w:bookmarkStart w:name="z745" w:id="734"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.Общие положения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="734"/>
+    <w:bookmarkStart w:name="z746" w:id="735"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение "Отдел культуры, развития языков, физической культуры и спорта Жетысайского района" (далее – Государственный орган) является исполнительный органом Рсепублики Казахстан, финансируемый из местного бюджета, осуществляющим руководство и в пределах, предуосмотренных законодательством, в сфере культуры и развития языков, физической культуры и спорта.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="735"/>
+    <w:bookmarkStart w:name="z747" w:id="736"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный орган имеет подведомственные организации.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="736"/>
+    <w:bookmarkStart w:name="z748" w:id="737"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственный орган осуществляет свою деятельность в соответсвии с Конститутцией и законаи Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными норм, активными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="737"/>
+    <w:bookmarkStart w:name="z749" w:id="738"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственный орган является юридическим лицом в организационно – правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казакстан счета в органах казначейства.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="738"/>
+    <w:bookmarkStart w:name="z750" w:id="739"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственный орган вступает в гражданско – правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="739"/>
+    <w:bookmarkStart w:name="z751" w:id="740"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Государственный орган имеет право выступать стороной гражданско – правовых отношений от имени государства, если оно уполномочено на это в соответсвии с законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="740"/>
+    <w:bookmarkStart w:name="z752" w:id="741"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Государственный орган по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые актами руководителя государственный орган и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="741"/>
+    <w:bookmarkStart w:name="z753" w:id="742"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Стурктура и лимит штатной численности Государственный органа утверждаются в соответствиис действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="742"/>
+    <w:bookmarkStart w:name="z754" w:id="743"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Местонахождение юридического лица. 160500, Туркестанская область, Жетысайского района, город Жетысай, улица Жайшыбекова орами 8 .</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="743"/>
+    <w:bookmarkStart w:name="z755" w:id="744"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Полное наименование государственного органа – государственного учреждение "Отдел культуры, развития языков, физической культуры и спорта Жетысайского района"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="744"/>
+    <w:bookmarkStart w:name="z756" w:id="745"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Государственное учреждения "Отдел культуры, развития языков, физической культуры и спорта Жетысайского района" является правопреемником государственного учреждения "Отдел культуры и развития языков Жетысайского района" (БИН180840026740) и государственного учреждения "Отдел физической культуры и спорта Жетысайского района" (БИН;180840026740).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="745"/>
+    <w:bookmarkStart w:name="z757" w:id="746"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Учредителем государственного учреждения "Отдел культуры, развития языков, физической культуры и спорта Жетысайского района" является акимат Жетысайского района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="746"/>
+    <w:bookmarkStart w:name="z758" w:id="747"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Настоящее Положение является учредительным документом Государсственного органа.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="747"/>
+    <w:bookmarkStart w:name="z759" w:id="748"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Финансирование деятельности государственного органа осуществляется из местного бюджета.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="748"/>
+    <w:bookmarkStart w:name="z760" w:id="749"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Государственному органу запрещается вступать вдоговорные отношения с субъектами предпринимательства на предмет выполнения обязаностей, являющихся функциями Государственного органа.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="749"/>
+    <w:bookmarkStart w:name="z761" w:id="750"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если Государственному органу законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="750"/>
+    <w:bookmarkStart w:name="z762" w:id="751"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Миссия, основные задачи, функции, права и обязанности государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="751"/>
+    <w:bookmarkStart w:name="z763" w:id="752"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Миссия, формирование единой государственной политики в области культуры, развития языков, физической культуры и спорта и создание необходимых условий.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="752"/>
+    <w:bookmarkStart w:name="z764" w:id="753"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Задачи:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="753"/>
+    <w:bookmarkStart w:name="z765" w:id="754"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Запрашивать в установленном порядке от государственных органов и должностных лиц, иных организаций и граждан информацию, необходимую для выполнения своих организаций к участию в подготовке вопросов, относящихся к компотенции Государственного органа, создавать временные рабочие группы для выработки соответствующих предложений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="754"/>
+    <w:bookmarkStart w:name="z766" w:id="755"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) вносить предложения акиму района по совершенствованию организаций деятельности государственных органов в сфере культуры развития языков, физической культуры и спорта, осуществлять подготовку информационно – аналитических и иных материалов по вопросам, относящимся к ведению Государственного органа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="755"/>
+    <w:bookmarkStart w:name="z767" w:id="756"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) вносить представления, относящиеся к сфере деятельности Государственного органа, соответствующим государственным органам и должностным лицам, контролировать их исполнение, а также участвовать в мероприятиях, проводимых местными исполнительными органами;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="756"/>
+    <w:bookmarkStart w:name="z768" w:id="757"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществлять финансирование государственного заказа на проведение мероприятии в сфере культуры, развития языков, физической культуры и спорта;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="757"/>
+    <w:bookmarkStart w:name="z769" w:id="758"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) оказывать организационно – методическую, информационную и иную помощь должностным лицам государственных органов, в ведении которых находятся вопросы сферы физической культуры и спорта, соблюдения прав человека и иные вопросы, входящие в компетенцию Государственного органа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="758"/>
+    <w:bookmarkStart w:name="z770" w:id="759"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) проводить заседения Государственного органа, по вопросам, относящимся к его компетенции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="759"/>
+    <w:bookmarkStart w:name="z771" w:id="760"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осуществлять иные полномочия в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="760"/>
+    <w:bookmarkStart w:name="z772" w:id="761"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Функции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="761"/>
+    <w:bookmarkStart w:name="z773" w:id="762"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) разрабатываети реализует районные планы развития физической культуры и спорта;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="762"/>
+    <w:bookmarkStart w:name="z774" w:id="763"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проволит соревнования по видам спорта на районном уровне;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="763"/>
+    <w:bookmarkStart w:name="z775" w:id="764"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечивает подготовку районных сборных команд по различным видам спорта и их выступления на областных спортивных соревнованиях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="764"/>
+    <w:bookmarkStart w:name="z776" w:id="765"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) развивает массовый спорт и национальные виды спорта на территории соответствующей адинистративно – территориальной единицы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="765"/>
+    <w:bookmarkStart w:name="z777" w:id="766"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) координирует деятельность районных специализированных учебно- спортивных заседений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="766"/>
+    <w:bookmarkStart w:name="z778" w:id="767"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) присваивает спортивные разряды и категории: второй и третий, первый, второй и третий юношеские, тренер высшего и среднего уровня квалификации второй категории, методист высшего и среднего уровня квалификации второй категории, судья по спорту;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="767"/>
+    <w:bookmarkStart w:name="z779" w:id="768"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) разрабатывает, утверждаев и релизует календарный план районных спортивно-массовых мертприятий;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="768"/>
+    <w:bookmarkStart w:name="z780" w:id="769"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) координирует деятельность спортивных организаций на территории соответствующей административно- территориальной едеиницы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="769"/>
+    <w:bookmarkStart w:name="z781" w:id="770"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) координирует организацию и проведение спортивных мероприятий из территории соответствующей административно- территориальной еденицы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="770"/>
+    <w:bookmarkStart w:name="z782" w:id="771"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) анализирует и представляет областному исполнительному органу сведения по развитию физической культуры и спорта по соответствующей административно- территориальной еденицы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="771"/>
+    <w:bookmarkStart w:name="z783" w:id="772"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) организует подготовку методических материалов, рекомендаций и проведение консультаций и семинаров для соответствующих отделов акимата районе;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="772"/>
+    <w:bookmarkStart w:name="z784" w:id="773"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) существляет организацию работы по исполнению актов Президента, Правительства Республики Казахстан, акима области, акима района по вопросам, входящим в компетенцию государственного учреждения ""Отдел культуры, развития языков, физической культуры и спорта Жетысайского района" </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="773"/>
+    <w:bookmarkStart w:name="z785" w:id="774"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) обеспечение деятельности консультативно- совещательных органов и акимата Жетысайского района в сфере культуры, развития языков, физической культуры и спорта;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="774"/>
+    <w:bookmarkStart w:name="z786" w:id="775"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) проводит государственные закупки товаров, работ и услуг в соответсвии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="775"/>
+    <w:bookmarkStart w:name="z787" w:id="776"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) создает государственные организации культуры района в сфере музыкального и киноискусства, библиотечного и музейного дела, культурно- досуговой работы, а также осуществляет поддержку и координацию их деятельности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="776"/>
+    <w:bookmarkStart w:name="z788" w:id="777"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) организует работу по учету, охране и использованию культурных ценностей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="777"/>
+    <w:bookmarkStart w:name="z789" w:id="778"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) осуществляет проведение зрелищних культурно- массовых мероприятий района а также смотров, фестивалей и конкурсов среди любительских творческих объединений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="778"/>
+    <w:bookmarkStart w:name="z790" w:id="779"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) проводит аттестацию государственных организаций культуры района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="779"/>
+    <w:bookmarkStart w:name="z791" w:id="780"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) в пределах своей компотенции осуществляет управление коммунальной собственностью в области культуры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="780"/>
+    <w:bookmarkStart w:name="z792" w:id="781"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) выступает заказчиком по строительству, реконстуркции и ремонту объектов культурного назначения района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="781"/>
+    <w:bookmarkStart w:name="z793" w:id="782"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) поддерживает и оказывает содействие в материально- техническом обеспечении государственных организаций культуры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="782"/>
+    <w:bookmarkStart w:name="z794" w:id="783"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) осуществляет в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="783"/>
+    <w:bookmarkStart w:name="z795" w:id="784"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) обеспечивают соблюдение единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности, требований по управлению данными.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="784"/>
+    <w:bookmarkStart w:name="z796" w:id="785"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Права и обязанности:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="785"/>
+    <w:bookmarkStart w:name="z797" w:id="786"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) вести служебную переписку с государственными и негосударственными органами и организациями по вопросам, отнесенным к ведению Государственного органа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="786"/>
+    <w:bookmarkStart w:name="z798" w:id="787"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) запрашивать и получать от районных управлений, ведомств, акимов сельских округов необходимые документы, информацию, объяснения по деятельности местных исполнитеьных органов, отдельных должностных лиц, отнесенные к компетенции, првлекать работников исполнительных органов района к участию в решении вопросов, отнесенных к компетенции Государственного органа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="787"/>
+    <w:bookmarkStart w:name="z799" w:id="788"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) участвовать в проведении проверок исполнения Законов Республики Казахстан, актов Президента Республики Казахстан, Правительства, постановлений акимата решений и распоряжений акима области, района, принимать меры по устранению выявленных нарушений, выявлять причины и условия их неисполнения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="788"/>
+    <w:bookmarkStart w:name="z800" w:id="789"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) участвовать в заседениях, совещаниях, коллегиях районных упарвлений и иных местных исполнительных органов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="789"/>
+    <w:bookmarkStart w:name="z801" w:id="790"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Организация деятельности государственного органа.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="790"/>
+    <w:bookmarkStart w:name="z802" w:id="791"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. руководство Государственным органом осуществляется руководитель отдела (далее – Первый руководитель), который несет персональную ответственность за выполнение на Государственный орган задач и осуществление </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="791"/>
+    <w:bookmarkStart w:name="z803" w:id="792"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Первый руководитель Государственного органа назначается на должность и освобождается от должности в соответствии законодательными актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="792"/>
+    <w:bookmarkStart w:name="z804" w:id="793"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Первый руководитель Государственного органа модет имет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="793"/>
+    <w:bookmarkStart w:name="z805" w:id="794"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Полномочия первого руководителя Государственного органа:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="794"/>
+    <w:bookmarkStart w:name="z806" w:id="795"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организует и руководит работой государственного органа, несет персональную ответственность за выполнение возложенных на управление задач и осуществления им своих функции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="795"/>
+    <w:bookmarkStart w:name="z807" w:id="796"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) действует на принципах единоначалие исамостоятельно решает вопросы деятельности Государственного органа в соответствии с его компетенции, определяемой законодательством Республики Казахстан и настоящим Положением.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="796"/>
+    <w:bookmarkStart w:name="z808" w:id="797"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. При руководстве Государственным органом первый руководитель в установленном законодателством порядке:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="797"/>
+    <w:bookmarkStart w:name="z809" w:id="798"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) без доверенности действует от имени Государственного органа и представляет интересы Государственного органа во всех организациях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="798"/>
+    <w:bookmarkStart w:name="z810" w:id="799"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в случаях и пределах, в установленном законодательством порядке, распоряжается имуществом Государственного органа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="799"/>
+    <w:bookmarkStart w:name="z811" w:id="800"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) открывает банковские счета, издает приказы и дает указание, обязантельные для всех служащих Государственного органа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="800"/>
+    <w:bookmarkStart w:name="z812" w:id="801"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в соответствии с законодательством назначает на должность и освобождает отдолжностей работников Государственного органа, также руководителей подведомстных коммунальных государственных учреждений.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="801"/>
+    <w:bookmarkStart w:name="z813" w:id="802"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в установленном законодательством порядке налагает дисциплинарные взыскания на сотрудников Государственного органа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="802"/>
+    <w:bookmarkStart w:name="z814" w:id="803"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) подписывает распоряжения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="803"/>
+    <w:bookmarkStart w:name="z815" w:id="804"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) представляет Государственный орган во всех государственных органах и иных организациях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="804"/>
+    <w:bookmarkStart w:name="z816" w:id="805"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) утверждает регламент работы Государственного органа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="805"/>
+    <w:bookmarkStart w:name="z817" w:id="806"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) принимает меры, направленные на противодействие коррупции в Государственном органе, и несет персональную ответственность за принятие антикоррупционных мер;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="806"/>
+    <w:bookmarkStart w:name="z818" w:id="807"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) осуществляет иные функции, возложенные на него законодательством, настоящим Положением и акимом района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="807"/>
+    <w:bookmarkStart w:name="z819" w:id="808"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Первый руководитель определяет полномочия своих заместителей в соответсвии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="808"/>
+    <w:bookmarkStart w:name="z820" w:id="809"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Режим работы в государственном органе.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="809"/>
+    <w:bookmarkStart w:name="z821" w:id="810"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Режим работы государственного органа устанавливается правилами внутреннего трудового распорядка и не должен противоречить нормам трудового законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="810"/>
+    <w:bookmarkStart w:name="z822" w:id="811"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Имущество государственного органа.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="811"/>
+    <w:bookmarkStart w:name="z823" w:id="812"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Государственный орган может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="812"/>
+    <w:bookmarkStart w:name="z824" w:id="813"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество Государственного органа формируется за счет мһимущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="813"/>
+    <w:bookmarkStart w:name="z825" w:id="814"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Имущество, закрепленное за Государственным органом относится к коммунальной собственности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="814"/>
+    <w:bookmarkStart w:name="z826" w:id="815"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Государственный орган не впарве самостоятельноотносительный иным способом распоряжаться закрепленным за ним имуществом и имущество приобретельный средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="815"/>
+    <w:bookmarkStart w:name="z827" w:id="816"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6. Реорганизация и упразднение государственного органа.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="816"/>
+    <w:bookmarkStart w:name="z828" w:id="817"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Реорганизация и упразднение Государственного органа осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="817"/>
+    <w:bookmarkStart w:name="z829" w:id="818"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7. Перечень организаций, находящихся в ведении государственного органа 1. Государственные учреждения.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> 7. Перечень организаций, находящихся в ведении государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="818"/>
+    <w:bookmarkStart w:name="z830" w:id="819"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Государственные учреждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="819"/>
+    <w:bookmarkStart w:name="z831" w:id="820"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Коммунальное государственное учреждение "Спортивный клуб Жетысай" отдела культуры, развития языков, физической культуры и спорта Жетысайского района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="820"/>
+    <w:bookmarkStart w:name="z832" w:id="821"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственное коммунальное учреждение "Дом культуры Жетысай" отдела культуры, развития языков, физической культуры и спорта Жетысайского района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="821"/>
+    <w:bookmarkStart w:name="z833" w:id="822"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственное коммунальное казенное предприятие "Жетысайская районная централизованная система библиотек" отдела культуры, развития языков, физической культуры и спорта Жетысайского района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="822"/>
+    <w:bookmarkStart w:name="z834" w:id="823"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Коммунальное государственное учреждение "Центр по обучению и развитию языков" отдела культуры, развития языков, физической культуры и спорта Жетысайского района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="823"/>
+    <w:bookmarkStart w:name="z835" w:id="824"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Коммунальное государственное учреждение "Футбольный клуб Жетысай" отдела культуры, развития языков, физической культуры и спорта Жетысайского района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="824"/>
+    <w:bookmarkStart w:name="z836" w:id="825"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Коммунальное государственное учреждение "Жетысайский районның нациаональный спортивный клуб" отдела культуры, развития языков, физической культуры и спорта Жетысайского района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="825"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16477,35 +18268,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>