--- v0 (2025-11-07)
+++ v1 (2026-09-09)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8989e93" w14:textId="8989e93">
+    <w:p w14:paraId="872c94d" w14:textId="872c94d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,152 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил аппарата акима города, поселка и сельских округов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление акимата Жетысайского района Туркестанской области от 6 сентября 2024 года № 609. Утратило силу постановлением акимата Жетысайского района Туркестанской области от 2 марта 2026 года № 174</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу постановлением акимата Жетысайского района Туркестанской области от 02.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 174</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -155,679 +239,710 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 1 сентября 2021 года №590 "о некоторых вопросах организации деятельности государственных органов и их структурных подразделений", акимат Жетысайского района ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые положения государственных учреждений согласно приложениям к настоящему постановлению: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z19" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Положение о государственном учреждении "Аппарат акима города Жетысай" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z20" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Положение о государственном учреждении "Аппарат акима поселка Асыката" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z21" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Положение о государственном учреждении "Аппарат акима сельского округа Жана ауыл" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z22" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) Положение о государственном учреждении "Аппарат акима Жылысуского сельского округа" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z23" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) Положение о государственном учреждении "Аппарат акима сельского округа Казыбек би" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z24" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) Положение о государственном учреждении "Аппарат акима Каракайского сельского округа" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z25" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) Положение о государственном учреждении "Аппарат акима Абайского сельского округа" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z26" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) Положение о государственном учреждении "Аппарат акима сельского округа Атамекен" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z27" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) Положение о государственном учреждении "Аппарат акима Ш.Дилдабековского сельского округа" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z28" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) Положение о государственном учреждении "Аппарат акима Ж.Ералиевского сельского округа" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z29" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) Положение о государственном учреждении "Аппарат акима Кызылкумского сельского округа" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z30" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) Положение о государственном учреждении "Аппарат акима Макталинского сельского округа" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z31" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) Положение о государственном учреждении "Аппарат акима Ынтымакского сельского округа" (далее–правила) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z3" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственные учреждения, указанные в пункте первом настоящего постановления, в порядке, установленном законодательством Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z32" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) пройти государственную регистрацию вышеуказанного положения в органах юстиции в установленном законодательством порядке;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z33" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в течение пяти календарных дней со дня подписания настоящего постановления, направить его копии в электронном виде на казахском и русском языках в филиал Республиканского государственного предприятия на праве хозяйственного ведения "Института законодательства и правовой информации Республики Казахстан" Министерства юстиции Республики Казахстан по Туркестанской области для официального опубликования и включения в Эталонный контрольный банк нормативно правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z34" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) размещение настоящего постановления на интернет-ресурсе акимата Жетысайского района после его официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z4" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего постановления возложить на руководителя аппарата акима Жетысайского района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z5" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее постановление вводится в действие со дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -843,51 +958,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Аким района</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аким района</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1021,1732 +1146,1938 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>акимата Жетысайского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "___" _____ 2024 года № _____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z36" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Положение о государственном учреждении "Аппарат акима города Жетысай" Жетысайского района 1. Общие положения</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Положение о государственном учреждении "Аппарат акима города Жетысай" Жетысайского района</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z37" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z38" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение "Аппарат акима города Жетысай" Жетысайского района является государственным органом Республики Казахстан, осуществляющим руководство в сфере информационно-аналитического, организационно-правового и материально-технического обеспечения деятельности акима города.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z39" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственное учреждение "Аппарат акима города Жетысай" Жетысайского района не имеет ведомств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z40" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственное учреждение "Аппарат акима города Жетысай" Жетысайского района осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z41" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственное учреждение "Аппарат акима города Жетысай" Жетысайского района является юридическим лицом в организационно-правовой форме государственного учреждения, имеет символы и знаки отличия, печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z42" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Государственное учреждение "Аппарат акима города Жетысай" Жетысайского района вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z43" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Государственное учреждение "Аппарат акима города Жетысай" Жетысайского района имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z44" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Государственное учреждение "Аппарат акима города Жетысай" Жетысайского района по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые распоряжениями акима и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z45" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Структура и лимит штатной численности государственного учреждения "Аппарат акима города Жетысай" Жетысайского района утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z46" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Местонахождение юридического лица: 160500, Республика Казахстан, Туркестанской область, Жетысайский район, город Жетысай, улица М.Ауезова №26.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z47" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Настоящее положение является учредительным документом государственного учреждения "Аппарат акима города Жетысай" Жетысайского района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z48" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Финансирование деятельности государственного учреждения "Аппарат акима города Жетысай" Жетысайского района осуществляется из республиканского и местных бюджетов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z49" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Государственному учреждению "Аппарат акима города Жетысай" Жетысайского района запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями государственного учреждения "Аппарат акима города Жетысай" Жетысайского района. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z50" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если государственному учреждению "Аппарат акима города Жетысай" Жетысайского района законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z51" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z52" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Задачи:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z53" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) реализация политики Президента Республики Казахстан, с целью улучшения качества жизнеобеспечения населения села, на основе устойчивого и динамичного, экономического и социального развития города;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z54" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) разработка и внесение в вышестоящий акимат для утверждения соответствующим маслихатом бюджетных программ, администратором которых выступает аппарат акима города;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z55" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечение проведения собраний местного сообщества (сходов) города и своевременное исполнение их решений.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z56" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Полномочия:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z57" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Права</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z58" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) вправе при разработке стратегического плана и (или) бюджетной программы, администратором которой выступает аппарат акима села, вынести на обсуждение собрания (схода) местного сообщества предложения по финансированию вопросов местного значения по направлениям, предусмотренным в составе бюджета района в соответствии с бюджетным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z59" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в пределах своей компетенции запрашивать и получать необходимую информацию, документы и иные материалы от должностных лиц государственных органов и других организаций по вопросам относящимся к компетенции акима города;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z60" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) исполнять в указанный срок акты и поручения Президента, Правительства Республики Казахстан и иных центральных исполнительных органов, акимов и акиматов области и района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z61" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществлять иные права и обязанности в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z62" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Обязанности</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z63" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) информационно-аналитическое, организационно-правовое, материально-техническое обеспечение деятельности акима города, а также решение вопросов местного значения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z64" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содействие исполнению гражданами и юридическими лицами норм Конституции Республики Казахстан, законов, актов Президента и Правительства Республики Казахстан, нормативных правовых актов центральных и местных государственных органов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z65" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечение сохранения коммунального жилищного фонда, а также строительства, реконструкции, ремонта и содержания автомобильных дорог города;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z66" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организация в пределах своей компетенции водоснабжения города и регулирование вопросов водопользования;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z67" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) иные задачи, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z68" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Функции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z69" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рассматривает служебные документы и обращения физических и юридических лиц, организует проведение личного приема физических и представителей юридических лиц акимом, обеспечивает анализ и контроль исполнения обращений физических и юридических лиц.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z70" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содействие сбору налогов и других обязательных платежей в бюджет;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z71" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в пределах своей компетенции осуществляет регулирование земельных отношений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z72" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) содействует в организации крестьянских или фермерских хозяйств, развитию предпринимательской деятельности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z73" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в пределах своей компетенции организует и обеспечивает исполнение законодательства Республики Казахстан по вопросам о воинской обязанности и воинской службы, гражданской обороны, а также мобилизационной подготовки и мобилизации;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z74" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) организует совершение нотариальных действий, регистрацию актов гражданского состояния в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z75" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) организует работу по сохранению исторического и культурного наследия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z76" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) выявляет малообеспеченных лиц, вносит в вышестоящие органы предложения по обеспечению занятости, оказанию адресной социальной помощи, организует обслуживание одиноких престарелых и нетрудоспособных граждан на дому;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z77" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) обеспечивает трудоустройство лиц, состоящих на учете в службе пробации уголовно-исполнительной инспекции, и оказывает иную социально-правовую помощь;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z78" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) осуществляет похозяйственный учет;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z79" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) организует работу по благоустройству, освещению, озеленению и санитарной очистке села;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z80" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) разработка и внесение в государственные и общественные организации предложения по улучшению материальных и жилищно-бытовых условий инвалидов, семей потерявших кормильца, многодетных матерей, а также занимается предупреждением безнадзорности несовершеннолетних;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z81" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) обеспечение планирования и исполнения финансирования бюджетных программ, ведение бухгалтерского учета;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z82" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) исполнение постановлений акимата района и решений акима района, а также поручений акима, данных в ходе рабочих поездок и на аппаратных совещаниях акимата Жетысайского района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z83" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) обеспечение работы по качественному и своевременному оказанию государственных услуг;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z84" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) содействует развитию местной социальной инфраструктуры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z85" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) в случае необходимости оказания неотложной медицинской помощи организует доставку больных до ближайшей организации здравоохранения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z86" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) организует погребение безродных и общественные работы по содержанию в надлежащем состоянии кладбищ и иных мест захоронения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z87" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) ведет реестр общественных медиаторов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z88" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) создает инфраструктуру для занятий спортом физических лиц по месту жительства и в местах их массового отдыха;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z89" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) координирует оказание благотворительной помощи социально уязвимым слоям населения и инвалидам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z90" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) организует совместно с общественными объединениями инвалидов культурно-массовые и просветительские мероприятия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z91" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) организует общественные работы, молодежную практику и социальные рабочие места;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z92" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) организует совместно с уполномоченным органом по физической культуре и спорту и общественными объединениями инвалидов проведение оздоровительных и спортивных мероприятий среди инвалидов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z93" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) осуществляет другие функции в соответствии с действующим законодательством;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z94" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) обеспечивают соблюдение единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности, требований по управлению данными.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z95" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя государственного органа, коллегиальных органов (при наличии)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z96" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Руководство государственным учреждением "Аппарат акима города Жетысай" Жетысайского района осуществляется акимом города, который несет персональную ответственность за выполнение, возложенных на государственное учреждение "Аппарат акима города Жетысай" Жетысайского района задач и осуществление им своих полномочий. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z97" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Первый руководитель государственным учреждением "Аппарат акима города Жетысай" Жетысайского района назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z98" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Первый руководитель "Аппарат акима города Жетысай" Жетысайского района имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z99" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Полномочия первого руководителя:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z100" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организует и руководит работой аппарата акима и несет персональную ответственность за выполнение возложенных на аппарат акима функций и задач;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z101" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечивает планирование работы государственного учреждения "Аппарат акима города Жетысай" Жетысайского района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z102" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) распределяет функциональные обязанности между работниками аппарата акима города, обеспечивает надлежащую исполнительскую и трудовую дисциплины;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z103" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в установленном порядке принимает меры поощрения и налагает дисциплинарные взыскания на сотрудников учреждения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z104" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) принимает решения и распоряжения обязательные исполнению аппаратом;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z105" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) представляет аппарат акима в государственных органах и иных организациях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z106" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) от имени государственного учреждения "Аппарат акима города Жетысай" Жетысайского района заключает договора с юридическими и физическими лицами, подписывает юридические и банковские документы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z107" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) обеспечивает соблюдение и принятие соответствующих мер по противодействию коррупции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z108" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) утверждает план финансирования по обязательствам и платежам, в пределах своей компетенции, осуществляет контроль за целевым использованием бюджетных средств, подписывает финансовые документы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z109" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) организует движение общественного транспорта;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z110" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) взаимодействует с органами местного самоуправления;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z111" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) принимает участие в работе сессии маслихата района при утверждении (уточнении) местного бюджета;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z112" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) обеспечивает деятельность организаций дошкольного воспитания и обучения, учреждения культуры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z113" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) ведет реестр непрофессиональных медиаторов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z114" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) вносит в исполнительный орган предложения по организации транспортного сообщения с районам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z115" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) несет ответственность за реализацию, возложенных на него, функций перед вышестоящим акимом, маслихатом по вопросам, отнесенным к его компетенции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z116" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) осуществляет личный прием физических лиц и представителей юридических лиц;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z117" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) обеспечивает повышение качества оказания государственных услуг на территории соответствующей административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z118" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) обеспечивают доступность стандартов и регламентов государственных услуг; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z119" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) обеспечивают информированность услугополучателей о порядке оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z120" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) осуществляет иные полномочия в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z121" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий акима города в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z122" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Первый руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z123" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z124" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Государственное учреждение "Аппарат акима города Жетысай" Жетысайского района может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z125" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество государственного учреждения "Аппарат акима города Жетысай" Жетысайского района формируется за счет имущества, переданного ему собственником.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z126" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Имущество, закрепленное за аппаратом акима города, относится к коммунальной собственности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z127" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Государственное учреждение "Аппарат акима города Жетысай" Жетысайского района не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z128" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z129" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Реорганизация и упразднение государственного учреждения "Аппарат акима города Жетысай" Жетысайского района осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z130" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. государственного учреждения "Аппарат акима города Жетысай" Жетысайского района не имеет ведомств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="114"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2812,1732 +3143,1938 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>акимата Жетысайского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "___"_______ 2024 года № _____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z131" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Положение о государственном учреждении "Аппарат акимапоселка Асыката" Жетысайского района 1. Общие положения</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Положение о государственном учреждении "Аппарат акимапоселка Асыката" Жетысайского района</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z132" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z133" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение "Аппарат акима поселка Асыката" Жетысайского районаявляется государственным органом Республики Казахстан, осуществляющим руководство в сфере информационно-аналитического, организационно-правового и материально-технического обеспечения деятельности акима поселка.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z134" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственное учреждение "Аппарат акимапоселка Асыката" Жетысайского районане имеет ведомств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z135" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственное учреждение "Аппарат акима поселка Асыката" Жетысайского района осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z136" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственное учреждение "Аппарат акима поселка Асыката" Жетысайского района является юридическим лицом в организационно-правовой форме государственного учреждения, имеет символы и знаки отличия, печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием наказахском и русском языках, бланки установленного образца, счета в органах казначейства всоответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z137" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Государственное учреждение "Аппарат акима поселка Асыката" Жетысайского районавступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z138" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Государственное учреждение "Аппарат акима поселка Асыката" Жетысайского районаимеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством РеспубликиКазахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z139" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Государственное учреждение "Аппарат акима поселка Асыката" Жетысайского района по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые распоряжениями акима и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z140" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Структура и лимит штатной численности государственного учреждения "Аппарат акимапоселка Асыката" Жетысайского района утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z141" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Местонахождение юридического лица: 160533, Республика Казахстан, Туркестанской область, Жетысайский район, поселок Асыката, улица Искакова №38 А.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z142" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Настоящее положение является учредительным документом государственного учреждения "Аппарат акима поселка Асыката" Жетысайского района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z143" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Финансирование деятельности государственного учреждения "Аппарат акима поселка Асыката" Жетысайского района осуществляется из республиканского иместных бюджетов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z144" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Государственному учреждению "Аппарат акима поселка Асыката" Жетысайского района запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями государственного учреждения "Аппарат акима поселка Асыката" Жетысайского района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z145" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если государственному учреждению "Аппарат акима поселка Асыката" Жетысайского района законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное неустановлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z146" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z147" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Задачи:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z148" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) реализация политики Президента Республики Казахстан, с целью улучшения качества жизнеобеспечения населения села, на основе устойчивого и динамичного, экономического и социального развитияпоселка;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z149" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) разработка и внесение в вышестоящий акимат для утверждения соответствующим маслихатом бюджетных программ, администратором которых выступает аппарат акима поселка;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z150" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечение проведения собраний местного сообщества (сходов) поселка и своевременное исполнение их решений.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z151" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Полномочия:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z152" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Права</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z153" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) вправе при разработке стратегического плана и (или) бюджетной программы, администратором которой выступает аппарат акима села, вынести на обсуждение собрания (схода) местного сообщества предложения по финансированию вопросов местного значения по направлениям, предусмотренным в составе бюджета района в соответствии с бюджетным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z154" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в пределах своей компетенции запрашивать и получать необходимую информацию, документы и иные материалы от должностных лиц государственных органов и других организаций по вопросам относящимсяк компетенции акима поселка;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z155" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) исполнять в указанный срок акты и поручения Президента, Правительства Республики Казахстан и иных центральных исполнительных органов, акимов и акиматов области и района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z156" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществлять иные права и обязанности в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z157" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Обязанности</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z158" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) информационно-аналитическое, организационно-правовое, материально-техническое обеспечение деятельности акима поселка, а также решение вопросов местного значения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z159" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содействие исполнению гражданами и юридическими лицами норм Конституции Республики Казахстан, законов, актов Президента и Правительства Республики Казахстан, нормативных правовых актов центральных и местных государственных органов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z160" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечение сохранения коммунального жилищного фонда, а также строительства, реконструкции, ремонта и содержания автомобильных дорог поселка;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z161" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организация в пределах своей компетенции водоснабжения поселка и регулирование вопросов водопользования;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z162" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) иные задачи, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z163" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Функции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z164" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рассматривает служебные документы и обращения физических и юридических лиц, организует проведение личного приема физических и представителей юридических лиц акимом, обеспечивает анализ и контроль исполнения обращений физических и юридических лиц.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z165" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содействие сбору налогов и других обязательных платежей в бюджет;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z166" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в пределах своей компетенции осуществляет регулирование земельных отношений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z167" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) содействует в организации крестьянских или фермерских хозяйств, развитию предпринимательской деятельности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z168" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в пределах своей компетенции организует и обеспечивает исполнение законодательства Республики Казахстан по вопросам о воинской обязанности и воинской службы, гражданской обороны, а также мобилизационной подготовки и мобилизации;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z169" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) организует совершение нотариальных действий, регистрацию актов гражданского состояния в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z170" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) организует работу по сохранению исторического и культурного наследия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z171" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) выявляет малообеспеченных лиц, вносит в вышестоящие органы предложения по обеспечению занятости, оказанию адресной социальной помощи, организует обслуживание одиноких престарелых и нетрудоспособных граждан на дому;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z172" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) обеспечивает трудоустройство лиц, состоящих на учете в службе пробации уголовно-исполнительной инспекции, и оказывает иную социально-правовую помощь;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z173" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) осуществляет похозяйственный учет;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z174" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) организует работу по благоустройству, освещению, озеленению и санитарной очистке села;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z175" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) разработка и внесение в государственные и общественные организации предложения по улучшению материальных и жилищно-бытовых условий инвалидов, семей потерявших кормильца, многодетных матерей, а также занимается предупреждением безнадзорности несовершеннолетних;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z176" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) обеспечение планирования и исполнения финансирования бюджетных программ, ведение бухгалтерского учета;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z177" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) исполнение постановлений акимата района и решений акима района, а также поручений акима, данных в ходе рабочих поездок и на аппаратных совещаниях акимата Жетысайского района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z178" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) обеспечение работы по качественному и своевременному оказанию государственных услуг;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z179" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) содействует развитию местной социальной инфраструктуры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z180" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) в случае необходимости оказания неотложной медицинской помощи организует доставку больных до ближайшей организации здравоохранения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z181" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) организует погребение безродных и общественные работы по содержанию в надлежащем состоянии кладбищ и иных мест захоронения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z182" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) ведет реестр общественных медиаторов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z183" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) создает инфраструктуру для занятий спортом физических лиц по месту жительства и в местах их массового отдыха;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z184" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) координирует оказание благотворительной помощи социально уязвимым слоям населения и инвалидам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z185" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) организует совместно с общественными объединениями инвалидов культурно-массовые и просветительские мероприятия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z186" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) организует общественные работы, молодежную практику и социальные рабочие места;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z187" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) организует совместно с уполномоченным органом по физической культуре и спорту и общественными объединениями инвалидов проведение оздоровительных и спортивных мероприятий среди инвалидов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z188" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) осуществляет другие функции в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z189" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) обеспечивают соблюдение единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности, требований по управлению данными.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z190" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя государственного органа, коллегиальных органов (при наличии)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z191" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Руководство государственным учреждением "Аппарат акима поселка Асыката" Жетысайского района осуществляется акимом поселка, который несет персональную ответственность за выполнение, возложенных на государственное учреждение "Аппарат акимапоселка Асыката" Жетысайского района задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z192" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Первый руководитель государственным учреждением "Аппарат акима поселка Асыката" Жетысайского района назначается на должность и освобождаетсяот должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z193" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Первый руководитель "Аппарат акима поселка Асыката" Жетысайского района имеет заместителей, которые назначаются на должности и освобождаются от должностей всоответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z194" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Полномочия первого руководителя:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z195" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организует и руководит работой аппарата акима и несет персональную ответственность за выполнение возложенных на аппарат акима функций и задач;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z196" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечивает планирование работы государственного учреждения "Аппарат акима поселка Асыката" Жетысайского района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z197" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) распределяет функциональные обязанности между работниками аппарата акимапоселка, обеспечивает надлежащую исполнительскую и трудовую дисциплины;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z198" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в установленном порядке принимает меры поощрения и налагает дисциплинарные взыскания на сотрудников учреждения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z199" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) принимает решения и распоряжения обязательные исполнению аппаратом;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z200" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) представляет аппарат акима в государственных органах и иных организациях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z201" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) от имени государственного учреждения "Аппарат акимапоселка Асыката" Жетысайского района заключает договора с юридическими и физическими лицами, подписывает юридические и банковские документы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z202" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) обеспечивает соблюдение и принятие соответствующих мер по противодействию коррупции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z203" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) утверждает план финансирования по обязательствам и платежам, в пределах своей компетенции, осуществляет контроль за целевым использованием бюджетных средств, подписывает финансовые документы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z204" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) организует движение общественного транспорта;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z205" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) взаимодействует с органами местного самоуправления;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z206" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) принимает участие в работе сессии маслихатарайона при утверждении (уточнении) местного бюджета;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z207" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) обеспечивает деятельность организаций дошкольного воспитания и обучения, учреждения культуры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z208" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) ведет реестр непрофессиональных медиаторов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z209" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) вносит в исполнительный орган предложения по организации транспортного сообщения срайонам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z210" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) несет ответственность за реализацию, возложенных на него, функций перед вышестоящим акимом, маслихатом по вопросам, отнесенным к его компетенции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z211" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) осуществляет личный прием физических лиц и представителей юридических лиц;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z212" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) обеспечивает повышение качества оказания государственных услуг на территории соответствующей административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z213" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) обеспечивают доступность стандартов и регламентов государственных услуг; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z214" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) обеспечивают информированность услугополучателей о порядке оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z215" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) осуществляет иные полномочия в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z216" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий акимапоселка в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z217" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Первый руководитель определяет полномочия своих заместителей в соответствии сдействующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z218" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z219" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Государственное учреждение "Аппарат акима поселка Асыката" Жетысайского района может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z220" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество государственного учреждения "Аппарат акима поселка Асыката" Жетысайского района формируется за счет имущества, переданного ему собственником.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z221" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Имущество, закрепленное за аппаратом акима поселка, относится к коммунальной собственности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z222" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Государственное учреждение "Аппарат акима поселка Асыката" Жетысайского района не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным заним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z223" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z224" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Реорганизация и упразднение государственного учреждения "Аппарат акимапоселка Асыката" Жетысайского района осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z225" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Государственного учреждения "Аппарат акима поселка Асыката" Жетысайского района не имеет ведомств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="209"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4603,1696 +5140,1898 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>акимата Жетысайского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "___"_______ 2024 года № _____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z226" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Положение о государственном учреждении "Аппарат акима сельского округа Жана ауыл" Жетысайского района 1. Общие положения</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Положение о государственном учреждении "Аппарат акима сельского округа Жана ауыл" Жетысайского района</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z227" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z228" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение "Аппарат акима сельского округа Жана ауыл" Жетысайского района является государственным органом Республики Казахстан, осуществляющим руководство в сфере информационно-аналитического, организационно-правового и материально-технического обеспечения деятельности акима сельского округа.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z229" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственное учреждение "Аппарат акима сельского округа Жана ауыл" Жетысайского района не имеет ведомств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z230" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственное учреждение "Аппарат акима сельского округа Жана ауыл" Жетысайского района осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z231" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Государственное учреждение "Аппарат акима сельского округа </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z232" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жана ауыл" Жетысайского района является юридическим лицом в организационно-правовой форме государственного учреждения, имеет символы и знаки отличия, печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z233" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Государственное учреждение "Аппарат акима сельского округа Жана ауыл" Жетысайского района вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z234" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Государственное учреждение "Аппарат акима сельского округа Жана ауыл" Жетысайского района имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z235" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Государственное учреждение "Аппарат акима сельского округа Жана ауыл" Жетысайского района по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые распоряжениями акима и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z236" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Структура и лимит штатной численности государственного учреждения "Аппарат акима сельского округа Жана ауыл" Жетысайского района утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z237" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Местонахождение юридического лица: 160508, Республика Казахстан, Туркестанской область, Жетысайский район, сельский округ Жана ауыл, село Мырзашол, улица Жетибаев №11.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z238" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Настоящее положение является учредительным документом государственного учреждения "Аппарат акима сельского округа Жана ауыл" Жетысайского района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z239" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Финансирование деятельности государственного учреждения "Аппарат акима сельского округа Жана ауыл" Жетысайского района осуществляется из республиканского и местных бюджетов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z240" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Государственному учреждению "Аппарат акима сельского округа Жана ауыл" Жетысайского района запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями государственного учреждения "Аппарат акима сельского округа Жана ауыл" Жетысайского района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z241" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если государственному учреждению "Аппарат акима сельского округа Жана ауыл" Жетысайского района законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z242" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z243" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Задачи:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z244" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) реализация политики Президента Республики Казахстан, с целью улучшения качества жизнеобеспечения населения села, на основе устойчивого и динамичного, экономического и социального развития сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z245" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) разработка и внесение в вышестоящий акимат для утверждения соответствующим маслихатом бюджетных программ, администратором которых выступает аппарат акима сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z246" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечение проведения собраний местного сообщества (сходов) сельского округа и своевременное исполнение их решений.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z247" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Полномочия:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z248" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Права</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z249" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) вправе при разработке стратегического плана и (или) бюджетной программы, администратором которой выступает аппарат акима села, вынести на обсуждение собрания (схода) местного сообщества предложения по финансированию вопросов местного значения по направлениям, предусмотренным в составе бюджета района в соответствии с бюджетным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z250" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в пределах своей компетенции запрашивать и получать необходимую информацию, документы и иные материалы от должностных лиц государственных органов и других организаций по вопросам относящимся к компетенции акима сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z251" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) исполнять в указанный срок акты и поручения Президента, Правительства Республики Казахстан и иных центральных исполнительных органов, акимов и акиматов области и района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z252" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществлять иные права и обязанности в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z253" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Обязанности</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z254" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) информационно-аналитическое, организационно-правовое, материально-техническое обеспечение деятельности акима сельского округа, а также решение вопросов местного значения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z255" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содействие исполнению гражданами и юридическими лицами норм Конституции Республики Казахстан, законов, актов Президента и Правительства Республики Казахстан, нормативных правовых актов центральных и местных государственных органов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z256" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечение сохранения коммунального жилищного фонда, а также строительства, реконструкции, ремонта и содержания автомобильных дорог сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z257" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организация в пределах своей компетенции водоснабжения сельского округа и регулирование вопросов водопользования;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z258" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) иные задачи, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z259" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Функции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z260" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рассматривает служебные документы и обращения физических и юридических лиц, организует проведение личного приема физических и представителей юридических лиц акимом, обеспечивает анализ и контроль исполнения обращений физических и юридических лиц.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z261" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содействие сбору налогов и других обязательных платежей в бюджет;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z262" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в пределах своей компетенции осуществляет регулирование земельных отношений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z263" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) содействует в организации крестьянских или фермерских хозяйств, развитию предпринимательской деятельности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z264" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в пределах своей компетенции организует и обеспечивает исполнение законодательства Республики Казахстан по вопросам о воинской обязанности и воинской службы, гражданской обороны, а также мобилизационной подготовки и мобилизации;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z265" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) организует совершение нотариальных действий, регистрацию актов гражданского состояния в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z266" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) организует работу по сохранению исторического и культурного наследия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z267" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) выявляет малообеспеченных лиц, вносит в вышестоящие органы предложения по обеспечению занятости, оказанию адресной социальной помощи, организует обслуживание одиноких престарелых и нетрудоспособных граждан на дому;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z268" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) обеспечивает трудоустройство лиц, состоящих на учете в службе пробации уголовно-исполнительной инспекции, и оказывает иную социально-правовую помощь;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z269" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) осуществляет похозяйственный учет;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z270" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) организует работу по благоустройству, освещению, озеленению и санитарной очистке села;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z271" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) разработка и внесение в государственные и общественные организации предложения по улучшению материальных и жилищно-бытовых условий инвалидов, семей потерявших кормильца, многодетных матерей, а также занимается предупреждением безнадзорности несовершеннолетних;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z272" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) обеспечение планирования и исполнения финансирования бюджетных программ, ведение бухгалтерского учета;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z273" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) исполнение постановлений акимата района и решений акима района, а также поручений акима, данных в ходе рабочих поездок и на аппаратных совещаниях акимата Жетысайского района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z274" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) обеспечение работы по качественному и своевременному оказанию государственных услуг;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z275" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) содействует развитию местной социальной инфраструктуры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z276" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) организация работ по определению на территории села участков для выпаса животных, по отлову и уничтожению бродячих собак и кошек, по строительству скотомогильников и контроль их содержания в соответствии с ветеринарными нормативами;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z277" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) в случае необходимости оказания неотложной медицинской помощи организует доставку больных до ближайшей организации здравоохранения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z278" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) организует погребение безродных и общественные работы по содержанию в надлежащем состоянии кладбищ и иных мест захоронения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z279" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) принимает решения (распоряжения) о создании, реорганизации и ликвидации в порядке, установленном законодательством Республики Казахстан, государственных организаций образования, реализующих общеобразовательные учебные программы дошкольного воспитания и обучения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z280" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) утверждает устав государственных организаций образования, реализующих общеобразовательные учебные программы дошкольного воспитания и обучения, инициирует внесение в него изменений и дополнений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z281" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) осуществляет другие функции в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z282" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) обеспечивают соблюдение единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности, требований по управлению данными.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z283" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя государственного органа, коллегиальных органов (при наличии)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z284" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Руководство государственным учреждением "Аппарат акима сельского округа Жана ауыл" Жетысайского района осуществляется акимом сельского округа, который несет персональную ответственность за выполнение, возложенных на государственное учреждение "Аппарат акима сельского округа Жана ауыл" Жетысайского района задач и осуществление им своих полномочий. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z285" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Первый руководитель государственным учреждением "Аппарат акима сельского округа Жана ауыл" Жетысайского района назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z286" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Первый руководитель "Аппарат акима сельского округа Жана ауыл" Жетысайского района имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z287" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Полномочия первого руководителя:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z288" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организует и руководит работой аппарата акима и несет персональную ответственность за выполнение возложенных на аппарат акима функций и задач;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z289" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечивает планирование работы государственного учреждения "Аппарат акима сельского округа Жана ауыл" Жетысайского района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z290" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) распределяет функциональные обязанности между работниками аппарата акима сельского округа, обеспечивает надлежащую исполнительскую и трудовую дисциплины;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z291" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в установленном порядке принимает меры поощрения и налагает дисциплинарные взыскания на сотрудников учреждения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z292" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) принимает решения и распоряжения обязательные исполнению аппаратом;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z293" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) представляет аппарат акима в государственных органах и иных организациях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z294" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) от имени государственного учреждения "Аппарат акима сельского округа Жана ауыл" Жетысайского района заключает договора с юридическими и физическими лицами, подписывает юридические и банковские документы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z295" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) обеспечивает соблюдение и принятие соответствующих мер по противодействию коррупции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z296" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) утверждает план финансирования по обязательствам и платежам, в пределах своей компетенции, осуществляет контроль за целевым использованием бюджетных средств, подписывает финансовые документы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z297" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) организует движение общественного транспорта;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z298" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) взаимодействует с органами местного самоуправления;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z299" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) принимает участие в работе сессии маслихата района при утверждении (уточнении) местного бюджета;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z300" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) обеспечивает деятельность организаций дошкольного воспитания и обучения, учреждения культуры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z301" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) ведет реестр непрофессиональных медиаторов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z302" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) вносит в исполнительный орган предложения по организации транспортного сообщения с районам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z303" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) несет ответственность за реализацию, возложенных на него, функций перед вышестоящим акимом, маслихатом по вопросам, отнесенным к его компетенции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z304" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) осуществляет личный прием физических лиц и представителей юридических лиц;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z305" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) обеспечивает повышение качества оказания государственных услуг на территории соответствующей административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z306" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) обеспечивают доступность стандартов и регламентов государственных услуг; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z307" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) обеспечивают информированность услугополучателей о порядке оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z308" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) осуществляет иные полномочия в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z309" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий акима сельского округа в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z310" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Первый руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z311" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z312" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Государственное учреждение "Аппарат акима сельского округа Жана ауыл" Жетысайского района может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z313" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество государственного учреждения "Аппарат акима сельского округа Жана ауыл" Жетысайского района формируется за счет имущества, переданного ему собственником.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z314" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Имущество, закрепленное за аппаратом акима сельского округа, относится к коммунальной собственности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z315" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Государственное учреждение "Аппарат акима сельского округа Жана ауыл" Жетысайского района не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z316" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z317" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Реорганизация и упразднение государственного учреждения "Аппарат акима сельского округа Жана ауыл" Жетысайского района осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z318" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. государственного учреждения "Аппарат акима сельского округа Жана ауыл" Жетысайского района не имеет ведомств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="302"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6358,1678 +7097,1878 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>акимата Жетысайского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "___"_______ 2024 года № _____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z319" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Положение о государственном учреждении "Аппарат акима сельского округа Жылы су" Жетысайского района 1. Общие положения</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Положение о государственном учреждении "Аппарат акима сельского округа Жылы су" Жетысайского района</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z320" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z321" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение "Аппарат акима сельского округа Жылы су" Жетысайского района является государственным органом Республики Казахстан, осуществляющим руководство в сфере информационно-аналитического, организационно-правового и материально-технического обеспечения деятельности акима сельского округа.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z322" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственное учреждение "Аппарат акима сельского округа Жылы су" Жетысайского района не имеет ведомств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z323" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственное учреждение "Аппарат акима сельского округа Жылы су" Жетысайского района осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z324" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственное учреждение "Аппарат акима сельского округа Жылы су" Жетысайского района является юридическим лицом в организационно-правовой форме государственного учреждения, имеет символы и знаки отличия, печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z325" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Государственное учреждение "Аппарат акима сельского округа Жылы су" Жетысайского района вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z326" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Государственное учреждение "Аппарат акима сельского округа Жылы су" Жетысайского района имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z327" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Государственное учреждение "Аппарат акима сельского округа Жылы су" Жетысайского района по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые распоряжениями акима и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z328" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Структура и лимит штатной численности государственного учреждения "Аппарат акима сельского округа Жылы су" Жетысайского района утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z329" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Местонахождение юридического лица: 160516, Республика Казахстан, Туркестанской область, Жетысайский район, сельский округ Жылы су, село Жылы су, улица О.Испулов №36/2.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z330" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Настоящее положение является учредительным документом государственного учреждения "Аппарат акима сельского округа Жылы су" Жетысайского района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z331" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Финансирование деятельности государственного учреждения "Аппарат акима сельского округа Жылы су" Жетысайского района осуществляется из республиканского и местных бюджетов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z332" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Государственному учреждению "Аппарат акима сельского округа Жылы су" Жетысайского района запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями государственного учреждения "Аппарат акима сельского округа Жылы су" Жетысайского района. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z333" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если государственному учреждению "Аппарат акима сельского округа Жылы су" Жетысайского района законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z334" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z335" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Задачи:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z336" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) реализация политики Президента Республики Казахстан, с целью улучшения качества жизнеобеспечения населения села, на основе устойчивого и динамичного, экономического и социального развития сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z337" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) разработка и внесение в вышестоящий акимат для утверждения соответствующим маслихатом бюджетных программ, администратором которых выступает аппарат акима сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z338" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечение проведения собраний местного сообщества (сходов) сельского округа и своевременное исполнение их решений.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z339" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Полномочия:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z340" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Права</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z341" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) вправе при разработке стратегического плана и (или) бюджетной программы, администратором которой выступает аппарат акима села, вынести на обсуждение собрания (схода) местного сообщества предложения по финансированию вопросов местного значения по направлениям, предусмотренным в составе бюджета района в соответствии с бюджетным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z342" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в пределах своей компетенции запрашивать и получать необходимую информацию, документы и иные материалы от должностных лиц государственных органов и других организаций по вопросам относящимся к компетенции акима сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z343" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) исполнять в указанный срок акты и поручения Президента, Правительства Республики Казахстан и иных центральных исполнительных органов, акимов и акиматов области и района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z344" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществлять иные права и обязанности в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z345" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Обязанности</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z346" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) информационно-аналитическое, организационно-правовое, материально-техническое обеспечение деятельности акима сельского округа, а также решение вопросов местного значения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z347" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содействие исполнению гражданами и юридическими лицами норм Конституции Республики Казахстан, законов, актов Президента и Правительства Республики Казахстан, нормативных правовых актов центральных и местных государственных органов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z348" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечение сохранения коммунального жилищного фонда, а также строительства, реконструкции, ремонта и содержания автомобильных дорог сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z349" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организация в пределах своей компетенции водоснабжения сельского округа и регулирование вопросов водопользования;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z350" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) иные задачи, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z351" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Функции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z352" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рассматривает служебные документы и обращения физических и юридических лиц, организует проведение личного приема физических и представителей юридических лиц акимом, обеспечивает анализ и контроль исполнения обращений физических и юридических лиц.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z353" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содействие сбору налогов и других обязательных платежей в бюджет;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z354" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в пределах своей компетенции осуществляет регулирование земельных отношений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z355" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) содействует в организации крестьянских или фермерских хозяйств, развитию предпринимательской деятельности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z356" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в пределах своей компетенции организует и обеспечивает исполнение законодательства Республики Казахстан по вопросам о воинской обязанности и воинской службы, гражданской обороны, а также мобилизационной подготовки и мобилизации;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z357" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) организует совершение нотариальных действий, регистрацию актов гражданского состояния в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z358" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) организует работу по сохранению исторического и культурного наследия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z359" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) выявляет малообеспеченных лиц, вносит в вышестоящие органы предложения по обеспечению занятости, оказанию адресной социальной помощи, организует обслуживание одиноких престарелых и нетрудоспособных граждан на дому;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z360" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) обеспечивает трудоустройство лиц, состоящих на учете в службе пробации уголовно-исполнительной инспекции, и оказывает иную социально-правовую помощь;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z361" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) осуществляет похозяйственный учет;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z362" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) организует работу по благоустройству, освещению, озеленению и санитарной очистке села;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z363" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) разработка и внесение в государственные и общественные организации предложения по улучшению материальных и жилищно-бытовых условий инвалидов, семей потерявших кормильца, многодетных матерей, а также занимается предупреждением безнадзорности несовершеннолетних;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z364" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) обеспечение планирования и исполнения финансирования бюджетных программ, ведение бухгалтерского учета;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z365" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) исполнение постановлений акимата района и решений акима района, а также поручений акима, данных в ходе рабочих поездок и на аппаратных совещаниях акимата Жетысайского района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z366" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) обеспечение работы по качественному и своевременному оказанию государственных услуг;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z367" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) содействует развитию местной социальной инфраструктуры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z368" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) организация работ по определению на территории села участков для выпаса животных, по отлову и уничтожению бродячих собак и кошек, по строительству скотомогильников и контроль их содержания в соответствии с ветеринарными нормативами;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z369" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) в случае необходимости оказания неотложной медицинской помощи организует доставку больных до ближайшей организации здравоохранения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z370" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) организует погребение безродных и общественные работы по содержанию в надлежащем состоянии кладбищ и иных мест захоронения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z371" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) принимает решения (распоряжения) о создании, реорганизации и ликвидации в порядке, установленном законодательством Республики Казахстан, государственных организаций образования, реализующих общеобразовательные учебные программы дошкольного воспитания и обучения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z372" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) утверждает устав государственных организаций образования, реализующих общеобразовательные учебные программы дошкольного воспитания и обучения, инициирует внесение в него изменений и дополнений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z373" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) осуществляет другие функции в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z374" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) обеспечивают соблюдение единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности, требований по управлению данными.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z375" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя государственного органа, коллегиальных органов (при наличии)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z376" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Руководство государственным учреждением "Аппарат акима сельского округа Жылы су" Жетысайского района осуществляется акимом сельского округа, который несет персональную ответственность за выполнение, возложенных на государственное учреждение "Аппарат акима сельского округа Жылы су" Жетысайского района задач и осуществление им своих полномочий. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z377" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Первый руководитель государственным учреждением "Аппарат акима сельского округа Жылы су" Жетысайского района назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z378" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Первый руководитель "Аппарат акима сельского округа Жылы су" Жетысайского района имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z379" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Полномочия первого руководителя:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z380" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организует и руководит работой аппарата акима и несет персональную ответственность за выполнение возложенных на аппарат акима функций и задач;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z381" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечивает планирование работы государственного учреждения "Аппарат акима сельского округа Жылы су" Жетысайского района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z382" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) распределяет функциональные обязанности между работниками аппарата акима сельского округа, обеспечивает надлежащую исполнительскую и трудовую дисциплины;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z383" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в установленном порядке принимает меры поощрения и налагает дисциплинарные взыскания на сотрудников учреждения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z384" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) принимает решения и распоряжения обязательные исполнению аппаратом;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z385" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) представляет аппарат акима в государственных органах и иных организациях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z386" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) от имени государственного учреждения "Аппарат акима сельского округа Жылы су" Жетысайского района заключает договора с юридическими и физическими лицами, подписывает юридические и банковские документы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z387" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) обеспечивает соблюдение и принятие соответствующих мер по противодействию коррупции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z388" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) утверждает план финансирования по обязательствам и платежам, в пределах своей компетенции, осуществляет контроль за целевым использованием бюджетных средств, подписывает финансовые документы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z389" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) организует движение общественного транспорта;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z390" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) взаимодействует с органами местного самоуправления;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z391" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) принимает участие в работе сессии маслихата района при утверждении (уточнении) местного бюджета;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z392" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) обеспечивает деятельность организаций дошкольного воспитания и обучения, учреждения культуры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z393" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) ведет реестр непрофессиональных медиаторов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z394" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) вносит в исполнительный орган предложения по организации транспортного сообщения с районам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z395" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) несет ответственность за реализацию, возложенных на него, функций перед вышестоящим акимом, маслихатом по вопросам, отнесенным к его компетенции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z396" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) осуществляет личный прием физических лиц и представителей юридических лиц;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z397" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) обеспечивает повышение качества оказания государственных услуг на территории соответствующей административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z398" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) обеспечивают доступность стандартов и регламентов государственных услуг; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z399" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) обеспечивают информированность услугополучателей о порядке оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z400" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) осуществляет иные полномочия в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z401" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий акима сельского округа в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z402" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Первый руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z403" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z404" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Государственное учреждение "Аппарат акима сельского округа Жылы су" Жетысайского района может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z405" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество государственного учреждения "Аппарат акима сельского округа Жылы су" Жетысайского района формируется за счет имущества, переданного ему собственником.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z406" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Имущество, закрепленное за аппаратом акима сельского округа, относится к коммунальной собственности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z407" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Государственное учреждение "Аппарат акима сельского округа Жылы су" Жетысайского района не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z408" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z409" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Реорганизация и упразднение государственного учреждения "Аппарат акима сельского округа Жылы су" Жетысайского района осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z410" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. государственного учреждения "Аппарат акима сельского округа Жылы су" Жетысайского района не имеет ведомств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="394"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8095,1678 +9034,1878 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>акимата Жетысайского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "___"_______ 2024 года № _____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z411" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Положение о государственном учреждении "Аппарат акима сельского округа Казыбек би" Жетысайского района 1. Общие положения</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Положение о государственном учреждении "Аппарат акима сельского округа Казыбек би" Жетысайского района</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z412" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z413" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение "Аппарат акима сельского округа Казыбек би" Жетысайского района является государственным органом Республики Казахстан, осуществляющим руководство в сфере информационно-аналитического, организационно-правового и материально-технического обеспечения деятельности акима сельского округа.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z414" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственное учреждение "Аппарат акима сельского округа Казыбек би" Жетысайского районане имеет ведомств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z415" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственное учреждение "Аппарат акима сельского округа Казыбек би" Жетысайского района осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z416" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственное учреждение "Аппарат акима сельского округа Казыбек би" Жетысайского районаявляется юридическим лицом в организационно-правовой форме государственного учреждения, имеет символы и знаки отличия, печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием наказахском и русском языках, бланки установленного образца, счета в органах казначейства всоответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z417" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Государственное учреждение "Аппарат акима сельского округа Казыбекби" Жетысайского района вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z418" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Государственное учреждение "Аппарат акима сельского округа Казыбекби" Жетысайского района имеет право выступать стороной гражданско-правовых отношений от имени государства,если оноуполномочено на это в соответствии с законодательством РеспубликиКазахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z419" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Государственное учреждение "Аппарат акима сельского округа Казыбек би" Жетысайского района по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые распоряжениями акима и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z420" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Структура и лимит штатной численности государственного учреждения "Аппарат акима сельского округа Казыбекби" Жетысайского района утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z421" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Местонахождение юридического лица: 160513, Республика Казахстан, Туркестанской область, Жетысайский район, сельский округ Казыбек би, село Казыбек би, улица С.Толегенов №1.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z422" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Настоящее положение является учредительным документом государственного учреждения "Аппарат акима сельского округа Казыбекби" Жетысайского района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z423" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Финансирование деятельности государственного учреждения "Аппарат акима сельского округа Казыбек би" Жетысайского района осуществляется из республиканского иместных бюджетов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z424" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Государственному учреждению "Аппарат акима сельского округа Казыбек би" Жетысайского района запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями государственного учреждения "Аппарат акима сельского округа Казыбек би" Жетысайского района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z425" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если государственному учреждению "Аппарат акима сельского округа Казыбек би" Жетысайского района законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z426" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z427" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Задачи:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z428" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) реализация политики Президента Республики Казахстан, с целью улучшения качества жизнеобеспечения населения села, на основе устойчивого и динамичного, экономического и социального развития сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z429" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) разработка и внесение в вышестоящий акимат для утверждения соответствующим маслихатом бюджетных программ, администратором которых выступает аппарат акима сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z430" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечение проведения собраний местного сообщества (сходов) сельского округа и своевременное исполнение их решений.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z431" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Полномочия:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z432" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Права</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z433" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) вправе при разработке стратегического плана и (или) бюджетной программы, администратором которой выступает аппарат акима села, вынести на обсуждение собрания (схода) местного сообщества предложения по финансированию вопросов местного значения по направлениям, предусмотренным в составе бюджета района в соответствии с бюджетным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z434" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в пределах своей компетенции запрашивать и получать необходимую информацию, документы и иные материалы от должностных лиц государственных органов и других организаций по вопросам относящимсяк компетенции акима сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z435" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) исполнять в указанный срок акты и поручения Президента, Правительства Республики Казахстан и иных центральных исполнительных органов, акимов и акиматов области и района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z436" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществлять иные права и обязанности в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z437" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Обязанности</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z438" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) информационно-аналитическое, организационно-правовое, материально-техническое обеспечение деятельности акима сельского округа, а также решение вопросов местного значения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z439" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содействие исполнению гражданами и юридическими лицами норм Конституции Республики Казахстан, законов, актов Президента и Правительства Республики Казахстан, нормативных правовых актов центральных и местных государственных органов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z440" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечение сохранения коммунального жилищного фонда, а также строительства, реконструкции, ремонта и содержания автомобильных дорог сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z441" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организация в пределах своей компетенции водоснабжения сельского округа и регулирование вопросов водопользования;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z442" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) иные задачи, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z443" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Функции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z444" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рассматривает служебные документы и обращения физических и юридических лиц, организует проведение личного приема физических и представителей юридических лиц акимом, обеспечивает анализ и контроль исполнения обращений физических и юридических лиц.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z445" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содействие сбору налогов и других обязательных платежей в бюджет;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z446" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в пределах своей компетенции осуществляет регулирование земельных отношений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z447" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) содействует в организации крестьянских или фермерских хозяйств, развитию предпринимательской деятельности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z448" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в пределах своей компетенции организует и обеспечивает исполнение законодательства Республики Казахстан по вопросам о воинской обязанности и воинской службы, гражданской обороны, а также мобилизационной подготовки и мобилизации;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z449" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) организует совершение нотариальных действий, регистрацию актов гражданского состояния в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z450" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) организует работу по сохранению исторического и культурного наследия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z451" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) выявляет малообеспеченных лиц, вносит в вышестоящие органы предложения по обеспечению занятости, оказанию адресной социальной помощи, организует обслуживание одиноких престарелых и нетрудоспособных граждан на дому;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z452" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) обеспечивает трудоустройство лиц, состоящих на учете в службе пробации уголовно-исполнительной инспекции, и оказывает иную социально-правовую помощь;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z453" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) осуществляет похозяйственный учет;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z454" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) организует работу по благоустройству, освещению, озеленению и санитарной очистке села;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z455" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) разработка и внесение в государственные и общественные организации предложения по улучшению материальных и жилищно-бытовых условий инвалидов, семей потерявших кормильца, многодетных матерей, а также занимается предупреждением безнадзорности несовершеннолетних;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z456" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) обеспечение планирования и исполнения финансирования бюджетных программ, ведение бухгалтерского учета;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z457" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) исполнение постановлений акиматарайона и решений акимарайона, а также поручений акима, данных в ходе рабочих поездок и на аппаратных совещаниях акиматаЖетысайского района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z458" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) обеспечение работы по качественному и своевременному оказанию государственных услуг;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z459" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) содействует развитию местной социальной инфраструктуры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z460" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) организация работ по определению на территории села участков для выпаса животных, по отлову и уничтожению бродячих собак и кошек, по строительству скотомогильников и контроль их содержания в соответствии с ветеринарными нормативами;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z461" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) в случае необходимости оказания неотложной медицинской помощи организует доставку больных до ближайшей организации здравоохранения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z462" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) организует погребение безродных и общественные работы по содержанию в надлежащем состоянии кладбищ и иных мест захоронения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z463" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) принимает решения (распоряжения) о создании, реорганизации и ликвидации в порядке, установленном законодательством Республики Казахстан, государственных организаций образования, реализующих общеобразовательные учебные программы дошкольного воспитания и обучения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z464" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) утверждает устав государственных организаций образования, реализующих общеобразовательные учебные программы дошкольного воспитания и обучения, инициирует внесение в него изменений и дополнений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z465" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) осуществляет другие функции в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z466" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) обеспечивают соблюдение единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности, требований по управлению данными.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z467" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя государственного органа, коллегиальных органов (при наличии)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z468" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Руководство государственным учреждением "Аппарат акима сельского округа Казыбек би" Жетысайского района осуществляется акимом сельского округа, который несет персональную ответственность за выполнение, возложенных на государственное учреждение "Аппарат акима сельского округа Казыбек би" Жетысайского района задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z469" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Первый руководительгосударственным учреждением "Аппарат акима сельского округа Казыбек би" Жетысайского района назначается на должность и освобождаетсяот должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z470" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Первый руководитель "Аппарат акима сельского округа Казыбек би" Жетысайского района имеет заместителей, которые назначаются на должности и освобождаются от должностей всоответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z471" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Полномочия первого руководителя:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z472" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организует и руководит работой аппарата акима и несет персональную ответственность за выполнение возложенных на аппарат акима функций и задач;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z473" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечивает планирование работы государственного учреждения "Аппарат акима сельского округа Казыбек би" Жетысайского района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z474" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) распределяет функциональные обязанности между работниками аппарата акима сельского округа, обеспечивает надлежащую исполнительскую и трудовую дисциплины;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z475" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в установленном порядке принимает меры поощрения и налагает дисциплинарные взыскания на сотрудников учреждения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z476" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) принимает решения и распоряжения обязательные исполнению аппаратом;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z477" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) представляет аппарат акима в государственных органах и иных организациях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z478" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) от имени государственного учреждения "Аппарат акима сельского округа Казыбек би" Жетысайского района заключает договора с юридическими и физическими лицами, подписывает юридические и банковские документы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z479" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) обеспечивает соблюдение и принятие соответствующих мер по противодействию коррупции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z480" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) утверждает план финансирования по обязательствам и платежам, в пределах своей компетенции, осуществляет контроль за целевым использованием бюджетных средств, подписывает финансовые документы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z481" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) организует движение общественного транспорта;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z482" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) взаимодействует с органами местного самоуправления;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z483" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) принимает участие в работе сессии маслихатарайона при утверждении (уточнении) местного бюджета;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z484" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) обеспечивает деятельность организаций дошкольного воспитания и обучения, учреждения культуры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z485" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) ведет реестр непрофессиональных медиаторов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z486" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) вносит в исполнительный орган предложения по организации транспортного сообщения срайонам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z487" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) несет ответственность за реализацию, возложенных на него, функций перед вышестоящим акимом, маслихатом по вопросам, отнесенным к его компетенции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z488" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) осуществляет личный прием физических лиц и представителей юридических лиц;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z489" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) обеспечивает повышение качества оказания государственных услуг на территории соответствующей административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z490" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) обеспечивают доступность стандартов и регламентов государственных услуг; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z491" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) обеспечивают информированность услугополучателей о порядке оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z492" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) осуществляет иные полномочия в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z493" w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий акима сельского округа в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z494" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Первый руководитель определяет полномочия своих заместителей в соответствиисдействующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z495" w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z496" w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Государственное учреждение "Аппарат акима сельского округа Казыбек би" Жетысайского района может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z497" w:id="481"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество государственного учреждения "Аппарат акима сельского округа Казыбек би" Жетысайского района формируется за счет имущества, переданного ему собственником.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z498" w:id="482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Имущество, закрепленное за аппаратом акима сельского округа, относится к коммунальной собственности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z499" w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Государственное учреждение "Аппарат акима сельского округа Казыбек би" Жетысайского районане вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным заним имуществом и имуществом, приобретенным за счет средств, выданных ему по плануфинансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z500" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z501" w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Реорганизация и упразднение государственного учреждения "Аппарат акима сельского округа Казыбек би" Жетысайского района осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z502" w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. государственного учреждения "Аппарат акима сельского округа Казыбек би" Жетысайского районане имеет ведомств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="486"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9832,1678 +10971,1878 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>акимата Жетысайского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "___"______2024 года № _____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z503" w:id="487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Положение о государственном учреждении "Аппарат акима сельского округа Каракай" Жетысайского района 1. Общие положения</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Положение о государственном учреждении "Аппарат акима сельского округа Каракай" Жетысайского района</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z504" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z505" w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение "Аппарат акимасельского округа Каракай" Жетысайского районаявляется государственным органом Республики Казахстан, осуществляющим руководство в сфере информационно-аналитического, организационно-правового и материально-технического обеспечения деятельности акима сельского округа.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z506" w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственное учреждение "Аппарат акима сельского округа Каракай" Жетысайского районане имеет ведомств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z507" w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственное учреждение "Аппарат акима сельского округа Каракай" Жетысайского районаосуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z508" w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственное учреждение "Аппарат акима сельского округа Каракай" Жетысайского районаявляется юридическим лицом в организационно-правовойформегосударственногоучреждения, имеет символы и знаки отличия, печати с изображением Государственного Герба Республики Казахстан и штампы со своимнаименованием наказахском и русском языках, бланки установленного образца, счета в органах казначейства всоответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z509" w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Государственное учреждение "Аппарат акима сельского округа Каракай" Жетысайского района вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z510" w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Государственное учреждение "Аппарат акима сельского округа Каракай" Жетысайского района имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно у полномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z511" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Государственное учреждение "Аппарат акима сельского округа Каракай" Жетысайского района по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые распоряжениями акима и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z512" w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Структура и лимит штатной численности государственного учреждения "Аппарат акима сельского округа Каракай" Жетысайского района утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z513" w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Место нахождение юридического лица: 160521, Республика Казахстан, Туркестанской область, Жетысайский район, сельский округ Каракай, село Сатпаев улица Курмангазы №49.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z514" w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Настоящее положение является учредительным документом государственного учреждения "Аппарат акима сельского округа Каракай" Жетысайского района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z515" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Финансирование деятельности государственного учреждения "Аппарат акима сельского округа Каракай" Жетысайского районаосуществляется из республиканского иместных бюджетов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z516" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Государственному учреждению "Аппарат акима сельского округа Каракай" Жетысайского района запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями государственного учреждения "Аппарат акима сельского округа Каракай" Жетысайского района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z517" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если государственному учреждению "Аппарат акима сельского округа Каракай" Жетысайского района законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z518" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z519" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Задачи:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z520" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) реализация политики Президента Республики Казахстан, с целью улучшения качества жизнеобеспечения населения села, на основе устойчивого и динамичного, экономического и социального развития сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z521" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) разработка и внесение в вышестоящий акимат для утверждения соответствующим маслихатом бюджетных программ, администратором которых выступает аппарат акима сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z522" w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечение проведения собраний местного сообщества (сходов) сельского округа и своевременное исполнение их решений.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z523" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Полномочия:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z524" w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Права</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z525" w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) вправе при разработке стратегического плана и (или) бюджетной программы, администратором которой выступает аппарат акима села, вынести на обсуждение собрания (схода) местного сообщества предложения по финансированию вопросов местного значения по направлениям, предусмотренным в составе бюджета района в соответствии с бюджетным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z526" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в пределах своей компетенции запрашивать и получать необходимую информацию, документы и иные материалы от должностных лиц государственных органов и других организаций по вопросам относящимсяк компетенции акима сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z527" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) исполнять в указанный срок акты и поручения Президента, Правительства Республики Казахстан и иных центральных исполнительных органов, акимов и акиматов области и района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z528" w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществлять иные права и обязанности в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z529" w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Обязанности</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z530" w:id="514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) информационно-аналитическое, организационно-правовое, материально-техническое обеспечение деятельности акима сельского округа, а также решение вопросов местного значения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z531" w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содействие исполнению гражданами и юридическими лицами норм Конституции Республики Казахстан, законов, актов Президента и Правительства Республики Казахстан, нормативных правовых актов центральных и местных государственных органов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z532" w:id="516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечение сохранения коммунального жилищного фонда, а также строительства, реконструкции, ремонта и содержания автомобильных дорог сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z533" w:id="517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организация в пределах своей компетенции водоснабжения сельского округа и регулирование вопросов водопользования;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z534" w:id="518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) иные задачи, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z535" w:id="519"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Функции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z536" w:id="520"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рассматривает служебные документы и обращения физических и юридических лиц, организует проведение личного приема физических и представителей юридических лиц акимом, обеспечивает анализ и контроль исполнения обращений физических и юридических лиц.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z537" w:id="521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содействие сбору налогов и других обязательных платежей в бюджет;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z538" w:id="522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в пределах своей компетенции осуществляет регулирование земельных отношений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z539" w:id="523"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) содействует в организации крестьянских или фермерских хозяйств, развитию предпринимательской деятельности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z540" w:id="524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в пределах своей компетенции организует и обеспечивает исполнение законодательства Республики Казахстан по вопросам о воинской обязанности и воинской службы, гражданской обороны, а также мобилизационной подготовки и мобилизации;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z541" w:id="525"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) организует совершение нотариальных действий, регистрацию актов гражданского состояния в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z542" w:id="526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) организует работу по сохранению исторического и культурного наследия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z543" w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) выявляет малообеспеченных лиц, вносит в вышестоящие органы предложения по обеспечению занятости, оказанию адресной социальной помощи, организует обслуживание одиноких престарелых и нетрудоспособных граждан на дому;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z544" w:id="528"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) обеспечивает трудоустройство лиц, состоящих на учете в службе пробации уголовно-исполнительной инспекции, и оказывает иную социально-правовую помощь;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z545" w:id="529"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) осуществляет похозяйственный учет;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z546" w:id="530"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) организует работу по благоустройству, освещению, озеленению и санитарной очистке села;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z547" w:id="531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) разработка и внесение в государственные и общественные организации предложения по улучшению материальных и жилищно-бытовых условий инвалидов, семей потерявших кормильца, многодетных матерей, а также занимается предупреждением безнадзорности несовершеннолетних;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z548" w:id="532"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) обеспечение планирования и исполнения финансирования бюджетных программ, ведение бухгалтерского учета;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z549" w:id="533"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) исполнение постановлений акиматарайона и решений акимарайона, а также поручений акима, данных в ходе рабочих поездок и на аппаратных совещаниях акиматаЖетысайского района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z550" w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) обеспечение работы по качественному и своевременному оказанию государственных услуг;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z551" w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) содействует развитию местной социальной инфраструктуры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z552" w:id="536"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) организация работ по определению на территории села участков для выпаса животных, по отлову и уничтожению бродячих собак и кошек, по строительству скотомогильников и контроль их содержания в соответствии с ветеринарными нормативами;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z553" w:id="537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) в случае необходимости оказания неотложной медицинской помощи организует доставку больных до ближайшей организации здравоохранения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z554" w:id="538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) организует погребение безродных и общественные работы по содержанию в надлежащем состоянии кладбищ и иных мест захоронения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z555" w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) принимает решения (распоряжения) о создании, реорганизации и ликвидации в порядке, установленном законодательством Республики Казахстан, государственных организаций образования, реализующих общеобразовательные учебные программы дошкольного воспитания и обучения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z556" w:id="540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) утверждает устав государственных организаций образования, реализующих общеобразовательные учебные программы дошкольного воспитания и обучения, инициирует внесение в него изменений и дополнений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z557" w:id="541"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) осуществляет другие функции в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z558" w:id="542"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) обеспечивают соблюдение единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности, требований по управлению данными.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z559" w:id="543"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя государственного органа, коллегиальных органов (при наличии)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z560" w:id="544"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Руководство государственным учреждением "Аппарат акима сельского округа Каракай" Жетысайского района осуществляется акимом сельского округа, который несет персональную ответственность за выполнение, возложенных на государственное учреждение "Аппарат акима сельского округа Каракай" Жетысайского района задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z561" w:id="545"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Первый руководитель государственным учреждением "Аппарат акима сельского округа Каракай" Жетысайского района назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z562" w:id="546"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Первый руководитель "Аппарат акима сельского округа Каракай" Жетысайского района имеет заместителей, которые назначаются на должности и освобождаются от должностей всоответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z563" w:id="547"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Полномочия первого руководителя:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z564" w:id="548"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организует и руководит работой аппарата акима и несет персональную ответственность за выполнение возложенных на аппарат акимафункций и задач;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z565" w:id="549"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечивает планирование работы государственного учреждения "Аппарат акима сельского округа Каракай" Жетысайского района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z566" w:id="550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) распределяет функциональные обязанности между работниками аппарата акима сельского округа, обеспечивает надлежащую исполнительскую и трудовую дисциплины;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z567" w:id="551"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в установленном порядке принимает меры поощрения и налагает дисциплинарные взыскания на сотрудников учреждения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z568" w:id="552"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) принимает решения и распоряжения обязательные исполнению аппаратом;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z569" w:id="553"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) представляет аппарат акима в государственных органах и иных организациях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z570" w:id="554"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) от имени государственного учреждения "Аппарат акима сельского округа Каракай" Жетысайского района заключает договора с юридическими и физическими лицами, подписывает юридические и банковские документы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z571" w:id="555"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) обеспечивает соблюдение и принятие соответствующих мер по противодействию коррупции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z572" w:id="556"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) утверждает план финансирования по обязательствам и платежам, в пределах своей компетенции, осуществляет контроль за целевым использованием бюджетных средств, подписывает финансовые документы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z573" w:id="557"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) организует движение общественного транспорта;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z574" w:id="558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) взаимодействует с органами местного самоуправления;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z575" w:id="559"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) принимает участие в работе сессии маслихатарайона при утверждении (уточнении) местного бюджета;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z576" w:id="560"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) обеспечивает деятельность организаций дошкольного воспитания и обучения, учреждения культуры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z577" w:id="561"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) ведет реестр непрофессиональных медиаторов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z578" w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) вносит в исполнительный орган предложения по организации транспортного сообщения срайонам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z579" w:id="563"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) несет ответственность за реализацию, возложенных на него, функций перед вышестоящим акимом, маслихатом по вопросам, отнесенным к его компетенции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z580" w:id="564"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) осуществляет личный прием физических лиц и представителей юридических лиц;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z581" w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) обеспечивает повышение качества оказания государственных услуг на территории соответствующей административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z582" w:id="566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) обеспечивают доступность стандартов и регламентов государственных услуг; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z583" w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) обеспечивают информированность услугополучателей о порядке оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z584" w:id="568"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) осуществляет иные полномочия в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z585" w:id="569"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий акима сельского округа в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z586" w:id="570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Первый руководитель определяет полномочия своих заместителей в соответствиисдействующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z587" w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z588" w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Государственное учреждение "Аппарат акима сельского округа Каракай" Жетысайского района может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z589" w:id="573"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество государственного учреждения "Аппарат акима сельского округа Каракай" Жетысайского района формируется за счет имущества, переданного ему собственником.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z590" w:id="574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Имущество, закрепленное за аппаратом акима сельского округа, относится к коммунальной собственности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z591" w:id="575"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Государственное учреждение "Аппарат акима сельского округа Каракай" Жетысайского района не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным заним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z592" w:id="576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z593" w:id="577"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Реорганизация и упразднение государственного учреждения "Аппарат акима сельского округа Каракай" Жетысайского района осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z594" w:id="578"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. государственного учреждения "Аппарат акима сельского округа Каракай" Жетысайского районане имеет ведомств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="578"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11569,1678 +12908,1878 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>акимата Жетысайского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "___"_______ 2024 года № _____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z595" w:id="579"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Положение о государственном учреждении "Аппарат акима сельского округа Абай" Жетысайского района 1. Общие положения</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Положение о государственном учреждении "Аппарат акима сельского округа Абай" Жетысайского района</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z596" w:id="580"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z597" w:id="581"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение "Аппарат акимасельского округа Абай" Жетысайского районаявляется государственным органом Республики Казахстан, осуществляющим руководство в сфере информационно-аналитического, организационно-правового и материально-технического обеспечения деятельности акима сельского округа.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z598" w:id="582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственное учреждение "Аппарат акима сельского округа Абай" Жетысайского районане имеет ведомств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z599" w:id="583"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственное учреждение "Аппарат акима сельского округа Абай" Жетысайского района осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z600" w:id="584"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственное учреждение "Аппарат акима сельского округа Абай" Жетысайского района является юридическим лицом в организационно-правовой форме государственного учреждения, имеет символы и знаки отличия, печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства всоответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z601" w:id="585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Государственное учреждение "Аппарат акима сельского округа Абай" Жетысайского района вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z602" w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Государственное учреждение "Аппарат акима сельского округа Абай" Жетысайского района имеет право выступать стороной гражданско-правовых отношений от имени государства, если оноуполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z603" w:id="587"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Государственное учреждение "Аппарат акима сельского округа Абай" Жетысайского района по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые распоряжениями акима и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z604" w:id="588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Структура и лимит штатной численности государственного учреждения "Аппарат акима сельского округа Абай" Жетысайского района утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z605" w:id="589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Местонахождение юридического лица: 160527, Республика Казахстан, Туркестанской область, Жетысайский район, сельский округ Абай, село Жузимдик, улица Байтерек №15 А.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z606" w:id="590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Настоящее положение является учредительным документом государственного учреждения "Аппарат акима сельского округа Абай" Жетысайского района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z607" w:id="591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Финансирование деятельности государственного учреждения "Аппарат акима сельского округа Абай" Жетысайского района осуществляется из республиканского иместных бюджетов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z608" w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Государственному учреждению "Аппарат акима сельского округа Абай" Жетысайского района запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями государственного учреждения "Аппарат акима сельского округа Абай" Жетысайского района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkStart w:name="z609" w:id="593"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если государственному учреждению "Аппарат акима сельского округа Абай" Жетысайского района законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z610" w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="594"/>
+    <w:bookmarkStart w:name="z611" w:id="595"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Задачи:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z612" w:id="596"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) реализация политики Президента Республики Казахстан, с целью улучшения качества жизнеобеспечения населения села, на основе устойчивого и динамичного, экономического и социального развития сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z613" w:id="597"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) разработка и внесение в вышестоящий акимат для утверждения соответствующим маслихатом бюджетных программ, администратором которых выступает аппарат акима сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z614" w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечение проведения собраний местного сообщества (сходов) сельского округа и своевременное исполнение их решений.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z615" w:id="599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Полномочия:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z616" w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Права</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z617" w:id="601"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) вправе при разработке стратегического плана и (или) бюджетной программы, администратором которой выступает аппарат акима села, вынести на обсуждение собрания (схода) местного сообщества предложения по финансированию вопросов местного значения по направлениям, предусмотренным в составе бюджета района в соответствии с бюджетным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z618" w:id="602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в пределах своей компетенции запрашивать и получать необходимую информацию, документы и иные материалы от должностных лиц государственных органов и других организаций по вопросам относящимсяк компетенции акима сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z619" w:id="603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) исполнять в указанный срок акты и поручения Президента, Правительства Республики Казахстан и иных центральных исполнительных органов, акимов и акиматов области и района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z620" w:id="604"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществлять иные права и обязанности в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z621" w:id="605"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Обязанности</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z622" w:id="606"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) информационно-аналитическое, организационно-правовое, материально-техническое обеспечение деятельности акима сельского округа, а также решение вопросов местного значения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z623" w:id="607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содействие исполнению гражданами и юридическими лицами норм Конституции Республики Казахстан, законов, актов Президента и Правительства Республики Казахстан, нормативных правовых актов центральных и местных государственных органов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z624" w:id="608"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечение сохранения коммунального жилищного фонда, а также строительства, реконструкции, ремонта и содержания автомобильных дорог сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z625" w:id="609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организация в пределах своей компетенции водоснабжения сельского округа и регулирование вопросов водопользования;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z626" w:id="610"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) иные задачи, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z627" w:id="611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Функции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z628" w:id="612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рассматривает служебные документы и обращения физических и юридических лиц, организует проведение личного приема физических и представителей юридических лиц акимом, обеспечивает анализ и контроль исполнения обращений физических и юридических лиц.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z629" w:id="613"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содействие сбору налогов и других обязательных платежей в бюджет;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z630" w:id="614"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в пределах своей компетенции осуществляет регулирование земельных отношений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z631" w:id="615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) содействует в организации крестьянских или фермерских хозяйств, развитию предпринимательской деятельности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z632" w:id="616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в пределах своей компетенции организует и обеспечивает исполнение законодательства Республики Казахстан по вопросам о воинской обязанности и воинской службы, гражданской обороны, а также мобилизационной подготовки и мобилизации;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z633" w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) организует совершение нотариальных действий, регистрацию актов гражданского состояния в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z634" w:id="618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) организует работу по сохранению исторического и культурного наследия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z635" w:id="619"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) выявляет малообеспеченных лиц, вносит в вышестоящие органы предложения по обеспечению занятости, оказанию адресной социальной помощи, организует обслуживание одиноких престарелых и нетрудоспособных граждан на дому;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z636" w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) обеспечивает трудоустройство лиц, состоящих на учете в службе пробации уголовно-исполнительной инспекции, и оказывает иную социально-правовую помощь;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z637" w:id="621"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) осуществляет похозяйственный учет;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z638" w:id="622"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) организует работу по благоустройству, освещению, озеленению и санитарной очистке села;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z639" w:id="623"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) разработка и внесение в государственные и общественные организации предложения по улучшению материальных и жилищно-бытовых условий инвалидов, семей потерявших кормильца, многодетных матерей, а также занимается предупреждением безнадзорности несовершеннолетних;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkStart w:name="z640" w:id="624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) обеспечение планирования и исполнения финансирования бюджетных программ, ведение бухгалтерского учета;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z641" w:id="625"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) исполнение постановлений акиматарайона и решений акимарайона, а также поручений акима, данных в ходе рабочих поездок и на аппаратных совещаниях акиматаЖетысайского района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z642" w:id="626"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) обеспечение работы по качественному и своевременному оказанию государственных услуг;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z643" w:id="627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) содействует развитию местной социальной инфраструктуры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z644" w:id="628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) организация работ по определению на территории села участков для выпаса животных, по отлову и уничтожению бродячих собак и кошек, по строительству скотомогильников и контроль их содержания в соответствии с ветеринарными нормативами;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z645" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) в случае необходимости оказания неотложной медицинской помощи организует доставку больных до ближайшей организации здравоохранения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z646" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) организует погребение безродных и общественные работы по содержанию в надлежащем состоянии кладбищ и иных мест захоронения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z647" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) принимает решения (распоряжения) о создании, реорганизации и ликвидации в порядке, установленном законодательством Республики Казахстан, государственных организаций образования, реализующих общеобразовательные учебные программы дошкольного воспитания и обучения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z648" w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) утверждает устав государственных организаций образования, реализующих общеобразовательные учебные программы дошкольного воспитания и обучения, инициирует внесение в него изменений и дополнений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z649" w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) осуществляет другие функции в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkStart w:name="z650" w:id="634"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) обеспечивают соблюдение единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности, требований по управлению данными.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z651" w:id="635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя государственного органа, коллегиальных органов (при наличии)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z652" w:id="636"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Руководство государственным учреждением "Аппарат акима сельского округа Абай" Жетысайского района осуществляется акимом сельского округа, который несет персональную ответственность за выполнение, возложенных на государственное учреждение "Аппарат акима сельского округа Абай" Жетысайского района задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z653" w:id="637"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Первый руководитель государственным учреждением "Аппарат акима сельского округа Абай" Жетысайского района назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z654" w:id="638"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Первый руководитель "Аппарат акима сельского округа Абай" Жетысайского района имеет заместителей, которые назначаются на должности и освобождаются от должностей всоответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z655" w:id="639"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Полномочия первого руководителя:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z656" w:id="640"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организует и руководит работой аппарата акима и несет персональную ответственность за выполнение возложенных на аппарат акимафункций и задач;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z657" w:id="641"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечивает планирование работы государственного учреждения "Аппарат акима сельского округа Абай" Жетысайского района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z658" w:id="642"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) распределяет функциональные обязанности между работниками аппарата акима сельского округа, обеспечивает надлежащую исполнительскую и трудовую дисциплины;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z659" w:id="643"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в установленном порядке принимает меры поощрения и налагает дисциплинарные взыскания на сотрудников учреждения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z660" w:id="644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) принимает решения и распоряжения обязательные исполнению аппаратом;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z661" w:id="645"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) представляет аппарат акима в государственных органах и иных организациях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z662" w:id="646"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) от имени государственного учреждения "Аппарат акима сельского округа Абай" Жетысайского районазаключает договора с юридическими и физическими лицами, подписывает юридические и банковские документы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:name="z663" w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) обеспечивает соблюдение и принятие соответствующих мер по противодействию коррупции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z664" w:id="648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) утверждает план финансирования по обязательствам и платежам, в пределах своей компетенции, осуществляет контроль за целевым использованием бюджетных средств, подписывает финансовые документы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z665" w:id="649"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) организует движение общественного транспорта;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z666" w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) взаимодействует с органами местного самоуправления;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z667" w:id="651"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) принимает участие в работе сессии маслихата района при утверждении (уточнении) местного бюджета;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z668" w:id="652"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) обеспечивает деятельность организаций дошкольного воспитания и обучения, учреждения культуры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z669" w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) ведет реестр непрофессиональных медиаторов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z670" w:id="654"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) вносит в исполнительный орган предложения по организации транспортного сообщения срайонам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z671" w:id="655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) несет ответственность за реализацию, возложенных на него, функций перед вышестоящим акимом, маслихатом по вопросам, отнесенным к его компетенции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z672" w:id="656"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) осуществляет личный прием физических лиц и представителей юридических лиц;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z673" w:id="657"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) обеспечивает повышение качества оказания государственных услуг на территории соответствующей административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z674" w:id="658"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) обеспечивают доступность стандартов и регламентов государственных услуг; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z675" w:id="659"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) обеспечивают информированность услугополучателей о порядке оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkStart w:name="z676" w:id="660"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) осуществляет иные полномочия в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkStart w:name="z677" w:id="661"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий акима сельского округа в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z678" w:id="662"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Первый руководитель определяет полномочия своих заместителей в Соответствии сдействующим законодательством. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z679" w:id="663"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z680" w:id="664"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Государственное учреждение "Аппарат акима сельского округа Абай" Жетысайского района может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z681" w:id="665"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество государственного учреждения "Аппарат акима сельского округа Абай" Жетысайского района формируется за счет имущества, переданного ему собственником.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkStart w:name="z682" w:id="666"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Имущество, закрепленное за аппаратом акима сельского округа, относится к коммунальной собственности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z683" w:id="667"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Государственное учреждение "Аппарат акима сельского округа Абай" Жетысайского районане вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным заним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z684" w:id="668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z685" w:id="669"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Реорганизация и упразднение государственного учреждения "Аппарат акима сельского округа Абай" Жетысайского района осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z686" w:id="670"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Государственного учреждения "Аппарат акима сельского округа Абай" Жетысайского районане имеет ведомств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="670"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13306,1732 +14845,1938 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>акимата Жетысайского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "___"______ 2024 года №_____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z687" w:id="671"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Положение о государственном учреждении "Аппарат акима сельского округа Атамекен" Жетысайского района 1. Общие положения</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Положение о государственном учреждении "Аппарат акима сельского округа Атамекен" Жетысайского района</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z688" w:id="672"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z689" w:id="673"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение "Аппарат акима сельского округа Атамекен" Жетысайского района является государственным органом Республики Казахстан, осуществляющим руководство в сфере информационно-аналитического, организационно-правового и материально-технического обеспечения деятельности акима сельского округа.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z690" w:id="674"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственное учреждение "Аппарат акима сельского округа Атамекен" Жетысайского районане имеет ведомств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z691" w:id="675"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственное учреждение "Аппарат акима сельского округа Атамекен" Жетысайского района осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z692" w:id="676"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственное учреждение "Аппарат акима сельского округа Атамекен" Жетысайского районаявляется юридическим лицом в организационно-правовой форме государственного учреждения, имеет символы и знаки отличия, печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z693" w:id="677"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Государственное учреждение "Аппарат акима сельского округа Атамекен" Жетысайского района вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z694" w:id="678"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Государственное учреждение "Аппарат акима сельского округа Атамекен" Жетысайского района имеет право выступать стороной гражданско-правовых отношений от имени государства,если оноуполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z695" w:id="679"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Государственное учреждение "Аппарат акима сельского округа Атамекен" Жетысайского района по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые распоряжениями акима и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z696" w:id="680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Структура и лимит штатной численности государственного учреждения "Аппарат акима сельского округа Атамекен" Жетысайского района утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z697" w:id="681"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Местонахождение юридического лица: 160503, Республика Казахстан, Туркестанской область, Жетысайский район, сельский округ Атамекен, село Атамекен, улица Жибек жолы №22.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z698" w:id="682"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Настоящее положение является учредительным документом государственного учреждения "Аппарат акима сельского округа Атамекен" Жетысайского района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z699" w:id="683"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Финансирование деятельности государственного учреждения "Аппарат акима сельского округа Атамекен" Жетысайского района осуществляется из республиканского иместных бюджетов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z700" w:id="684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Государственному учреждению "Аппарат акима сельского округа Атамекен" Жетысайского района запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями государственного учреждения "Аппарат акима сельского округа Атамекен" Жетысайского района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z701" w:id="685"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если государственному учреждению "Аппарат акима сельского округа Атамекен" Жетысайского района законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не становлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z702" w:id="686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z703" w:id="687"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Задачи:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z704" w:id="688"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) реализация политики Президента Республики Казахстан, с целью улучшения качества жизнеобеспечения населения села, на основе устойчивого и динамичного, экономического и социального развития сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z705" w:id="689"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) разработка и внесение в вышестоящий акимат для утверждения соответствующим маслихатом бюджетных программ, администратором которых выступает аппарат акима сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z706" w:id="690"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечение проведения собраний местного сообщества (сходов) сельского округа и своевременное исполнение их решений.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z707" w:id="691"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Полномочия:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z708" w:id="692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Права</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkStart w:name="z709" w:id="693"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) вправе при разработке стратегического плана и (или) бюджетной программы, администратором которой выступает аппарат акима села, вынести на обсуждение собрания (схода) местного сообщества предложения по финансированию вопросов местного значения по направлениям, предусмотренным в составе бюджета района в соответствии с бюджетным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z710" w:id="694"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в пределах своей компетенции запрашивать и получать необходимую информацию, документы и иные материалы от должностных лиц государственных органов и других организаций по вопросам относящимсяк компетенции акима сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z711" w:id="695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) исполнять в указанный срок акты и поручения Президента, Правительства Республики Казахстан и иных центральных исполнительных органов, акимов и акиматов области и района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z712" w:id="696"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществлять иные права и обязанности в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z713" w:id="697"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Обязанности</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="697"/>
+    <w:bookmarkStart w:name="z714" w:id="698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) информационно-аналитическое, организационно-правовое, материально-техническое обеспечение деятельности акима сельского округа, а также решение вопросов местного значения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkStart w:name="z715" w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содействие исполнению гражданами и юридическими лицами норм Конституции Республики Казахстан, законов, актов Президента и Правительства Республики Казахстан, нормативных правовых актов центральных и местных государственных органов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:name="z716" w:id="700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечение сохранения коммунального жилищного фонда, а также строительства, реконструкции, ремонта и содержания автомобильных дорог сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z717" w:id="701"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организация в пределах своей компетенции водоснабжения сельского округа и регулирование вопросов водопользования;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z718" w:id="702"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) иные задачи, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z719" w:id="703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Функции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z720" w:id="704"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рассматривает служебные документы и обращения физических и юридических лиц, организует проведение личного приема физических и представителей юридических лиц акимом, обеспечивает анализ и контроль исполнения обращений физических и юридических лиц.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z721" w:id="705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содействие сбору налогов и других обязательных платежей в бюджет;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z722" w:id="706"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в пределах своей компетенции осуществляет регулирование земельных отношений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z723" w:id="707"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) содействует в организации крестьянских или фермерских хозяйств, развитию предпринимательской деятельности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z724" w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в пределах своей компетенции организует и обеспечивает исполнение законодательства Республики Казахстан по вопросам о воинской обязанности и воинской службы, гражданской обороны, а также мобилизационной подготовки и мобилизации;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z725" w:id="709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) организует совершение нотариальных действий, регистрацию актов гражданского состояния в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkStart w:name="z726" w:id="710"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) организует работу по сохранению исторического и культурного наследия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkStart w:name="z727" w:id="711"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) выявляет малообеспеченных лиц, вносит в вышестоящие органы предложения по обеспечению занятости, оказанию адресной социальной помощи, организует обслуживание одиноких престарелых и нетрудоспособных граждан на дому;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z728" w:id="712"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) обеспечивает трудоустройство лиц, состоящих на учете в службе пробации уголовно-исполнительной инспекции, и оказывает иную социально-правовую помощь;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z729" w:id="713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) осуществляет похозяйственный учет;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkStart w:name="z730" w:id="714"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) организует работу по благоустройству, освещению, озеленению и санитарной очистке села;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z731" w:id="715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) разработка и внесение в государственные и общественные организации предложения по улучшению материальных и жилищно-бытовых условий инвалидов, семей потерявших кормильца, многодетных матерей, а также занимается предупреждением безнадзорности несовершеннолетних;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkStart w:name="z732" w:id="716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) обеспечение планирования и исполнения финансирования бюджетных программ, ведение бухгалтерского учета;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkStart w:name="z733" w:id="717"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) исполнение постановлений акиматарайона и решений акимарайона, а также поручений акима, данных в ходе рабочих поездок и на аппаратных совещаниях акиматаЖетысайского района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkStart w:name="z734" w:id="718"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) обеспечение работы по качественному и своевременному оказанию государственных услуг;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="718"/>
+    <w:bookmarkStart w:name="z735" w:id="719"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) содействует развитию местной социальной инфраструктуры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="719"/>
+    <w:bookmarkStart w:name="z736" w:id="720"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) в случае необходимости оказания неотложной медицинской помощи организует доставку больных до ближайшей организации здравоохранения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkStart w:name="z737" w:id="721"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) организует погребение безродных и общественные работы по содержанию в надлежащем состоянии кладбищ и иных мест захоронения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkStart w:name="z738" w:id="722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) ведет реестр общественных медиаторов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="722"/>
+    <w:bookmarkStart w:name="z739" w:id="723"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) создает инфраструктуру для занятий спортом физических лиц по месту жительства и в местах их массового отдыха;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="723"/>
+    <w:bookmarkStart w:name="z740" w:id="724"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) координирует оказание благотворительной помощи социально уязвимым слоям населения и инвалидам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="724"/>
+    <w:bookmarkStart w:name="z741" w:id="725"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) организует совместно с общественными объединениями инвалидов культурно-массовые и просветительские мероприятия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="725"/>
+    <w:bookmarkStart w:name="z742" w:id="726"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) организует общественные работы, молодежную практику и социальные рабочие места;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="726"/>
+    <w:bookmarkStart w:name="z743" w:id="727"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) организует совместно с уполномоченным органом по физической культуре и спорту и общественными объединениями инвалидов проведение оздоровительных и спортивных мероприятий среди инвалидов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="727"/>
+    <w:bookmarkStart w:name="z744" w:id="728"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) осуществляет другие функции в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="728"/>
+    <w:bookmarkStart w:name="z745" w:id="729"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) обеспечивают соблюдение единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности, требований по управлению данными.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="729"/>
+    <w:bookmarkStart w:name="z746" w:id="730"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя государственного органа, коллегиальных органов (при наличии)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="730"/>
+    <w:bookmarkStart w:name="z747" w:id="731"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Руководство государственным учреждением "Аппарат акима сельского округа Атамекен" Жетысайского района осуществляется акимом сельского округа, который несет персональную ответственность за выполнение, возложенных на государственное учреждение "Аппарат акима сельского округа Атамекен" Жетысайского района задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="731"/>
+    <w:bookmarkStart w:name="z748" w:id="732"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Первый руководитель государственным учреждением "Аппарат акима сельского округа Атамекен" Жетысайского района назначается на должность и освобождаетсяот должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="732"/>
+    <w:bookmarkStart w:name="z749" w:id="733"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Первый руководитель "Аппарат акима сельского округа Атамекен" Жетысайского района имеет заместителей, которые назначаются на должности и освобождаются от должностей всоответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="733"/>
+    <w:bookmarkStart w:name="z750" w:id="734"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Полномочия первого руководителя:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="734"/>
+    <w:bookmarkStart w:name="z751" w:id="735"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организует и руководит работой аппарата акима и несет персональную ответственность за выполнение возложенных на аппарат акимафункций и задач;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="735"/>
+    <w:bookmarkStart w:name="z752" w:id="736"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечивает планирование работы государственного учреждения "Аппарат акима сельского округа Атамекен" Жетысайского района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="736"/>
+    <w:bookmarkStart w:name="z753" w:id="737"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) распределяет функциональные обязанности между работниками аппарата акима сельского округа, обеспечивает надлежащую исполнительскую и трудовую дисциплины;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="737"/>
+    <w:bookmarkStart w:name="z754" w:id="738"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в установленном порядке принимает меры поощрения и налагает дисциплинарные взыскания на сотрудников учреждения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="738"/>
+    <w:bookmarkStart w:name="z755" w:id="739"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) принимает решения и распоряжения обязательные исполнению аппаратом;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="739"/>
+    <w:bookmarkStart w:name="z756" w:id="740"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) представляет аппарат акима в государственных органах и иных организациях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="740"/>
+    <w:bookmarkStart w:name="z757" w:id="741"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) от имени государственного учреждения "Аппарат акима сельского округа Атамекен" Жетысайского района заключает договора с юридическими и физическими лицами, подписывает юридические и банковские документы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="741"/>
+    <w:bookmarkStart w:name="z758" w:id="742"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) обеспечивает соблюдение и принятие соответствующих мер по противодействию коррупции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="742"/>
+    <w:bookmarkStart w:name="z759" w:id="743"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) утверждает план финансирования по обязательствам и платежам, в пределах своей компетенции, осуществляет контроль за целевым использованием бюджетных средств, подписывает финансовые документы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="743"/>
+    <w:bookmarkStart w:name="z760" w:id="744"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) организует движение общественного транспорта;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="744"/>
+    <w:bookmarkStart w:name="z761" w:id="745"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) взаимодействует с органами местного самоуправления;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="745"/>
+    <w:bookmarkStart w:name="z762" w:id="746"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) принимает участие в работе сессии маслихата района при утверждении (уточнении) местного бюджета;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="746"/>
+    <w:bookmarkStart w:name="z763" w:id="747"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) обеспечивает деятельность организаций дошкольного воспитания и обучения, учреждения культуры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="747"/>
+    <w:bookmarkStart w:name="z764" w:id="748"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) ведет реестр непрофессиональных медиаторов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="748"/>
+    <w:bookmarkStart w:name="z765" w:id="749"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) вносит в исполнительный орган предложения по организации транспортного сообщения срайонам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="749"/>
+    <w:bookmarkStart w:name="z766" w:id="750"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) несет ответственность за реализацию, возложенных на него, функций перед вышестоящим акимом, маслихатом по вопросам, отнесенным к его компетенции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="750"/>
+    <w:bookmarkStart w:name="z767" w:id="751"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) осуществляет личный прием физических лиц и представителей юридических лиц;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="751"/>
+    <w:bookmarkStart w:name="z768" w:id="752"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) обеспечивает повышение качества оказания государственных услуг на территории соответствующей административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="752"/>
+    <w:bookmarkStart w:name="z769" w:id="753"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) обеспечивают доступность стандартов и регламентов государственных услуг; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="753"/>
+    <w:bookmarkStart w:name="z770" w:id="754"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) обеспечивают информированность услуго получателей о порядке оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="754"/>
+    <w:bookmarkStart w:name="z771" w:id="755"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) осуществляет иные полномочия в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="755"/>
+    <w:bookmarkStart w:name="z772" w:id="756"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий акима сельского округа в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="756"/>
+    <w:bookmarkStart w:name="z773" w:id="757"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Первый руководитель определяет полномочия своих заместителей в соответствиисдействующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="757"/>
+    <w:bookmarkStart w:name="z774" w:id="758"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="758"/>
+    <w:bookmarkStart w:name="z775" w:id="759"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Государственное учреждение "Аппарат акима сельского округа Атамекен" Жетысайского района может иметь на праве оперативного управления об особленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="759"/>
+    <w:bookmarkStart w:name="z776" w:id="760"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество государственного учреждения "Аппарат акима сельского округа Атамекен" Жетысайского района формируется за счет имущества, переданного ему собственником.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="760"/>
+    <w:bookmarkStart w:name="z777" w:id="761"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Имущество, закрепленное за аппаратом акима сельского округа, относится к коммунальной собственности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="761"/>
+    <w:bookmarkStart w:name="z778" w:id="762"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Государственное учреждение "Аппарат акима сельского округа Атамекен" Жетысайского районане вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным заним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="762"/>
+    <w:bookmarkStart w:name="z779" w:id="763"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="763"/>
+    <w:bookmarkStart w:name="z780" w:id="764"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Реорганизация и упразднение государственного учреждения "Аппарат акима сельского округа Атамекен" Жетысайского района осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="764"/>
+    <w:bookmarkStart w:name="z781" w:id="765"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. государственного учреждения "Аппарат акима сельского округа Атамекен" Жетысайского районане имеет ведомств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="765"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15097,1678 +16842,1878 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>акимата Жетысайского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "___"______ 2024 года №_____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z782" w:id="766"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Положение о государственном учреждении "Аппарат акима сельского округа Ш.Дилдабеков" Жетысайского района 1. Общие положения</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Положение о государственном учреждении "Аппарат акима сельского округа Ш.Дилдабеков" Жетысайского района</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="766"/>
+    <w:bookmarkStart w:name="z783" w:id="767"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="767"/>
+    <w:bookmarkStart w:name="z784" w:id="768"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение "Аппарат акима сельского округа Ш.Дилдабеков" Жетысайского района является государственным органом Республики Казахстан, осуществляющим руководство в сфере информационно-аналитического, организационно-правового и материально-технического обеспечения деятельности акима сельского округа.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="768"/>
+    <w:bookmarkStart w:name="z785" w:id="769"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственное учреждение "Аппарат акима сельского округа Ш.Дилдабеков" Жетысайского района не имеет ведомств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="769"/>
+    <w:bookmarkStart w:name="z786" w:id="770"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственное учреждение "Аппарат акима сельского округа Ш.Дилдабеков" Жетысайского района осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="770"/>
+    <w:bookmarkStart w:name="z787" w:id="771"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственное учреждение "Аппарат акима сельского округа Ш.Дилдабеков" Жетысайского района является юридическим лицом в организационно-правовой форме государственного учреждения, имеет символы и знаки отличия, печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="771"/>
+    <w:bookmarkStart w:name="z788" w:id="772"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Государственное учреждение "Аппарат акима сельского округа Ш.Дилдабеков" Жетысайского района вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="772"/>
+    <w:bookmarkStart w:name="z789" w:id="773"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Государственное учреждение "Аппарат акима сельского округа Ш.Дилдабеков" Жетысайского района имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="773"/>
+    <w:bookmarkStart w:name="z790" w:id="774"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Государственное учреждение "Аппарат акима сельского округа Ш.Дилдабеков" Жетысайского района по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые распоряжениями акима и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="774"/>
+    <w:bookmarkStart w:name="z791" w:id="775"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Структура и лимит штатной численности государственного учреждения "Аппарат акима сельского округа Ш.Дилдабеков" Жетысайского района утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="775"/>
+    <w:bookmarkStart w:name="z792" w:id="776"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Местонахождение юридического лица: 160544, Республика Казахстан, Туркестанской область, Жетысайский район, сельский округ Ш.Дилдабеков, село Бирлик, улица Корикти №18.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="776"/>
+    <w:bookmarkStart w:name="z793" w:id="777"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Настоящее положение является учредительным документом государственного учреждения "Аппарат акима сельского округа Ш.Дилдабеков" Жетысайского района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="777"/>
+    <w:bookmarkStart w:name="z794" w:id="778"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Финансирование деятельности государственного учреждения "Аппарат акима сельского округа Ш.Дилдабеков" Жетысайского района осуществляется из республиканского и местных бюджетов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="778"/>
+    <w:bookmarkStart w:name="z795" w:id="779"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Государственному учреждению "Аппарат акима сельского округа Ш.Дилдабеков" Жетысайского района запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями государственного учреждения "Аппарат акима сельского округа Ш.Дилдабеков" Жетысайского района. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="779"/>
+    <w:bookmarkStart w:name="z796" w:id="780"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если государственному учреждению "Аппарат акима сельского округа Ш.Дилдабеков" Жетысайского района законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="780"/>
+    <w:bookmarkStart w:name="z797" w:id="781"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="781"/>
+    <w:bookmarkStart w:name="z798" w:id="782"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Задачи:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="782"/>
+    <w:bookmarkStart w:name="z799" w:id="783"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) реализация политики Президента Республики Казахстан, с целью улучшения качества жизнеобеспечения населения села, на основе устойчивого и динамичного, экономического и социального развития сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="783"/>
+    <w:bookmarkStart w:name="z800" w:id="784"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) разработка и внесение в вышестоящий акимат для утверждения соответствующим маслихатом бюджетных программ, администратором которых выступает аппарат акима сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="784"/>
+    <w:bookmarkStart w:name="z801" w:id="785"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечение проведения собраний местного сообщества (сходов) сельского округа и своевременное исполнение их решений.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="785"/>
+    <w:bookmarkStart w:name="z802" w:id="786"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Полномочия:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="786"/>
+    <w:bookmarkStart w:name="z803" w:id="787"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Права</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="787"/>
+    <w:bookmarkStart w:name="z804" w:id="788"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) вправе при разработке стратегического плана и (или) бюджетной программы, администратором которой выступает аппарат акима села, вынести на обсуждение собрания (схода) местного сообщества предложения по финансированию вопросов местного значения по направлениям, предусмотренным в составе бюджета района в соответствии с бюджетным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="788"/>
+    <w:bookmarkStart w:name="z805" w:id="789"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в пределах своей компетенции запрашивать и получать необходимую информацию, документы и иные материалы от должностных лиц государственных органов и других организаций по вопросам относящимся к компетенции акима сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="789"/>
+    <w:bookmarkStart w:name="z806" w:id="790"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) исполнять в указанный срок акты и поручения Президента, Правительства Республики Казахстан и иных центральных исполнительных органов, акимов и акиматов области и района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="790"/>
+    <w:bookmarkStart w:name="z807" w:id="791"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществлять иные права и обязанности в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="791"/>
+    <w:bookmarkStart w:name="z808" w:id="792"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Обязанности</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="792"/>
+    <w:bookmarkStart w:name="z809" w:id="793"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) информационно-аналитическое, организационно-правовое, материально-техническое обеспечение деятельности акима сельского округа, а также решение вопросов местного значения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="793"/>
+    <w:bookmarkStart w:name="z810" w:id="794"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содействие исполнению гражданами и юридическими лицами норм Конституции Республики Казахстан, законов, актов Президента и Правительства Республики Казахстан, нормативных правовых актов центральных и местных государственных органов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="794"/>
+    <w:bookmarkStart w:name="z811" w:id="795"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечение сохранения коммунального жилищного фонда, а также строительства, реконструкции, ремонта и содержания автомобильных дорог сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="795"/>
+    <w:bookmarkStart w:name="z812" w:id="796"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организация в пределах своей компетенции водоснабжения сельского округа и регулирование вопросов водопользования;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="796"/>
+    <w:bookmarkStart w:name="z813" w:id="797"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) иные задачи, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="797"/>
+    <w:bookmarkStart w:name="z814" w:id="798"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Функции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="798"/>
+    <w:bookmarkStart w:name="z815" w:id="799"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рассматривает служебные документы и обращения физических и юридических лиц, организует проведение личного приема физических и представителей юридических лиц акимом, обеспечивает анализ и контроль исполнения обращений физических и юридических лиц.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="799"/>
+    <w:bookmarkStart w:name="z816" w:id="800"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содействие сбору налогов и других обязательных платежей в бюджет;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="800"/>
+    <w:bookmarkStart w:name="z817" w:id="801"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в пределах своей компетенции осуществляет регулирование земельных отношений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="801"/>
+    <w:bookmarkStart w:name="z818" w:id="802"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) содействует в организации крестьянских или фермерских хозяйств, развитию предпринимательской деятельности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="802"/>
+    <w:bookmarkStart w:name="z819" w:id="803"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в пределах своей компетенции организует и обеспечивает исполнение законодательства Республики Казахстан по вопросам о воинской обязанности и воинской службы, гражданской обороны, а также мобилизационной подготовки и мобилизации;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="803"/>
+    <w:bookmarkStart w:name="z820" w:id="804"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) организует совершение нотариальных действий, регистрацию актов гражданского состояния в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="804"/>
+    <w:bookmarkStart w:name="z821" w:id="805"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) организует работу по сохранению исторического и культурного наследия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="805"/>
+    <w:bookmarkStart w:name="z822" w:id="806"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) выявляет малообеспеченных лиц, вносит в вышестоящие органы предложения по обеспечению занятости, оказанию адресной социальной помощи, организует обслуживание одиноких престарелых и нетрудоспособных граждан на дому;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="806"/>
+    <w:bookmarkStart w:name="z823" w:id="807"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) обеспечивает трудоустройство лиц, состоящих на учете в службе пробации уголовно-исполнительной инспекции, и оказывает иную социально-правовую помощь;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="807"/>
+    <w:bookmarkStart w:name="z824" w:id="808"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) осуществляет похозяйственный учет;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="808"/>
+    <w:bookmarkStart w:name="z825" w:id="809"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) организует работу по благоустройству, освещению, озеленению и санитарной очистке села;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="809"/>
+    <w:bookmarkStart w:name="z826" w:id="810"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) разработка и внесение в государственные и общественные организации предложения по улучшению материальных и жилищно-бытовых условий инвалидов, семей потерявших кормильца, многодетных матерей, а также занимается предупреждением безнадзорности несовершеннолетних;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="810"/>
+    <w:bookmarkStart w:name="z827" w:id="811"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) обеспечение планирования и исполнения финансирования бюджетных программ, ведение бухгалтерского учета;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="811"/>
+    <w:bookmarkStart w:name="z828" w:id="812"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) исполнение постановлений акимата района и решений акима района, а также поручений акима, данных в ходе рабочих поездок и на аппаратных совещаниях акимата Жетысайского района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="812"/>
+    <w:bookmarkStart w:name="z829" w:id="813"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) обеспечение работы по качественному и своевременному оказанию государственных услуг;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="813"/>
+    <w:bookmarkStart w:name="z830" w:id="814"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) содействует развитию местной социальной инфраструктуры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="814"/>
+    <w:bookmarkStart w:name="z831" w:id="815"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) организация работ по определению на территории села участков для выпаса животных, по отлову и уничтожению бродячих собак и кошек, по строительству скотомогильников и контроль их содержания в соответствии с ветеринарными нормативами;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="815"/>
+    <w:bookmarkStart w:name="z832" w:id="816"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) в случае необходимости оказания неотложной медицинской помощи организует доставку больных до ближайшей организации здравоохранения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="816"/>
+    <w:bookmarkStart w:name="z833" w:id="817"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) организует погребение безродных и общественные работы по содержанию в надлежащем состоянии кладбищ и иных мест захоронения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="817"/>
+    <w:bookmarkStart w:name="z834" w:id="818"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) принимает решения (распоряжения) о создании, реорганизации и ликвидации в порядке, установленном законодательством Республики Казахстан, государственных организаций образования, реализующих общеобразовательные учебные программы дошкольного воспитания и обучения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="818"/>
+    <w:bookmarkStart w:name="z835" w:id="819"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) утверждает устав государственных организаций образования, реализующих общеобразовательные учебные программы дошкольного воспитания и обучения, инициирует внесение в него изменений и дополнений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="819"/>
+    <w:bookmarkStart w:name="z836" w:id="820"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) осуществляет другие функции в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="820"/>
+    <w:bookmarkStart w:name="z837" w:id="821"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) обеспечивают соблюдение единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности, требований по управлению данными.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="821"/>
+    <w:bookmarkStart w:name="z838" w:id="822"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя государственного органа, коллегиальных органов (при наличии)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="822"/>
+    <w:bookmarkStart w:name="z839" w:id="823"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Руководство государственным учреждением "Аппарат акима сельского округа Ш.Дилдабеков" Жетысайского района осуществляется акимом сельского округа, который несет персональную ответственность за выполнение, возложенных на государственное учреждение "Аппарат акима сельского округа Ш.Дилдабеков" Жетысайского района задач и осуществление им своих полномочий. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="823"/>
+    <w:bookmarkStart w:name="z840" w:id="824"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Первый руководитель государственным учреждением "Аппарат акима сельского округа Ш.Дилдабеков" Жетысайского района назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="824"/>
+    <w:bookmarkStart w:name="z841" w:id="825"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Первый руководитель "Аппарат акима сельского округа Ш.Дилдабеков" Жетысайского района имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="825"/>
+    <w:bookmarkStart w:name="z842" w:id="826"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Полномочия первого руководителя:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="826"/>
+    <w:bookmarkStart w:name="z843" w:id="827"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организует и руководит работой аппарата акима и несет персональную ответственность за выполнение возложенных на аппарат акима функций и задач;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="827"/>
+    <w:bookmarkStart w:name="z844" w:id="828"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечивает планирование работы государственного учреждения "Аппарат акима сельского округа Ш.Дилдабеков" Жетысайского района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="828"/>
+    <w:bookmarkStart w:name="z845" w:id="829"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) распределяет функциональные обязанности между работниками аппарата акима сельского округа, обеспечивает надлежащую исполнительскую и трудовую дисциплины;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="829"/>
+    <w:bookmarkStart w:name="z846" w:id="830"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в установленном порядке принимает меры поощрения и налагает дисциплинарные взыскания на сотрудников учреждения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="830"/>
+    <w:bookmarkStart w:name="z847" w:id="831"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) принимает решения и распоряжения обязательные исполнению аппаратом;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="831"/>
+    <w:bookmarkStart w:name="z848" w:id="832"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) представляет аппарат акима в государственных органах и иных организациях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="832"/>
+    <w:bookmarkStart w:name="z849" w:id="833"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) от имени государственного учреждения "Аппарат акима сельского округа Ш.Дилдабеков" Жетысайского района заключает договора с юридическими и физическими лицами, подписывает юридические и банковские документы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="833"/>
+    <w:bookmarkStart w:name="z850" w:id="834"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) обеспечивает соблюдение и принятие соответствующих мер по противодействию коррупции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="834"/>
+    <w:bookmarkStart w:name="z851" w:id="835"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) утверждает план финансирования по обязательствам и платежам, в пределах своей компетенции, осуществляет контроль за целевым использованием бюджетных средств, подписывает финансовые документы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="835"/>
+    <w:bookmarkStart w:name="z852" w:id="836"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) организует движение общественного транспорта;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="836"/>
+    <w:bookmarkStart w:name="z853" w:id="837"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) взаимодействует с органами местного самоуправления;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="837"/>
+    <w:bookmarkStart w:name="z854" w:id="838"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) принимает участие в работе сессии маслихата района при утверждении (уточнении) местного бюджета;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="838"/>
+    <w:bookmarkStart w:name="z855" w:id="839"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) обеспечивает деятельность организаций дошкольного воспитания и обучения, учреждения культуры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="839"/>
+    <w:bookmarkStart w:name="z856" w:id="840"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) ведет реестр непрофессиональных медиаторов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="840"/>
+    <w:bookmarkStart w:name="z857" w:id="841"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) вносит в исполнительный орган предложения по организации транспортного сообщения с районам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="841"/>
+    <w:bookmarkStart w:name="z858" w:id="842"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) несет ответственность за реализацию, возложенных на него, функций перед вышестоящим акимом, маслихатом по вопросам, отнесенным к его компетенции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="842"/>
+    <w:bookmarkStart w:name="z859" w:id="843"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) осуществляет личный прием физических лиц и представителей юридических лиц;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="843"/>
+    <w:bookmarkStart w:name="z860" w:id="844"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) обеспечивает повышение качества оказания государственных услуг на территории соответствующей административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="844"/>
+    <w:bookmarkStart w:name="z861" w:id="845"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) обеспечивают доступность стандартов и регламентов государственных услуг; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="845"/>
+    <w:bookmarkStart w:name="z862" w:id="846"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) обеспечивают информированность услугополучателей о порядке оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="846"/>
+    <w:bookmarkStart w:name="z863" w:id="847"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) осуществляет иные полномочия в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="847"/>
+    <w:bookmarkStart w:name="z864" w:id="848"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий акима сельского округа в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="848"/>
+    <w:bookmarkStart w:name="z865" w:id="849"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Первый руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="849"/>
+    <w:bookmarkStart w:name="z866" w:id="850"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="850"/>
+    <w:bookmarkStart w:name="z867" w:id="851"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Государственное учреждение "Аппарат акима сельского округа Ш.Дилдабеков" Жетысайского района может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="851"/>
+    <w:bookmarkStart w:name="z868" w:id="852"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество государственного учреждения "Аппарат акима сельского округа Ш.Дилдабеков" Жетысайского района формируется за счет имущества, переданного ему собственником.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="852"/>
+    <w:bookmarkStart w:name="z869" w:id="853"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Имущество, закрепленное за аппаратом акима сельского округа, относится к коммунальной собственности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="853"/>
+    <w:bookmarkStart w:name="z870" w:id="854"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Государственное учреждение "Аппарат акима сельского округа Ш.Дилдабеков" Жетысайского района не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="854"/>
+    <w:bookmarkStart w:name="z871" w:id="855"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="855"/>
+    <w:bookmarkStart w:name="z872" w:id="856"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Реорганизация и упразднение государственного учреждения "Аппарат акима сельского округа Ш.Дилдабеков" Жетысайского района осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="856"/>
+    <w:bookmarkStart w:name="z873" w:id="857"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Государственного учреждения "Аппарат акима сельского округа Ш.Дилдабеков" Жетысайского района не имеет ведомств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="857"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16834,1678 +18779,1878 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>акимата Жетысайского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "___"_______ 2024 года № _____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z874" w:id="858"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Положение о государственном учреждении "Аппарат акима сельского округа Ж.Ералиев" Жетысайского района 1. Общие положения</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Положение о государственном учреждении "Аппарат акима сельского округа Ж.Ералиев" Жетысайского района</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="858"/>
+    <w:bookmarkStart w:name="z875" w:id="859"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="859"/>
+    <w:bookmarkStart w:name="z876" w:id="860"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение "Аппарат акимасельского округа Ж.Ералиев" Жетысайского районаявляется государственным органом Республики Казахстан, осуществляющим руководство в сфере информационно-аналитического, организационно-правового и материально-технического обеспечения деятельности акима сельского округа.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="860"/>
+    <w:bookmarkStart w:name="z877" w:id="861"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Государственное учреждение "Аппарат акима сельского округа Ж.Ералиев" Жетысайского районане имеет ведомств. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="861"/>
+    <w:bookmarkStart w:name="z878" w:id="862"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственное учреждение "Аппарат акима сельского округа Ж.Ералиев" Жетысайского района осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="862"/>
+    <w:bookmarkStart w:name="z879" w:id="863"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственное учреждение "Аппарат акима сельского округа Ж.Ералиев" Жетысайского района является юридическим лицом в организационно-правовой форме государственного учреждения, имеет символы и знаки отличия, печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием наказахском и русском языках, бланки установленного образца, счета в органах казначейства всоответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="863"/>
+    <w:bookmarkStart w:name="z880" w:id="864"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Государственное учреждение "Аппарат акима сельского округа Ж.Ералиев" Жетысайского районавступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="864"/>
+    <w:bookmarkStart w:name="z881" w:id="865"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Государственное учреждение "Аппарат акима сельского округа Ж.Ералиев" Жетысайского района имеет право выступать стороной гражданско-правовых отношений от имени государства,если оноуполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="865"/>
+    <w:bookmarkStart w:name="z882" w:id="866"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Государственное учреждение "Аппарат акима сельского округа Ж.Ералиев" Жетысайского района по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые распоряжениями акима и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="866"/>
+    <w:bookmarkStart w:name="z883" w:id="867"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Структура и лимит штатной численности государственного учреждения "Аппарат акима сельского округа Ж.Ералиев" Жетысайского района утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="867"/>
+    <w:bookmarkStart w:name="z884" w:id="868"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Местонахождение юридического лица: 160531, Республика Казахстан, Туркестанской область, Жетысайский район, сельский округ Ж.Ералиев, село Арай, улица Тыныштык №23.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="868"/>
+    <w:bookmarkStart w:name="z885" w:id="869"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Настоящее положение является учредительным документом государственного учреждения "Аппарат акима сельского округа Ж.Ералиев" Жетысайского района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="869"/>
+    <w:bookmarkStart w:name="z886" w:id="870"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Финансирование деятельности государственного учреждения "Аппарат акима сельского округа Ж.Ералиев" Жетысайского района осуществляется из республиканского и местных бюджетов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="870"/>
+    <w:bookmarkStart w:name="z887" w:id="871"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Государственному учреждению "Аппарат акима сельского округа Ж.Ералиев" Жетысайского района запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями государственного учреждения "Аппарат акима сельского округа Ж.Ералиев" Жетысайского района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="871"/>
+    <w:bookmarkStart w:name="z888" w:id="872"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если государственному учреждению "Аппарат акима сельского округа Ж.Ералиев" Жетысайского района законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="872"/>
+    <w:bookmarkStart w:name="z889" w:id="873"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="873"/>
+    <w:bookmarkStart w:name="z890" w:id="874"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Задачи:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="874"/>
+    <w:bookmarkStart w:name="z891" w:id="875"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) реализация политики Президента Республики Казахстан, с целью улучшения качества жизнеобеспечения населения села, на основе устойчивого и динамичного, экономического и социального развития сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="875"/>
+    <w:bookmarkStart w:name="z892" w:id="876"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) разработка и внесение в вышестоящий акимат для утверждения соответствующим маслихатом бюджетных программ, администратором которых выступает аппарат акима сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="876"/>
+    <w:bookmarkStart w:name="z893" w:id="877"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечение проведения собраний местного сообщества (сходов) сельского округа и своевременное исполнение их решений.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="877"/>
+    <w:bookmarkStart w:name="z894" w:id="878"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Полномочия:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="878"/>
+    <w:bookmarkStart w:name="z895" w:id="879"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Права</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="879"/>
+    <w:bookmarkStart w:name="z896" w:id="880"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) вправе при разработке стратегического плана и (или) бюджетной программы, администратором которой выступает аппарат акима села, вынести на обсуждение собрания (схода) местного сообщества предложения по финансированию вопросов местного значения по направлениям, предусмотренным в составе бюджета района в соответствии с бюджетным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="880"/>
+    <w:bookmarkStart w:name="z897" w:id="881"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в пределах своей компетенции запрашивать и получать необходимую информацию, документы и иные материалы от должностных лиц государственных органов и других организаций по вопросам относящимсяк компетенции акима сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="881"/>
+    <w:bookmarkStart w:name="z898" w:id="882"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) исполнять в указанный срок акты и поручения Президента, Правительства Республики Казахстан и иных центральных исполнительных органов, акимов и акиматов области и района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="882"/>
+    <w:bookmarkStart w:name="z899" w:id="883"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществлять иные права и обязанности в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="883"/>
+    <w:bookmarkStart w:name="z900" w:id="884"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Обязанности</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="884"/>
+    <w:bookmarkStart w:name="z901" w:id="885"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) информационно-аналитическое, организационно-правовое, материально-техническое обеспечение деятельности акима сельского округа, а также решение вопросов местного значения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="885"/>
+    <w:bookmarkStart w:name="z902" w:id="886"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содействие исполнению гражданами и юридическими лицами норм Конституции Республики Казахстан, законов, актов Президента и Правительства Республики Казахстан, нормативных правовых актов центральных и местных государственных органов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="886"/>
+    <w:bookmarkStart w:name="z903" w:id="887"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечение сохранения коммунального жилищного фонда, а также строительства, реконструкции, ремонта и содержания автомобильных дорог сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="887"/>
+    <w:bookmarkStart w:name="z904" w:id="888"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организация в пределах своей компетенции водоснабжения сельского округа и регулирование вопросов водопользования;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="888"/>
+    <w:bookmarkStart w:name="z905" w:id="889"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) иные задачи, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="889"/>
+    <w:bookmarkStart w:name="z906" w:id="890"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Функции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="890"/>
+    <w:bookmarkStart w:name="z907" w:id="891"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рассматривает служебные документы и обращения физических и юридических лиц, организует проведение личного приема физических и представителей юридических лиц акимом, обеспечивает анализ и контроль исполнения обращений физических и юридических лиц.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="891"/>
+    <w:bookmarkStart w:name="z908" w:id="892"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содействие сбору налогов и других обязательных платежей в бюджет;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="892"/>
+    <w:bookmarkStart w:name="z909" w:id="893"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в пределах своей компетенции осуществляет регулирование земельных отношений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="893"/>
+    <w:bookmarkStart w:name="z910" w:id="894"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) содействует в организации крестьянских или фермерских хозяйств, развитию предпринимательской деятельности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="894"/>
+    <w:bookmarkStart w:name="z911" w:id="895"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в пределах своей компетенции организует и обеспечивает исполнение законодательства Республики Казахстан по вопросам о воинской обязанности и воинской службы, гражданской обороны, а также мобилизационной подготовки и мобилизации;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="895"/>
+    <w:bookmarkStart w:name="z912" w:id="896"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) организует совершение нотариальных действий, регистрацию актов гражданского состояния в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="896"/>
+    <w:bookmarkStart w:name="z913" w:id="897"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) организует работу по сохранению исторического и культурного наследия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="897"/>
+    <w:bookmarkStart w:name="z914" w:id="898"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) выявляет малообеспеченных лиц, вносит в вышестоящие органы предложения по обеспечению занятости, оказанию адресной социальной помощи, организует обслуживание одиноких престарелых и нетрудоспособных граждан на дому;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="898"/>
+    <w:bookmarkStart w:name="z915" w:id="899"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) обеспечивает трудоустройство лиц, состоящих на учете в службе пробации уголовно-исполнительной инспекции, и оказывает иную социально-правовую помощь;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="899"/>
+    <w:bookmarkStart w:name="z916" w:id="900"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) осуществляет похозяйственный учет;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="900"/>
+    <w:bookmarkStart w:name="z917" w:id="901"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) организует работу по благоустройству, освещению, озеленению и санитарной очистке села;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="901"/>
+    <w:bookmarkStart w:name="z918" w:id="902"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) разработка и внесение в государственные и общественные организации предложения по улучшению материальных и жилищно-бытовых условий инвалидов, семей потерявших кормильца, многодетных матерей, а также занимается предупреждением безнадзорности несовершеннолетних;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="902"/>
+    <w:bookmarkStart w:name="z919" w:id="903"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) обеспечение планирования и исполнения финансирования бюджетных программ, ведение бухгалтерского учета;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="903"/>
+    <w:bookmarkStart w:name="z920" w:id="904"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) исполнение постановлений акимата района и решений акима района, а также поручений акима, данных в ходе рабочих поездок и на аппаратных совещаниях акимата Жетысайского района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="904"/>
+    <w:bookmarkStart w:name="z921" w:id="905"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) обеспечение работы по качественному и своевременному оказанию государственных услуг;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="905"/>
+    <w:bookmarkStart w:name="z922" w:id="906"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) содействует развитию местной социальной инфраструктуры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="906"/>
+    <w:bookmarkStart w:name="z923" w:id="907"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) организация работ по определению на территории села участков для выпаса животных, по отлову и уничтожению бродячих собак и кошек, по строительству скотомогильников и контроль их содержания в соответствии с ветеринарными нормативами;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="907"/>
+    <w:bookmarkStart w:name="z924" w:id="908"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) в случае необходимости оказания неотложной медицинской помощи организует доставку больных до ближайшей организации здравоохранения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="908"/>
+    <w:bookmarkStart w:name="z925" w:id="909"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) организует погребение безродных и общественные работы по содержанию в надлежащем состоянии кладбищ и иных мест захоронения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="909"/>
+    <w:bookmarkStart w:name="z926" w:id="910"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) принимает решения (распоряжения) о создании, реорганизации и ликвидации в порядке, установленном законодательством Республики Казахстан, государственных организаций образования, реализующих общеобразовательные учебные программы дошкольного воспитания и обучения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="910"/>
+    <w:bookmarkStart w:name="z927" w:id="911"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) утверждает устав государственных организаций образования, реализующих общеобразовательные учебные программы дошкольного воспитания и обучения, инициирует внесение в него изменений и дополнений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="911"/>
+    <w:bookmarkStart w:name="z928" w:id="912"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) осуществляет другие функции в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="912"/>
+    <w:bookmarkStart w:name="z929" w:id="913"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) обеспечивают соблюдение единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности, требований по управлению данными.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="913"/>
+    <w:bookmarkStart w:name="z930" w:id="914"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя государственного органа, коллегиальных органов (при наличии)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="914"/>
+    <w:bookmarkStart w:name="z931" w:id="915"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Руководство государственным учреждением "Аппарат акима сельского округа Ж.Ералиев" Жетысайского района осуществляется акимом сельского округа, который несет персональную ответственность за выполнение, возложенных на государственное учреждение "Аппарат акима сельского округа Ж.Ералиев" Жетысайского района задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="915"/>
+    <w:bookmarkStart w:name="z932" w:id="916"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Первый руководитель государственным учреждением "Аппарат акима сельского округа Ж.Ералиев" Жетысайского района назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="916"/>
+    <w:bookmarkStart w:name="z933" w:id="917"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Первый руководитель "Аппарат акима сельского округа Ж.Ералиев" Жетысайского района имеет заместителей, которые назначаются на должности и освобождаются от должностей всоответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="917"/>
+    <w:bookmarkStart w:name="z934" w:id="918"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Полномочия первого руководителя:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="918"/>
+    <w:bookmarkStart w:name="z935" w:id="919"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организует и руководит работой аппарата акима и несет персональную ответственность за выполнение возложенных на аппарат акимафункций и задач;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="919"/>
+    <w:bookmarkStart w:name="z936" w:id="920"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечивает планирование работы государственного учреждения "Аппарат акима сельского округа Ж.Ералиев" Жетысайского района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="920"/>
+    <w:bookmarkStart w:name="z937" w:id="921"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) распределяет функциональные обязанности между работниками аппарата акима сельского округа, обеспечивает надлежащую исполнительскую и трудовую дисциплины;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="921"/>
+    <w:bookmarkStart w:name="z938" w:id="922"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в установленном порядке принимает меры поощрения и налагает дисциплинарные взыскания на сотрудников учреждения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="922"/>
+    <w:bookmarkStart w:name="z939" w:id="923"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) принимает решения и распоряжения обязательные исполнению аппаратом;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="923"/>
+    <w:bookmarkStart w:name="z940" w:id="924"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) представляет аппарат акима в государственных органах и иных организациях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="924"/>
+    <w:bookmarkStart w:name="z941" w:id="925"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) от имени государственного учреждения "Аппарат акима сельского округа Ж.Ералиев" Жетысайского района заключает договора с юридическими и физическими лицами, подписывает юридические и банковские документы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="925"/>
+    <w:bookmarkStart w:name="z942" w:id="926"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) обеспечивает соблюдение и принятие соответствующих мер по противодействию коррупции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="926"/>
+    <w:bookmarkStart w:name="z943" w:id="927"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) утверждает план финансирования по обязательствам и платежам, в пределах своей компетенции, осуществляет контроль за целевым использованием бюджетных средств, подписывает финансовые документы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="927"/>
+    <w:bookmarkStart w:name="z944" w:id="928"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) организует движение общественного транспорта;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="928"/>
+    <w:bookmarkStart w:name="z945" w:id="929"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) взаимодействует с органами местного самоуправления;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="929"/>
+    <w:bookmarkStart w:name="z946" w:id="930"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) принимает участие в работе сессии маслихатарайона при утверждении (уточнении) местного бюджета;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="930"/>
+    <w:bookmarkStart w:name="z947" w:id="931"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) обеспечивает деятельность организаций дошкольного воспитания и обучения, учреждения культуры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="931"/>
+    <w:bookmarkStart w:name="z948" w:id="932"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) ведет реестр непрофессиональных медиаторов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="932"/>
+    <w:bookmarkStart w:name="z949" w:id="933"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) вносит в исполнительный орган предложения по организации транспортного сообщения срайонам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="933"/>
+    <w:bookmarkStart w:name="z950" w:id="934"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) несет ответственность за реализацию, возложенных на него, функций перед вышестоящим акимом, маслихатом по вопросам, отнесенным к его компетенции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="934"/>
+    <w:bookmarkStart w:name="z951" w:id="935"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) осуществляет личный прием физических лиц и представителей юридических лиц;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="935"/>
+    <w:bookmarkStart w:name="z952" w:id="936"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) обеспечивает повышение качества оказания государственных услуг на территории соответствующей административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="936"/>
+    <w:bookmarkStart w:name="z953" w:id="937"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) обеспечивают доступность стандартов и регламентов государственных услуг; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="937"/>
+    <w:bookmarkStart w:name="z954" w:id="938"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) обеспечивают информированность услугополучателей о порядке оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="938"/>
+    <w:bookmarkStart w:name="z955" w:id="939"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) осуществляет иные полномочия в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="939"/>
+    <w:bookmarkStart w:name="z956" w:id="940"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий акима сельского округа в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="940"/>
+    <w:bookmarkStart w:name="z957" w:id="941"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Первый руководитель определяет полномочия своих заместителей в соответствиисдействующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="941"/>
+    <w:bookmarkStart w:name="z958" w:id="942"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="942"/>
+    <w:bookmarkStart w:name="z959" w:id="943"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Государственное учреждение "Аппарат акима сельского округа Ж.Ералиев" Жетысайского района может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="943"/>
+    <w:bookmarkStart w:name="z960" w:id="944"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество государственного учреждения "Аппарат акима сельского округа Ж.Ералиев" Жетысайского района формируется за счет имущества, переданного ему собственником.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="944"/>
+    <w:bookmarkStart w:name="z961" w:id="945"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Имущество, закрепленное за аппаратом акима сельского округа, относится к коммунальной собственности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="945"/>
+    <w:bookmarkStart w:name="z962" w:id="946"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Государственное учреждение "Аппарат акима сельского округа Ж.Ералиев" Жетысайского районане вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным заним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="946"/>
+    <w:bookmarkStart w:name="z963" w:id="947"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="947"/>
+    <w:bookmarkStart w:name="z964" w:id="948"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Реорганизация и упразднение государственного учреждения "Аппарат акима сельского округа Ж.Ералиев" Жетысайского района осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="948"/>
+    <w:bookmarkStart w:name="z965" w:id="949"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. государственного учреждения "Аппарат акима сельского округа Ж.Ералиев" Жетысайского районане имеет ведомств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="949"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18571,1750 +20716,1958 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>акимата Жетысайского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "___"_____ 2024 года № _____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z966" w:id="950"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Положение о государственном учреждении "Аппарат акима сельского округа Кызылкум" Жетысайского района 1. Общие положения</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Положение о государственном учреждении "Аппарат акима сельского округа Кызылкум" Жетысайского района</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="950"/>
+    <w:bookmarkStart w:name="z967" w:id="951"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="951"/>
+    <w:bookmarkStart w:name="z968" w:id="952"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение "Аппарат акима сельского округа Кызылкум" Жетысайского района является государственным органом Республики Казахстан, осуществляющим руководство в сфере информационно-аналитического, организационно-правового и материально-технического обеспечения деятельности акима сельского округа.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="952"/>
+    <w:bookmarkStart w:name="z969" w:id="953"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственное учреждение "Аппарат акима сельского округа Кызылкум" Жетысайского районане имеет ведомств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="953"/>
+    <w:bookmarkStart w:name="z970" w:id="954"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственное учреждение "Аппарат акима сельского округа Кызылкум" Жетысайского района осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="954"/>
+    <w:bookmarkStart w:name="z971" w:id="955"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Государственное учреждение "Аппарат акима сельского округа </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="955"/>
+    <w:bookmarkStart w:name="z972" w:id="956"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кызылкум" Жетысайского района является юридическим лицом в организационно-правовой форме государственного учреждения, имеет символы и знаки отличия, печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства всоответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="956"/>
+    <w:bookmarkStart w:name="z973" w:id="957"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Государственное учреждение "Аппарат акима сельского округа Кызылкум" Жетысайского района вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="957"/>
+    <w:bookmarkStart w:name="z974" w:id="958"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Государственное учреждение "Аппарат акима сельского округа Кызылкум" Жетысайского района имеет право выступать стороной гражданско-правовых отношений от имени государства, если оноуполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="958"/>
+    <w:bookmarkStart w:name="z975" w:id="959"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Государственное учреждение "Аппарат акима сельского округа Кызылкум" Жетысайского района по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые распоряжениями акима и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="959"/>
+    <w:bookmarkStart w:name="z976" w:id="960"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Структура и лимит штатной численности государственного учреждения "Аппарат акима сельского округа Кызылкум" Жетысайского района утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="960"/>
+    <w:bookmarkStart w:name="z977" w:id="961"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Местонахождение юридического лица: 160537, Республика Казахстан, Туркестанской область, Жетысайский район, сельский округ Кызылкум, село Кызылкум, улица К.А.Яссауи №24.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="961"/>
+    <w:bookmarkStart w:name="z978" w:id="962"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Настоящее положение является учредительным документом государственного учреждения "Аппарат акима сельского округа Кызылкум" Жетысайского района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="962"/>
+    <w:bookmarkStart w:name="z979" w:id="963"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Финансирование деятельности государственного учреждения "Аппарат акима сельского округа Кызылкум" Жетысайского района осуществляется из республиканского иместных бюджетов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="963"/>
+    <w:bookmarkStart w:name="z980" w:id="964"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Государственному учреждению "Аппарат акима сельского округа Кызылкум" Жетысайского района запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями государственного учреждения "Аппарат акима сельского округа Кызылкум" Жетысайского района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="964"/>
+    <w:bookmarkStart w:name="z981" w:id="965"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если государственному учреждению "Аппарат акима сельского округа Кызылкум" Жетысайского района законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="965"/>
+    <w:bookmarkStart w:name="z982" w:id="966"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="966"/>
+    <w:bookmarkStart w:name="z983" w:id="967"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Задачи:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="967"/>
+    <w:bookmarkStart w:name="z984" w:id="968"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) реализация политики Президента Республики Казахстан, с целью улучшения качества жизнеобеспечения населения села, на основе устойчивого и динамичного, экономического и социального развития сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="968"/>
+    <w:bookmarkStart w:name="z985" w:id="969"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) разработка и внесение в вышестоящий акимат для утверждения соответствующим маслихатом бюджетных программ, администратором которых выступает аппарат акима сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="969"/>
+    <w:bookmarkStart w:name="z986" w:id="970"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечение проведения собраний местного сообщества (сходов) сельского округа и своевременное исполнение их решений.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="970"/>
+    <w:bookmarkStart w:name="z987" w:id="971"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Полномочия:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="971"/>
+    <w:bookmarkStart w:name="z988" w:id="972"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Права</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="972"/>
+    <w:bookmarkStart w:name="z989" w:id="973"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) вправе при разработке стратегического плана и (или) бюджетной программы, администратором которой выступает аппарат акима села, вынести на обсуждение собрания (схода) местного сообщества предложения по финансированию вопросов местного значения по направлениям, предусмотренным в составе бюджета района в соответствии с бюджетным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="973"/>
+    <w:bookmarkStart w:name="z990" w:id="974"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в пределах своей компетенции запрашивать и получать необходимую информацию, документы и иные материалы от должностных лиц государственных органов и других организаций по вопросам относящимся к компетенции акима сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="974"/>
+    <w:bookmarkStart w:name="z991" w:id="975"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) исполнять в указанный срок акты и поручения Президента, Правительства Республики Казахстан и иных центральных исполнительных органов, акимов и акиматов области и района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="975"/>
+    <w:bookmarkStart w:name="z992" w:id="976"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществлять иные права и обязанности в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="976"/>
+    <w:bookmarkStart w:name="z993" w:id="977"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Обязанности</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="977"/>
+    <w:bookmarkStart w:name="z994" w:id="978"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) информационно-аналитическое, организационно-правовое, материально-техническое обеспечение деятельности акима сельского округа, а также решение вопросов местного значения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="978"/>
+    <w:bookmarkStart w:name="z995" w:id="979"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содействие исполнению гражданами и юридическими лицами норм Конституции Республики Казахстан, законов, актов Президента и Правительства Республики Казахстан, нормативных правовых актов центральных и местных государственных органов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="979"/>
+    <w:bookmarkStart w:name="z996" w:id="980"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечение сохранения коммунального жилищного фонда, а также строительства, реконструкции, ремонта и содержания автомобильных дорог сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="980"/>
+    <w:bookmarkStart w:name="z997" w:id="981"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организация в пределах своей компетенции водоснабжения сельского округа и регулирование вопросов водопользования;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="981"/>
+    <w:bookmarkStart w:name="z998" w:id="982"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) иные задачи, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="982"/>
+    <w:bookmarkStart w:name="z999" w:id="983"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Функции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="983"/>
+    <w:bookmarkStart w:name="z1000" w:id="984"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рассматривает служебные документы и обращения физических и юридических лиц, организует проведение личного приема физических и представителей юридических лиц акимом, обеспечивает анализ и контроль исполнения обращений физических и юридических лиц.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="984"/>
+    <w:bookmarkStart w:name="z1001" w:id="985"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содействие сбору налогов и других обязательных платежей в бюджет;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="985"/>
+    <w:bookmarkStart w:name="z1002" w:id="986"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в пределах своей компетенции осуществляет регулирование земельных отношений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="986"/>
+    <w:bookmarkStart w:name="z1003" w:id="987"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) содействует в организации крестьянских или фермерских хозяйств, развитию предпринимательской деятельности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="987"/>
+    <w:bookmarkStart w:name="z1004" w:id="988"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в пределах своей компетенции организует и обеспечивает исполнение законодательства Республики Казахстан по вопросам о воинской обязанности и воинской службы, гражданской обороны, а также мобилизационной подготовки и мобилизации;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="988"/>
+    <w:bookmarkStart w:name="z1005" w:id="989"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) организует совершение нотариальных действий, регистрацию актов гражданского состояния в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="989"/>
+    <w:bookmarkStart w:name="z1006" w:id="990"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) организует работу по сохранению исторического и культурного наследия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="990"/>
+    <w:bookmarkStart w:name="z1007" w:id="991"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) выявляет малообеспеченных лиц, вносит в вышестоящие органы предложения по обеспечению занятости, оказанию адресной социальной помощи, организует обслуживание одиноких престарелых и нетрудоспособных граждан на дому;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="991"/>
+    <w:bookmarkStart w:name="z1008" w:id="992"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) обеспечивает трудоустройство лиц, состоящих на учете в службе пробации уголовно-исполнительной инспекции, и оказывает иную социально-правовую помощь;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="992"/>
+    <w:bookmarkStart w:name="z1009" w:id="993"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) осуществляет похозяйственный учет;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="993"/>
+    <w:bookmarkStart w:name="z1010" w:id="994"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) организует работу по благоустройству, освещению, озеленению и санитарной очистке села;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="994"/>
+    <w:bookmarkStart w:name="z1011" w:id="995"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) разработка и внесение в государственные и общественные организации предложения по улучшению материальных и жилищно-бытовых условий инвалидов, семей потерявших кормильца, многодетных матерей, а также занимается предупреждением безнадзорности несовершеннолетних;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="995"/>
+    <w:bookmarkStart w:name="z1012" w:id="996"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) обеспечение планирования и исполнения финансирования бюджетных программ, ведение бухгалтерского учета;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="996"/>
+    <w:bookmarkStart w:name="z1013" w:id="997"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) исполнение постановлений акиматарайона и решений акимарайона, а также поручений акима, данных в ходе рабочих поездок и на аппаратных совещаниях акиматаЖетысайского района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="997"/>
+    <w:bookmarkStart w:name="z1014" w:id="998"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) обеспечение работы по качественному и своевременному оказанию государственных услуг;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="998"/>
+    <w:bookmarkStart w:name="z1015" w:id="999"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) содействует развитию местной социальной инфраструктуры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="999"/>
+    <w:bookmarkStart w:name="z1016" w:id="1000"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) в случае необходимости оказания неотложной медицинской помощи организует доставку больных до ближайшей организации здравоохранения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1000"/>
+    <w:bookmarkStart w:name="z1017" w:id="1001"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) организует погребение безродных и общественные работы по содержанию в надлежащем состоянии кладбищ и иных мест захоронения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1001"/>
+    <w:bookmarkStart w:name="z1018" w:id="1002"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) ведет реестр общественных медиаторов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1002"/>
+    <w:bookmarkStart w:name="z1019" w:id="1003"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) создает инфраструктуру для занятий спортом физических лиц по месту жительства и в местах их массового отдыха;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1003"/>
+    <w:bookmarkStart w:name="z1020" w:id="1004"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) координирует оказание благотворительной помощи социально уязвимым слоям населения и инвалидам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1004"/>
+    <w:bookmarkStart w:name="z1021" w:id="1005"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) организует совместно с общественными объединениями инвалидов культурно-массовые и просветительские мероприятия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1005"/>
+    <w:bookmarkStart w:name="z1022" w:id="1006"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) организует общественные работы, молодежную практику и социальные рабочие места;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1006"/>
+    <w:bookmarkStart w:name="z1023" w:id="1007"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) организует совместно с уполномоченным органом по физической культуре и спорту и общественными объединениями инвалидов проведение оздоровительных и спортивных мероприятий среди инвалидов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1007"/>
+    <w:bookmarkStart w:name="z1024" w:id="1008"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) осуществляет другие функции в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1008"/>
+    <w:bookmarkStart w:name="z1025" w:id="1009"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) обеспечивают соблюдение единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности, требований по управлению данными.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1009"/>
+    <w:bookmarkStart w:name="z1026" w:id="1010"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя государственного органа, коллегиальных органов (при наличии)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1010"/>
+    <w:bookmarkStart w:name="z1027" w:id="1011"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Руководство государственным учреждением "Аппарат акима сельского округа Кызылкум" Жетысайского района осуществляется акимом сельского округа, который несет персональную ответственность за выполнение, возложенных на государственное учреждение "Аппарат акима сельского округа Кызылкум" Жетысайского района задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1011"/>
+    <w:bookmarkStart w:name="z1028" w:id="1012"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Первый руководитель государственным учреждением "Аппарат акима сельского округа Кызылкум" Жетысайского района назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1012"/>
+    <w:bookmarkStart w:name="z1029" w:id="1013"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Первый руководитель "Аппарат акима сельского округа Кызылкум" Жетысайского района имеет заместителей, которые назначаются на должности и освобождаются от должностей всоответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1013"/>
+    <w:bookmarkStart w:name="z1030" w:id="1014"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Полномочия первого руководителя:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1014"/>
+    <w:bookmarkStart w:name="z1031" w:id="1015"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организует и руководит работой аппарата акима и несет персональную ответственность за выполнение возложенных на аппарат акимафункций и задач;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1015"/>
+    <w:bookmarkStart w:name="z1032" w:id="1016"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечивает планирование работы государственного учреждения "Аппарат акима сельского округа Кызылкум" Жетысайского района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1016"/>
+    <w:bookmarkStart w:name="z1033" w:id="1017"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) распределяет функциональные обязанности между работниками аппарата акима сельского округа, обеспечивает надлежащую исполнительскую и трудовую дисциплины;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1017"/>
+    <w:bookmarkStart w:name="z1034" w:id="1018"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в установленном порядке принимает меры поощрения и налагает дисциплинарные взыскания на сотрудников учреждения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1018"/>
+    <w:bookmarkStart w:name="z1035" w:id="1019"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) принимает решения и распоряжения обязательные исполнению аппаратом;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1019"/>
+    <w:bookmarkStart w:name="z1036" w:id="1020"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) представляет аппарат акима в государственных органах и иных организациях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1020"/>
+    <w:bookmarkStart w:name="z1037" w:id="1021"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) от имени государственного учреждения "Аппарат акима сельского округа Кызылкум" Жетысайского района заключает договора с юридическими и физическими лицами, подписывает юридические и банковские документы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1021"/>
+    <w:bookmarkStart w:name="z1038" w:id="1022"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) обеспечивает соблюдение и принятие соответствующих мер по противодействию коррупции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1022"/>
+    <w:bookmarkStart w:name="z1039" w:id="1023"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) утверждает план финансирования по обязательствам и платежам, в пределах своей компетенции, осуществляет контроль за целевым использованием бюджетных средств, подписывает финансовые документы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1023"/>
+    <w:bookmarkStart w:name="z1040" w:id="1024"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) организует движение общественного транспорта;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1024"/>
+    <w:bookmarkStart w:name="z1041" w:id="1025"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) взаимодействует с органами местного самоуправления;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1025"/>
+    <w:bookmarkStart w:name="z1042" w:id="1026"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) принимает участие в работе сессии маслихата района при утверждении (уточнении) местного бюджета;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1026"/>
+    <w:bookmarkStart w:name="z1043" w:id="1027"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) обеспечивает деятельность организаций дошкольного воспитания и обучения, учреждения культуры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1027"/>
+    <w:bookmarkStart w:name="z1044" w:id="1028"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) ведет реестр непрофессиональных медиаторов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1028"/>
+    <w:bookmarkStart w:name="z1045" w:id="1029"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) вносит в исполнительный орган предложения по организации транспортного сообщения срайонам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1029"/>
+    <w:bookmarkStart w:name="z1046" w:id="1030"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) несет ответственность за реализацию, возложенных на него, функций перед вышестоящим акимом, маслихатом по вопросам, отнесенным к его компетенции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1030"/>
+    <w:bookmarkStart w:name="z1047" w:id="1031"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) осуществляет личный прием физических лиц и представителей юридических лиц;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1031"/>
+    <w:bookmarkStart w:name="z1048" w:id="1032"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) обеспечивает повышение качества оказания государственных услуг на территории соответствующей административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1032"/>
+    <w:bookmarkStart w:name="z1049" w:id="1033"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) обеспечивают доступность стандартов и регламентов государственных услуг; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1033"/>
+    <w:bookmarkStart w:name="z1050" w:id="1034"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) обеспечивают информированность услугополучателей о порядке оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1034"/>
+    <w:bookmarkStart w:name="z1051" w:id="1035"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) осуществляет иные полномочия в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1035"/>
+    <w:bookmarkStart w:name="z1052" w:id="1036"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий акима сельского округа в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1036"/>
+    <w:bookmarkStart w:name="z1053" w:id="1037"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Первый руководитель определяет полномочия своих заместителей в соответствиисдействующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1037"/>
+    <w:bookmarkStart w:name="z1054" w:id="1038"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1038"/>
+    <w:bookmarkStart w:name="z1055" w:id="1039"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Государственное учреждение "Аппарат акима сельского округа Кызылкум" Жетысайского района может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1039"/>
+    <w:bookmarkStart w:name="z1056" w:id="1040"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество государственного учреждения "Аппарат акима сельского округа Кызылкум" Жетысайского района формируется за счет имущества, переданного ему собственником.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1040"/>
+    <w:bookmarkStart w:name="z1057" w:id="1041"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Имущество, закрепленное за аппаратом акима сельского округа, относится к коммунальной собственности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1041"/>
+    <w:bookmarkStart w:name="z1058" w:id="1042"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Государственное учреждение "Аппарат акима сельского округа Кызылкум" Жетысайского района не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным заним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1042"/>
+    <w:bookmarkStart w:name="z1059" w:id="1043"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1043"/>
+    <w:bookmarkStart w:name="z1060" w:id="1044"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Реорганизация и упразднение государственного учреждения "Аппарат акима сельского округа Кызылкум" Жетысайского района осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1044"/>
+    <w:bookmarkStart w:name="z1061" w:id="1045"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. государственного учреждения "Аппарат акима сельского округа Кызылкум" Жетысайского района не имеет ведомств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1045"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20380,1678 +22733,1878 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>акимата Жетысайского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от"___"______ 2024 года № _____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z1062" w:id="1046"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Положение о государственном учреждении "Аппарат акима сельского округа Макталы" Жетысайского района 1. Общие положения</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Положение о государственном учреждении "Аппарат акима сельского округа Макталы" Жетысайского района</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1046"/>
+    <w:bookmarkStart w:name="z1063" w:id="1047"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1047"/>
+    <w:bookmarkStart w:name="z1064" w:id="1048"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Государственное учреждение "Аппарат акимасельского округа Макталы" Жетысайского района является государственным органом Республики Казахстан, осуществляющим руководство в сфере информационно-аналитического, организационно-правового и материально-технического обеспечения деятельности акима сельского округа. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1048"/>
+    <w:bookmarkStart w:name="z1065" w:id="1049"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственное учреждение "Аппарат акима сельского округа Макталы" Жетысайского района не имеет ведомств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1049"/>
+    <w:bookmarkStart w:name="z1066" w:id="1050"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственное учреждение "Аппарат акима сельского округа Макталы" Жетысайского района осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1050"/>
+    <w:bookmarkStart w:name="z1067" w:id="1051"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственное учреждение "Аппарат акима сельского округа Макталы" Жетысайского района является юридическим лицом в организационно-правовой форме государственного учреждения, имеет символы и знаки отличия, печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием наказахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1051"/>
+    <w:bookmarkStart w:name="z1068" w:id="1052"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Государственное учреждение "Аппарат акима сельского округа Макталы" Жетысайского района вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1052"/>
+    <w:bookmarkStart w:name="z1069" w:id="1053"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Государственное учреждение "Аппарат акима сельского округа Макталы" Жетысайского района имеет право выступать стороной гражданско-правовых отношений от имени государства,если оноуполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1053"/>
+    <w:bookmarkStart w:name="z1070" w:id="1054"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Государственное учреждение "Аппарат акима сельского округа Макталы" Жетысайского района по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые распоряжениями акима и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1054"/>
+    <w:bookmarkStart w:name="z1071" w:id="1055"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Структура и лимит штатной численности государственного учреждения "Аппарат акима сельского округа Макталы" Жетысайского района утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1055"/>
+    <w:bookmarkStart w:name="z1072" w:id="1056"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Местонахождение юридического лица: 160516, Республика Казахстан, Туркестанской область, Жетысайский район, сельский округ Макталы, село Макталы, улица Байтерек №33 "А".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1056"/>
+    <w:bookmarkStart w:name="z1073" w:id="1057"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Настоящее положение является учредительным документом государственного учреждения "Аппарат акима сельского округа Макталы" Жетысайского района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1057"/>
+    <w:bookmarkStart w:name="z1074" w:id="1058"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Финансирование деятельности государственного учреждения "Аппарат акима сельского округа Макталы" Жетысайского района осуществляется из республиканского иместных бюджетов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1058"/>
+    <w:bookmarkStart w:name="z1075" w:id="1059"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Государственному учреждению "Аппарат акима сельского округа Макталы" Жетысайского района запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями государственного учреждения "Аппарат акима сельского округа Макталы" Жетысайского района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1059"/>
+    <w:bookmarkStart w:name="z1076" w:id="1060"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если государственному учреждению "Аппарат акима сельского округа Макталы" Жетысайского района законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1060"/>
+    <w:bookmarkStart w:name="z1077" w:id="1061"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1061"/>
+    <w:bookmarkStart w:name="z1078" w:id="1062"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Задачи:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1062"/>
+    <w:bookmarkStart w:name="z1079" w:id="1063"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) реализация политики Президента Республики Казахстан, с целью улучшения качества жизнеобеспечения населения села, на основе устойчивого и динамичного, экономического и социального развития сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1063"/>
+    <w:bookmarkStart w:name="z1080" w:id="1064"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) разработка и внесение в вышестоящий акимат для утверждения соответствующим маслихатом бюджетных программ, администратором которых выступает аппарат акима сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1064"/>
+    <w:bookmarkStart w:name="z1081" w:id="1065"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечение проведения собраний местного сообщества (сходов) сельского округа и своевременное исполнение их решений.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1065"/>
+    <w:bookmarkStart w:name="z1082" w:id="1066"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Полномочия:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1066"/>
+    <w:bookmarkStart w:name="z1083" w:id="1067"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Права</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1067"/>
+    <w:bookmarkStart w:name="z1084" w:id="1068"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) вправе при разработке стратегического плана и (или) бюджетной программы, администратором которой выступает аппарат акима села, вынести на обсуждение собрания (схода) местного сообщества предложения по финансированию вопросов местного значения по направлениям, предусмотренным в составе бюджета района в соответствии с бюджетным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1068"/>
+    <w:bookmarkStart w:name="z1085" w:id="1069"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в пределах своей компетенции запрашивать и получать необходимую информацию, документы и иные материалы от должностных лиц государственных органов и других организаций по вопросам относящимсяк компетенции акима сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1069"/>
+    <w:bookmarkStart w:name="z1086" w:id="1070"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) исполнять в указанный срок акты и поручения Президента, Правительства Республики Казахстан и иных центральных исполнительных органов, акимов и акиматов области и района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1070"/>
+    <w:bookmarkStart w:name="z1087" w:id="1071"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществлять иные права и обязанности в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1071"/>
+    <w:bookmarkStart w:name="z1088" w:id="1072"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Обязанности</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1072"/>
+    <w:bookmarkStart w:name="z1089" w:id="1073"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) информационно-аналитическое, организационно-правовое, материально-техническое обеспечение деятельности акима сельского округа, а также решение вопросов местного значения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1073"/>
+    <w:bookmarkStart w:name="z1090" w:id="1074"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содействие исполнению гражданами и юридическими лицами норм Конституции Республики Казахстан, законов, актов Президента и Правительства Республики Казахстан, нормативных правовых актов центральных и местных государственных органов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1074"/>
+    <w:bookmarkStart w:name="z1091" w:id="1075"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечение сохранения коммунального жилищного фонда, а также строительства, реконструкции, ремонта и содержания автомобильных дорог сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1075"/>
+    <w:bookmarkStart w:name="z1092" w:id="1076"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организация в пределах своей компетенции водоснабжения сельского округа и регулирование вопросов водопользования;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1076"/>
+    <w:bookmarkStart w:name="z1093" w:id="1077"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) иные задачи, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1077"/>
+    <w:bookmarkStart w:name="z1094" w:id="1078"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Функции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1078"/>
+    <w:bookmarkStart w:name="z1095" w:id="1079"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рассматривает служебные документы и обращения физических и юридических лиц, организует проведение личного приема физических и представителей юридических лиц акимом, обеспечивает анализ и контроль исполнения обращений физических и юридических лиц.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1079"/>
+    <w:bookmarkStart w:name="z1096" w:id="1080"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содействие сбору налогов и других обязательных платежей в бюджет;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1080"/>
+    <w:bookmarkStart w:name="z1097" w:id="1081"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в пределах своей компетенции осуществляет регулирование земельных отношений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1081"/>
+    <w:bookmarkStart w:name="z1098" w:id="1082"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) содействует в организации крестьянских или фермерских хозяйств, развитию предпринимательской деятельности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1082"/>
+    <w:bookmarkStart w:name="z1099" w:id="1083"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в пределах своей компетенции организует и обеспечивает исполнение законодательства Республики Казахстан по вопросам о воинской обязанности и воинской службы, гражданской обороны, а также мобилизационной подготовки и мобилизации;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1083"/>
+    <w:bookmarkStart w:name="z1100" w:id="1084"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) организует совершение нотариальных действий, регистрацию актов гражданского состояния в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1084"/>
+    <w:bookmarkStart w:name="z1101" w:id="1085"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) организует работу по сохранению исторического и культурного наследия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1085"/>
+    <w:bookmarkStart w:name="z1102" w:id="1086"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) выявляет мало обеспеченных лиц, вносит в вышестоящие органы предложения по обеспечению занятости, оказанию адресной социальной помощи, организует обслуживание одиноких престарелых и нетрудоспособных граждан на дому;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1086"/>
+    <w:bookmarkStart w:name="z1103" w:id="1087"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) обеспечивает трудоустройство лиц, состоящих на учете в службе пробации уголовно-исполнительной инспекции, и оказывает иную социально-правовую помощь;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1087"/>
+    <w:bookmarkStart w:name="z1104" w:id="1088"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) осуществляет по хозяйственный учет;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1088"/>
+    <w:bookmarkStart w:name="z1105" w:id="1089"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) организует работу по благоустройству, освещению, озеленению и санитарной очистке села;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1089"/>
+    <w:bookmarkStart w:name="z1106" w:id="1090"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) разработка и внесение в государственные и общественные организации предложения по улучшению материальных и жилищно-бытовых условий инвалидов, семей потерявших кормильца, многодетных матерей, а также занимается предупреждением безнадзорности несовершеннолетних;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1090"/>
+    <w:bookmarkStart w:name="z1107" w:id="1091"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) обеспечение планирования и исполнения финансирования бюджетных программ, ведение бухгалтерского учета;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1091"/>
+    <w:bookmarkStart w:name="z1108" w:id="1092"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) исполнение постановлений акимата района и решений акима района, а также поручений акима, данных в ходе рабочих поездок и на аппаратных совещаниях акимата Жетысайского района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1092"/>
+    <w:bookmarkStart w:name="z1109" w:id="1093"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) обеспечение работы по качественному и своевременному оказанию государственных услуг;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1093"/>
+    <w:bookmarkStart w:name="z1110" w:id="1094"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) содействует развитию местной социальной инфраструктуры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1094"/>
+    <w:bookmarkStart w:name="z1111" w:id="1095"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) организация работ по определению на территории села участков для выпаса животных, по отлову и уничтожению бродячих собак и кошек, по строительству скотомогильников и контроль их содержания в соответствии с ветеринарными нормативами;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1095"/>
+    <w:bookmarkStart w:name="z1112" w:id="1096"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) в случае необходимости оказания неотложной медицинской помощи организует доставку больных до ближайшей организации здравоохранения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1096"/>
+    <w:bookmarkStart w:name="z1113" w:id="1097"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) организует погребение безродных и общественные работы по содержанию в надлежащем состоянии кладбищ и иных мест захоронения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1097"/>
+    <w:bookmarkStart w:name="z1114" w:id="1098"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) принимает решения (распоряжения) о создании, реорганизации и ликвидации в порядке, установленном законодательством Республики Казахстан, государственных организаций образования, реализующих общеобразовательные учебные программы дошкольного воспитания и обучения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1098"/>
+    <w:bookmarkStart w:name="z1115" w:id="1099"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) утверждает устав государственных организаций образования, реализующих общеобразовательные учебные программы дошкольного воспитания и обучения, инициирует внесение в него изменений и дополнений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1099"/>
+    <w:bookmarkStart w:name="z1116" w:id="1100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) осуществляет другие функции в соответствии с действующим законодательством;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1100"/>
+    <w:bookmarkStart w:name="z1117" w:id="1101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) обеспечивают соблюдение единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности, требований по управлению данными.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1101"/>
+    <w:bookmarkStart w:name="z1118" w:id="1102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя государственного органа, коллегиальных органов (при наличии)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1102"/>
+    <w:bookmarkStart w:name="z1119" w:id="1103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Руководство государственным учреждением "Аппарат акима сельского округа Макталы" Жетысайского района осуществляется акимом сельского округа, который несет персональную ответственность за выполнение, возложенных на государственное учреждение "Аппарат акима сельского округа Макталы" Жетысайского района задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1103"/>
+    <w:bookmarkStart w:name="z1120" w:id="1104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Первый руководитель государственным учреждением "Аппарат акима сельского округа Макталы" Жетысайского района назначается на должность и освобождаетсяот должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1104"/>
+    <w:bookmarkStart w:name="z1121" w:id="1105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Первый руководитель "Аппарат акима сельского округа Макталы" Жетысайского районаимеет заместителей, которые назначаются на должности и освобождаются от должностей всоответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1105"/>
+    <w:bookmarkStart w:name="z1122" w:id="1106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Полномочия первого руководителя:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1106"/>
+    <w:bookmarkStart w:name="z1123" w:id="1107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организует и руководит работой аппарата акима и несет персональную ответственность за выполнение возложенных на аппарат акимафункций и задач;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1107"/>
+    <w:bookmarkStart w:name="z1124" w:id="1108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечивает планирование работы государственного учреждения "Аппарат акима сельского округа Макталы" Жетысайского района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1108"/>
+    <w:bookmarkStart w:name="z1125" w:id="1109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) распределяет функциональные обязанности между работниками аппарата акима сельского округа, обеспечивает надлежащую исполнительскую и трудовую дисциплины;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1109"/>
+    <w:bookmarkStart w:name="z1126" w:id="1110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в установленном порядке принимает меры поощрения и налагает дисциплинарные взыскания на сотрудников учреждения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1110"/>
+    <w:bookmarkStart w:name="z1127" w:id="1111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) принимает решения и распоряжения обязательные исполнению аппаратом;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1111"/>
+    <w:bookmarkStart w:name="z1128" w:id="1112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) представляет аппарат акима в государственных органах и иных организациях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1112"/>
+    <w:bookmarkStart w:name="z1129" w:id="1113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) от имени государственного учреждения "Аппарат акима сельского округа Макталы" Жетысайского района заключает договора с юридическими и физическими лицами, подписывает юридические и банковские документы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1113"/>
+    <w:bookmarkStart w:name="z1130" w:id="1114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) обеспечивает соблюдение и принятие соответствующих мер по противодействию коррупции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1114"/>
+    <w:bookmarkStart w:name="z1131" w:id="1115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) утверждает план финансирования по обязательствам и платежам, в пределах своей компетенции, осуществляет контроль за целевым использованием бюджетных средств, подписывает финансовые документы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1115"/>
+    <w:bookmarkStart w:name="z1132" w:id="1116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) организует движение общественного транспорта;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1116"/>
+    <w:bookmarkStart w:name="z1133" w:id="1117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) взаимодействует с органами местного самоуправления;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1117"/>
+    <w:bookmarkStart w:name="z1134" w:id="1118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) принимает участие в работе сессии маслихатарайона при утверждении (уточнении) местного бюджета;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1118"/>
+    <w:bookmarkStart w:name="z1135" w:id="1119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) обеспечивает деятельность организаций дошкольного воспитания и обучения, учреждения культуры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1119"/>
+    <w:bookmarkStart w:name="z1136" w:id="1120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) ведет реестр непрофессиональных медиаторов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1120"/>
+    <w:bookmarkStart w:name="z1137" w:id="1121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) вносит в исполнительный орган предложения по организации транспортного сообщения срайонам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1121"/>
+    <w:bookmarkStart w:name="z1138" w:id="1122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) несет ответственность за реализацию, возложенных на него, функций перед вышестоящим акимом, маслихатом по вопросам, отнесенным к его компетенции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1122"/>
+    <w:bookmarkStart w:name="z1139" w:id="1123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) осуществляет личный прием физических лиц и представителей юридических лиц;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1123"/>
+    <w:bookmarkStart w:name="z1140" w:id="1124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) обеспечивает повышение качества оказания государственных услуг на территории соответствующей административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1124"/>
+    <w:bookmarkStart w:name="z1141" w:id="1125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) обеспечивают доступность стандартов и регламентов государственных услуг; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1125"/>
+    <w:bookmarkStart w:name="z1142" w:id="1126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) обеспечивают информированность услугополучателей о порядке оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1126"/>
+    <w:bookmarkStart w:name="z1143" w:id="1127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) осуществляет иные полномочия в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1127"/>
+    <w:bookmarkStart w:name="z1144" w:id="1128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий акима сельского округа в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1128"/>
+    <w:bookmarkStart w:name="z1145" w:id="1129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Первый руководитель определяет полномочия своих заместителей в соответствиисдействующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1129"/>
+    <w:bookmarkStart w:name="z1146" w:id="1130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1130"/>
+    <w:bookmarkStart w:name="z1147" w:id="1131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Государственное учреждение "Аппарат акима сельского округа Макталы" Жетысайского района может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1131"/>
+    <w:bookmarkStart w:name="z1148" w:id="1132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество государственного учреждения "Аппарат акима сельского округа Макталы" Жетысайского района формируется за счет имущества, переданного ему собственником.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1132"/>
+    <w:bookmarkStart w:name="z1149" w:id="1133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Имущество, закрепленное за аппаратом акима сельского округа, относится к коммунальной собственности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1133"/>
+    <w:bookmarkStart w:name="z1150" w:id="1134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Государственное учреждение "Аппарат акима сельского округа Макталы" Жетысайского районане вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным заним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1134"/>
+    <w:bookmarkStart w:name="z1151" w:id="1135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1135"/>
+    <w:bookmarkStart w:name="z1152" w:id="1136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Реорганизация и упразднение государственного учреждения "Аппарат акима сельского округа Макталы" Жетысайского района осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1136"/>
+    <w:bookmarkStart w:name="z1153" w:id="1137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Государственного учреждения "Аппарат акима сельского округа Макталы" Жетысайского районане имеет ведомств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1137"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22117,1768 +24670,1994 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>акимата Жетысайского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "___"______ 2024 года № _____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z1154" w:id="1138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Положение о государственном учреждении "Аппарат акима сельского округа Ынтымак" Жетысайского района 1. Общие положения</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Положение о государственном учреждении "Аппарат акима сельского округа Ынтымак" Жетысайского района</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1138"/>
+    <w:bookmarkStart w:name="z1155" w:id="1139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1139"/>
+    <w:bookmarkStart w:name="z1156" w:id="1140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение "Аппарат акима сельского округа Ынтымак" Жетысайского района является государственным органом Республики Казахстан, осуществляющим руководство в сфере информационно-аналитического, организационно-правового и материально-технического обеспечения деятельности акима сельского округа.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1140"/>
+    <w:bookmarkStart w:name="z1157" w:id="1141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственное учреждение "Аппарат акима сельского округа Ынтымак" Жетысайского района не имеет ведомств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1141"/>
+    <w:bookmarkStart w:name="z1158" w:id="1142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Государственное учреждение "Аппарат акима сельского округа Ынтымак" Жетысайского района осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1142"/>
+    <w:bookmarkStart w:name="z1159" w:id="1143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственное учреждение "Аппарат акима сельского округа Ынтымак" Жетысайского района является юридическим лицом в организационно-правовой форме государственного учреждения, имеет символы и знаки отличия, печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1143"/>
+    <w:bookmarkStart w:name="z1160" w:id="1144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Государственное учреждение "Аппарат акима сельского округа Ынтымак" Жетысайского района вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1144"/>
+    <w:bookmarkStart w:name="z1161" w:id="1145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Государственное учреждение "Аппарат акима сельского округа Ынтымак" Жетысайского района имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1145"/>
+    <w:bookmarkStart w:name="z1162" w:id="1146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Государственное учреждение "Аппарат акима сельского округа Ынтымак" Жетысайского района по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые распоряжениями акима и другими актами, предусмотренными законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1146"/>
+    <w:bookmarkStart w:name="z1163" w:id="1147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Структура и лимит штатной численности государственного учреждения "Аппарат акима сельского округа Ынтымак" Жетысайского района утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1147"/>
+    <w:bookmarkStart w:name="z1164" w:id="1148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Местонахождение юридического лица: 160523, Республика Казахстан, Туркестанская область, Жетысайский район, сельский округ Ынтымак, село Оркенди, улица А.Амирханова, № 7.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1148"/>
+    <w:bookmarkStart w:name="z1165" w:id="1149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Настоящее положение является учредительным документом государственного учреждения "Аппарат акима сельского округа Ынтымак" Жетысайского района. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1149"/>
+    <w:bookmarkStart w:name="z1166" w:id="1150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Финансирование деятельности государственного учреждения "Аппарат акима сельского округа Ынтымак" Жетысайского района осуществляется из республиканского и местных бюджетов. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1150"/>
+    <w:bookmarkStart w:name="z1167" w:id="1151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Государственному учреждению "Аппарат акима сельского округа Ынтымак" Жетысайского района запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями государственного учреждения "Аппарат акима сельского округа Ынтымак" Жетысайского района. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1151"/>
+    <w:bookmarkStart w:name="z1168" w:id="1152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если государственному учреждению "Аппарат акима сельского округа Ынтымак" Жетысайского района законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1152"/>
+    <w:bookmarkStart w:name="z1169" w:id="1153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1153"/>
+    <w:bookmarkStart w:name="z1170" w:id="1154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Задачи:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1154"/>
+    <w:bookmarkStart w:name="z1171" w:id="1155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) реализация политики Президента Республики Казахстан, с целью улучшения качества жизнеобеспечения населения села, на основе устойчивого и динамичного, экономического и социального развития сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1155"/>
+    <w:bookmarkStart w:name="z1172" w:id="1156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) разработка и внесение в вышестоящий акимат для утверждения соответствующим маслихатом бюджетных программ, администратором которых выступает аппарат акима сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1156"/>
+    <w:bookmarkStart w:name="z1173" w:id="1157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечение проведения собраний местного сообщества (сходов) сельского округа и своевременное исполнение их решений.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1157"/>
+    <w:bookmarkStart w:name="z1174" w:id="1158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Полномочия:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1158"/>
+    <w:bookmarkStart w:name="z1175" w:id="1159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Права</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1159"/>
+    <w:bookmarkStart w:name="z1176" w:id="1160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) вправе при разработке стратегического плана и (или) бюджетной программы, администратором которой выступает аппарат акима села, вынести на обсуждение собрания (схода) местного сообщества предложения по финансированию вопросов местного значения по направлениям, предусмотренным в составе бюджета города в соответствии с бюджетным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1160"/>
+    <w:bookmarkStart w:name="z1177" w:id="1161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в пределах своей компетенции запрашивать и получать необходимую информацию, документы и иные материалы от должностных лиц государственных органов и других организаций по вопросам относящимся к компетенции акима сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1161"/>
+    <w:bookmarkStart w:name="z1178" w:id="1162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) исполнять в указанный срок акты и поручения Президента, Правительства Республики Казахстан и иных центральных исполнительных органов, акимов и акиматов области и города;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1162"/>
+    <w:bookmarkStart w:name="z1179" w:id="1163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществлять иные права и обязанности в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1163"/>
+    <w:bookmarkStart w:name="z1180" w:id="1164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Обязанности</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1164"/>
+    <w:bookmarkStart w:name="z1181" w:id="1165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) информационно-аналитическое, организационно-правовое, материально-техническое обеспечение деятельности акима сельского округа, а также решение вопросов местного значения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1165"/>
+    <w:bookmarkStart w:name="z1182" w:id="1166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содействие исполнению гражданами и юридическими лицами норм Конституции Республики Казахстан, законов, актов Президента и Правительства Республики Казахстан, нормативных правовых актов центральных и местных государственных органов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1166"/>
+    <w:bookmarkStart w:name="z1183" w:id="1167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечение сохранения коммунального жилищного фонда, а также строительства, реконструкции, ремонта и содержания автомобильных дорог сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1167"/>
+    <w:bookmarkStart w:name="z1184" w:id="1168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организация в пределах своей компетенции водоснабжения сельского округа и регулирование вопросов водопользования;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1168"/>
+    <w:bookmarkStart w:name="z1185" w:id="1169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) иные задачи, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1169"/>
+    <w:bookmarkStart w:name="z1186" w:id="1170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1170"/>
+    <w:bookmarkStart w:name="z1187" w:id="1171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рассматривает служебные документы и обращения физических и юридических лиц, организует проведение личного приема физических и представителей юридических лиц акимом, обеспечивает анализ и контроль исполнения обращений физических и юридических лиц.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1171"/>
+    <w:bookmarkStart w:name="z1188" w:id="1172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содействие сбору налогов и других обязательных платежей в бюджет;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1172"/>
+    <w:bookmarkStart w:name="z1189" w:id="1173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в пределах своей компетенции осуществляет регулирование земельных отношений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1173"/>
+    <w:bookmarkStart w:name="z1190" w:id="1174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) содействует в организации крестьянских или фермерских хозяйств, развитию предпринимательской деятельности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1174"/>
+    <w:bookmarkStart w:name="z1191" w:id="1175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в пределах своей компетенции организует и обеспечивает исполнение законодательства Республики Казахстан по вопросам о воинской обязанности и воинской службы, гражданской обороны, а также мобилизационной подготовки и мобилизации;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1175"/>
+    <w:bookmarkStart w:name="z1192" w:id="1176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) организует совершение нотариальных действий, регистрацию актов гражданского состояния в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1176"/>
+    <w:bookmarkStart w:name="z1193" w:id="1177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) организует работу по сохранению исторического и культурного наследия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1177"/>
+    <w:bookmarkStart w:name="z1194" w:id="1178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) выявляет малообеспеченных лиц, вносит в вышестоящие органы предложения по обеспечению занятости, оказанию адресной социальной помощи, организует обслуживание одиноких престарелых и нетрудоспособных граждан на дому;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1178"/>
+    <w:bookmarkStart w:name="z1195" w:id="1179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) обеспечивает трудоустройство лиц, состоящих на учете в службе пробации уголовно-исполнительной инспекции, и оказывает иную социально-правовую помощь;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1179"/>
+    <w:bookmarkStart w:name="z1196" w:id="1180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) осуществляет похозяйственный учет;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1180"/>
+    <w:bookmarkStart w:name="z1197" w:id="1181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) организует работу по благоустройству, освещению, озеленению и санитарной очистке села;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1181"/>
+    <w:bookmarkStart w:name="z1198" w:id="1182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) разработка и внесение в государственные и общественные организации предложения по улучшению материальных и жилищно-бытовых условий инвалидов, семей потерявших кормильца, многодетных матерей, а также занимается предупреждением безнадзорности несовершеннолетних;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1182"/>
+    <w:bookmarkStart w:name="z1199" w:id="1183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) обеспечение планирования и исполнения финансирования бюджетных программ, ведение бухгалтерского учета;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1183"/>
+    <w:bookmarkStart w:name="z1200" w:id="1184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) исполнение постановлений акимата района и решений акима города, а также поручений акима, данных в ходе рабочих поездок и на аппаратных совещаниях акимата Жетысайского района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1184"/>
+    <w:bookmarkStart w:name="z1201" w:id="1185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) обеспечение работы по качественному и своевременному оказанию государственных услуг;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1185"/>
+    <w:bookmarkStart w:name="z1202" w:id="1186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) содействует развитию местной социальной инфраструктуры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1186"/>
+    <w:bookmarkStart w:name="z1203" w:id="1187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) организация работ по определению на территории села участков для выпаса животных, по отлову и уничтожению бродячих собак и кошек, по строительству скотомогильников и контроль их содержания в соответствии с ветеринарными нормативами;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1187"/>
+    <w:bookmarkStart w:name="z1204" w:id="1188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) в случае необходимости оказания неотложной медицинской помощи организует доставку больных до ближайшей организации здравоохранения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1188"/>
+    <w:bookmarkStart w:name="z1205" w:id="1189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) организует погребение безродных и общественные работы по содержанию в надлежащем состоянии кладбищ и иных мест захоронения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1189"/>
+    <w:bookmarkStart w:name="z1206" w:id="1190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) принимает решения (распоряжения) о создании, реорганизации и ликвидации в порядке, установленном законодательством Республики Казахстан, государственных организаций образования, реализующих общеобразовательные учебные программы дошкольного воспитания и обучения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1190"/>
+    <w:bookmarkStart w:name="z1207" w:id="1191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) утверждает устав государственных организаций образования, реализующих общеобразовательные учебные программы дошкольного воспитания и обучения, инициирует внесение в него изменений и дополнений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1191"/>
+    <w:bookmarkStart w:name="z1208" w:id="1192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) осуществляет другие функции в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1192"/>
+    <w:bookmarkStart w:name="z1209" w:id="1193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) обеспечивают соблюдение единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности, требований по управлению данными.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1193"/>
+    <w:bookmarkStart w:name="z1210" w:id="1194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Полномочия первого руководителя государственного органа, коллегиальных органов (при наличии)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1194"/>
+    <w:bookmarkStart w:name="z1211" w:id="1195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Руководство государственным учреждением "Аппарат акима сельского округа Ынтымак" Жетысайского района осуществляется акимом сельского округа, который несет персональную ответственность за выполнение, возложенных на государственное учреждение "Аппарат акима сельского округа Ынтымак" Жетысайского района задачи осуществлением своих полномочия. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1195"/>
+    <w:bookmarkStart w:name="z1212" w:id="1196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Аким сельского округа Жетысайского района назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1196"/>
+    <w:bookmarkStart w:name="z1213" w:id="1197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Первый руководитель "Аппарат акима сельского округа Ынтымак" Жетысайского района имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1197"/>
+    <w:bookmarkStart w:name="z1214" w:id="1198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Полномочия акима сельского округа Жетысайского района:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1198"/>
+    <w:bookmarkStart w:name="z1215" w:id="1199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организует и руководит работой аппарата акима и несет персональную ответственность за выполнение возложенных на аппарат акима функций и задач;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1199"/>
+    <w:bookmarkStart w:name="z1216" w:id="1200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечивает планирование работы государственного учреждения "Аппарат акима сельского округа Ынтымак" Жетысайского района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1200"/>
+    <w:bookmarkStart w:name="z1217" w:id="1201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) распределяет функциональные обязанности между работниками аппарата акима сельского округа, обеспечивает надлежащую исполнительскую и трудовую дисциплины;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1201"/>
+    <w:bookmarkStart w:name="z1218" w:id="1202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в установленном порядке принимает меры поощрения и налагает дисциплинарные взыскания на сотрудников учреждения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1202"/>
+    <w:bookmarkStart w:name="z1219" w:id="1203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) принимает решения и распоряжения обязательные исполнению аппаратом;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1203"/>
+    <w:bookmarkStart w:name="z1220" w:id="1204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) представляет аппарат акима в государственных органах и иных организациях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1204"/>
+    <w:bookmarkStart w:name="z1221" w:id="1205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) от имени государственного учреждения "Аппарат акима сельского округа Ынтымак" Жетысайского района заключает договора с юридическими и физическими лицами, подписывает юридические и банковские документы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1205"/>
+    <w:bookmarkStart w:name="z1222" w:id="1206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) обеспечивает соблюдение и принятие соответствующих мер по противодействию коррупции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1206"/>
+    <w:bookmarkStart w:name="z1223" w:id="1207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) утверждает план финансирования по обязательствам и платежам, в пределах своей компетенции, осуществляет контроль за целевым использованием бюджетных средств, подписывает финансовые документы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1207"/>
+    <w:bookmarkStart w:name="z1224" w:id="1208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) организует движение общественного транспорта;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1208"/>
+    <w:bookmarkStart w:name="z1225" w:id="1209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) взаимодействует с органами местного самоуправления;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1209"/>
+    <w:bookmarkStart w:name="z1226" w:id="1210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) принимает участие в работе сессии маслихата города при утверждении (уточнении) местного бюджета;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1210"/>
+    <w:bookmarkStart w:name="z1227" w:id="1211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) обеспечивает деятельность организаций дошкольного воспитания и обучения, учреждения культуры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1211"/>
+    <w:bookmarkStart w:name="z1228" w:id="1212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) ведет реестр непрофессиональных медиаторов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1212"/>
+    <w:bookmarkStart w:name="z1229" w:id="1213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) вносит в исполнительный орган предложения по организации транспортного сообщения с городом;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1213"/>
+    <w:bookmarkStart w:name="z1230" w:id="1214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) несет ответственность за реализацию, возложенных на него, функций перед вышестоящим акимом, маслихатом по вопросам, отнесенным к его компетенции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1214"/>
+    <w:bookmarkStart w:name="z1231" w:id="1215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) осуществляет личный прием физических лиц и представителей юридических лиц;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1215"/>
+    <w:bookmarkStart w:name="z1232" w:id="1216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) обеспечивает повышение качества оказания государственных услуг на территории соответствующей административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1216"/>
+    <w:bookmarkStart w:name="z1233" w:id="1217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) обеспечивают доступность стандартов и регламентов государственных услуг; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1217"/>
+    <w:bookmarkStart w:name="z1234" w:id="1218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) обеспечивают информированность услугополучателей о порядке оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1218"/>
+    <w:bookmarkStart w:name="z1235" w:id="1219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) осуществляет иные полномочия в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1219"/>
+    <w:bookmarkStart w:name="z1236" w:id="1220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий акима Ынтымак сельского округа Жетысайского района в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1220"/>
+    <w:bookmarkStart w:name="z1237" w:id="1221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Аким сельского округа определяет полномочия своих работников и специалистов в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1221"/>
+    <w:bookmarkStart w:name="z1238" w:id="1222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В соответствии с действующим законодательством акима сельского округа назначает на должность и освобождает от должности работников и специалистов государственного учреждения "Аппарат акима сельского округа Ынтымак" Жетысайского района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1222"/>
+    <w:bookmarkStart w:name="z1239" w:id="1223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Государственное учреждение "Аппарат акима сельского округа Ынтымак" Жетысайского района возглавляется акимом сельского округа, назначаемым на должность и освобождаемым от должности в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1223"/>
+    <w:bookmarkStart w:name="z1240" w:id="1224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1224"/>
+    <w:bookmarkStart w:name="z1241" w:id="1225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Государственное учреждение "Аппарат акима сельского округа Ынтымак" Жетысайского района может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1225"/>
+    <w:bookmarkStart w:name="z1242" w:id="1226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество государственного учреждения "Аппарат акима сельского округа Ынтымак" Жетысайского района формируется за счет имущества, переданного ему собственником.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1226"/>
+    <w:bookmarkStart w:name="z1243" w:id="1227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Имущество, закрепленное за аппаратом акима сельского округа, относится к коммунальной собственности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1227"/>
+    <w:bookmarkStart w:name="z1244" w:id="1228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Государственное учреждение "Аппарат акима сельского округа Ынтымак" Жетысайского района не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1228"/>
+    <w:bookmarkStart w:name="z1245" w:id="1229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1229"/>
+    <w:bookmarkStart w:name="z1246" w:id="1230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Реорганизация и упразднение государственного учреждения "Аппарат акима сельского округа Ынтымак" Жетысайского района осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1230"/>
+    <w:bookmarkStart w:name="z1247" w:id="1231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Государственного учреждения "Аппарат акима сельского округа Ынтымак" Жетысайского района не имеет ведомств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -24200,35 +26979,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>