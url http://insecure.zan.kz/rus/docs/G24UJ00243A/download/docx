--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fb1d24c" w14:textId="fb1d24c">
+    <w:p w14:paraId="e048cb0" w14:textId="e048cb0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -865,2152 +865,88 @@
               </w:rPr>
               <w:t>от 20 июня 2024 года № 243</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение Коммунального государственного учреждения "Центр социального обслуживания" отдела занятости и социальных программ Сайрамского района</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...20 lines deleted...]
-      2. Настоящее Положение разработано в соответствии с "</w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 утратило силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Гражданским кодексом</w:t>
+        <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>" Республики Казахстан, "</w:t>
-[...99 lines deleted...]
-        <w:t xml:space="preserve"> заместителя премьер-министра Республики Казахстан - Министра труда и социальной защиты населения от 29 июня 2023 года № 263 "Об утверждении стандартов оказания специальных социальных услуг в области социальной защиты населения", и другими действующими законодательными актами.</w:t>
+        <w:t xml:space="preserve"> акимата Сайрамского района Туркестанской области от 29.12.2025 № 905 (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...1923 lines deleted...]
-    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3076,107 +1012,107 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>акимата Сайрамского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 июня 2024 года № 243</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="56"/>
+    <w:bookmarkStart w:name="z59" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОЛОЖЕНИЕ коммунального государственного учреждения "Центр поддержки семьи" отдела занятости и социальных программ Сайрамского района</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z60" w:id="57"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z60" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z61" w:id="58"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z61" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Для осуществления функций коммунальное государственное учреждение "Центр поддержки семьи" отдела занятости и социальных программ Сайрамского района (далее - Учреждение) является некоммерческой организацией, обладающей статусом юридического лица, созданной в организационно-правовой форме учреждения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z62" w:id="59"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z62" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящее Положение разработано в соответствии с "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3271,345 +1207,345 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О социальной и медико-педагогической коррекционной поддержке детей с ограниченными возможностями от 11 июля 2002 года №343", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> заместителя премьер-министра Республики Казахстан - Министра труда и социальной защиты населения от 29 июня 2023 года № 263 "Об утверждении стандартов оказания специальных социальных услуг в области социальной защиты населения", и другими действующими законодательными актами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z63" w:id="60"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z63" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Коммунальное государственное учреждение "Центр поддержки семьи" отдела занятости и социальных программ Сайрамского района именуемое (в дальнейшем "учреждение") является финансируемая из местного бюджета. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коммунальное государственное учреждение "Центр социального обслуживания" отдела занятости и социаьлных программ Сайрамского района является правоприемником коммунального государственного учреждение "Центр поддержки семьи" отдел занятости и социальных программ Сайрамского района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="61"/>
+    <w:bookmarkStart w:name="z64" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Вид государственного учреждения: Коммунальное</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z65" w:id="62"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z65" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Государственное учреждение создано постановлением Акимата Сайрамского района от 20 июня 2024 года № 243 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z66" w:id="63"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z66" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Учредителем государственного учреждения является акимат Сайрамского района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z67" w:id="64"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z67" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Уполномоченным органом соответствующей отрасли, а также органом осуществляющим по отношению к нему функции субьекта права в отношении имущества является "Отдел занятости и социальных программ Сайрамского района".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z68" w:id="65"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z68" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Место нахождения государственного учреждения: Республика Казахстан, Туркестанская область, Сайрамский район, индекс 160800, село Аксу, улица Саттарханова №60</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z69" w:id="66"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z69" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Юридический статус учреждения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z70" w:id="67"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z70" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Учреждение имеет самостоятельный баланс, счета в банках в соответствии с законодательством Республики Казахстан, бланки, печать с изображением Государственного Герба Республики Казахстан с наименованием Центра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z71" w:id="68"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z71" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Учреждение не может создавать, а также выступать учредителем (участником) другого юридического лица, за исключением случаев, предусмотренных законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z72" w:id="69"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z72" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Учреждение отвечает по своим обязательствам, находящимся в его распоряжении деньгами. При недостаточности у учреждения денег субсидиарную ответственность по его обязательствам несет учредитель средствами соответсвующего бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z73" w:id="70"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z73" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Гражданско-правовые сделки учреждение вступают в силу после их обязательной регистрации в территориальных подразделениях казначейства Министерства финансов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z74" w:id="71"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z74" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Предмет и цели деятельности учреждения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z75" w:id="72"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z75" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Предметом деятельности учреждения на территории района является реализация государственной семейной политики в том числе мер по сохранинию брака и семьи, разрешению семейных конфликтов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z76" w:id="73"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z76" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Целью деятельности учреждения является:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) координация работы по охвату поддержкой лиц (семей), оказавшихся в трудной жизненной ситуации, государственными органами в пределах своей компетенции, в том числе посредством интегрированной модели;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3782,178 +1718,178 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Организация временного проживания лиц с признаками бытового насилия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Осуществление проведения обучающих и просветительских мероприятий среди населения, направленных на укрепление семьи, в том числе по созданию семьи, на повышение осведомленности населения о мерах государственной поддержки лиц (семей) о так же о бытового насилия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="74"/>
+    <w:bookmarkStart w:name="z77" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Составление аналитических записок и отчетов проведение мониторинга эффективности оказываемой помощи и поддержки лицам (семьям).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z78" w:id="75"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z78" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Повышение качества жизни малообеспеченных семей и повышения мотивации многодетных матерей, проживающих в районе, с преодолением трудных жизненных ситуаций с улучшением личного материального положения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z79" w:id="76"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z79" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Учреждение не вправе осуществлять деятельность, а также совершать сделки, не отвечающие предмету и целям его деятельности, закрепленным в настоящем положение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z80" w:id="77"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z80" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Управление учреждением</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z81" w:id="78"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z81" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Управление учреждением осуществляется местным исполнительным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z82" w:id="79"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z82" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Уполномоченный орган соответствующей отрасли в установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством порядке осуществляет следующие функции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) закрепляет за учреждением имущество;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4108,180 +2044,180 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) по согласованию с местным исполнительным органом принимает решение о реорганизации и ликвидации учреждения; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) осуществляет иные полномочия, возложенные на него настоящим положением и иным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="80"/>
+    <w:bookmarkStart w:name="z84" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Руководитель учреждения назначается на должность и освобождается от должности Сайрамским районным отделом занятости и социальных программ за исключением случаев, установленных законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z85" w:id="81"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z85" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Руководитель учреждения принимает на работу и увольняет работников учреждения, кроме работников, назначаемых уполномоченным органом соответствующей отрасли или местным исполнительным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z86" w:id="82"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z86" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Руководитель учреждения организует и руководит работой учреждения, непосредственно подчиняется местному исполнительному органу и несет персональную ответственность за выполнение возложенных на учреждение задач и осуществление им своих функций. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z87" w:id="83"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z87" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Руководитель учреждения действует по принципу единоначалия и самостоятельно решает все вопросы деятельности учреждения в соответствии с его компетенцией, определяемой законодательством Республики Казахстан и настоящим уставом (положением).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z88" w:id="84"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z88" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Действия руководителя учреждения, направленные на осуществление учреждением неуставной деятельности, являются нарушением трудовых обязанностей и влекут применение мер дисциплинарной и материальной отвественности. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z89" w:id="85"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z89" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Руководитель учреждения в установленном законодательством Республики </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Казахстан порядке: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) без доверенности действует от имени учреждения; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4418,88 +2354,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) определяет обязанности и круг полномочий своего заместителя (заместителей) и иных руководящих сотрудников учреждения; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) осуществляет иные функции, возложенные на него законодательством Республики Казахстан, настоящим уставом (положением) и местным исполнительным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="86"/>
+    <w:bookmarkStart w:name="z91" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Порядок образования имущества учреждения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z92" w:id="87"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z92" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Имущество учреждения составляют активы юридического лица, стоимость которых отражается на его балансе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество учреждения формируется за счет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4528,304 +2464,304 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) имущество, приобретенное в ходе своей деятельности (включая денежные доходы);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="88"/>
+    <w:bookmarkStart w:name="z93" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Учреждение не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z94" w:id="89"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z94" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Деятельность учреждения финансируется из бюджета местным исполнительным органом. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z95" w:id="90"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z95" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Учреждение ведет бухгалтерский учет и представляет отчетность в соответствии с законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z96" w:id="91"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z96" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Проверка и ревизия финансово-хозяйственной деятельности учреждения осуществляются местным исполнительным органом в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z97" w:id="92"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z97" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6. Режим работы в учреждении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z98" w:id="93"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z98" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Режим работы учреждения устанавливается правилами внутренного трудового распорядка и не должен противоречить нормам трудового законодательства Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z99" w:id="94"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z99" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7. Порядок внесения изменений и дополнений в учредительные документы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z100" w:id="95"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z100" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Внесение изменений и дополнений в учредительные документы учреждения производится по решению местного исполнительного органа и проходят процедуру государственной регистрации в территориальных органах юстиции в соответствии с Законом Республики Казахстан "О государственной регистрации юридических лиц и учетной регистрации филиалов и представительств".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z101" w:id="96"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z101" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8. Условия реорганизации и ликвидации учреждения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z102" w:id="97"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z102" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Реорганизация и ликвидация учреждения производится по решению местного исполнительного органа. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z103" w:id="98"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z103" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Государственное юридическое лицо ликвидируется также по другим основаниям, предусмотренными законодательными актами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z104" w:id="99"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z104" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Имущество ликвидированного учреждения, оставшееся после удовлетворения требований кредиторов, перераспределяется уполномоченным органом по государственному имуществу или местным исполнительным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z105" w:id="100"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z105" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Деньги ликвидированного учреждения, включая средства, полученные в результате реализации имущества этого юридического лица, оставшиеся после удовлетворения требований кредиторов, зачисляются в доход соответствующего бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4891,68 +2827,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>акимата Сайрамского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 июня 2024 года № 243</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:bookmarkStart w:name="z107" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение Коммунального государственного учреждения "Центр активного долголетия" отдела занятости и социальных программ Сайрамского района</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 исключено постановлением акимата Сайрамского района Туркестанской области от 09.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5056,68 +2992,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>акимата Сайрамского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 июня 2024 года № 243</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z157" w:id="102"/>
+    <w:bookmarkStart w:name="z157" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Разделительный баланс между коммунальными государственными учреждениями "Центр социального обслуживания" отдела занятости и социальных программ Сайрамского района, "Центр поддержки семьи" отдела занятости и социальных программ Сайрамского района и "Центр активного долголетия" отдела занятости и социальных программ Сайрамского района правоприемник коммунальное государственное учреждение "Центр социального обслуживания" отдела занятости и социальных программ Сайрамского района на " 01" января 2024 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -26233,55 +24169,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -26607,31 +24543,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>