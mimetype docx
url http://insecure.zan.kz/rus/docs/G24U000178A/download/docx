--- v0 (2025-12-25)
+++ v1 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ba6cd25" w14:textId="ba6cd25">
+    <w:p w14:paraId="4e78ffa" w14:textId="4e78ffa">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -931,2434 +931,2714 @@
         <w:t xml:space="preserve">
       10. Настоящее </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>положение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> является учредительным документом Управления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...15 lines deleted...]
-      11. Финансирование деятельности Управления осуществляется из республиканского и местных бюджетов, бюджета (сметы расходов) Национального Банка Республики Казахстан в соответствии с бюджетным законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Финансирование деятельности Управления осуществляется из республиканского и местного бюджетов в соответствии с бюджетным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 в редакции постановления акимата Туркестанской области от 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Управлению запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Управления.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Управлению законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Задачи и полномочия государственного органа</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ускорение темпов развития экономики области и улучшение качества жизни населения за счет использования цифровых технологий в среднесрочной перспективе, а также создание условий для перехода экономики области на новую траекторию развития, обеспечивающую создание цифровой экономики в долгосрочной перспективе и реализация единой государственной политики в сфере оказания государственных услуг, архивного дела и документообразования на территории Туркестанской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Полномочия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвовать в подготовке проектов решений, распоряжений акима области, постановлений акимата области по вопросам, относящимся к компетенции управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в установленном законодательством порядке запрашивать и получать от государственных органов, местных исполнительных органов районов, городов, иных организаций информацию, необходимую для выполнения возложенных функций, а также предоставлять информацию другим государственным органам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносить предложения по усовершенствованию структуры исполнительных органов области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводить анализ работы исполнительных органов области, местных исполнительных органов районов и городов по вопросам, относящимся к компетенции управления, по итогам вносить предложения акиму области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносить предложения в акимат области по созданию, реорганизации и ликвидации организаций, находящихся в ведении управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять в пределах своей компетенции руководство деятельностью государственных учреждений, находящихся в ведении управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказывать методическую, консультационную, практическую помощь государственным органам, иным организациям по вопросам, относящимся к компетенции управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осуществлять деятельность соответствии с Бюджетным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан и Законом Республики Казахстан "О государственных закупках".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      проведение совещаний, семинаров, конференций по вопросам, входящим в компентенцию; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные права, предусмотренные действующим законодательством;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение соблюдения единых требований в области информационно-коммуникационных технологий, а также правил реализации сервисной модели информатизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение повышения качества, доступности оказания государственных услуг на территории Туркестанской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение хранения, комплектования, учета и использования документов Национального архивного фонда Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение условий для развития и внедрения современных информационно-коммуникационных технологий в основные отрасли экономики и сферы жизни;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение администрирования проектной деятельности в местных исполнительных органах, контроль и мониторинг проектов на всех этапах управления проектами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координация работы по внедрению технологий "SmartCity".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)обеспечивает соблюдение единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) осуществление мониторинга соблюдения единых требований в сфере информационно-коммуникационных технологий и обеспечения информационной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-2) создание условия для развития сферы информационно-коммуникационных технологий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2)обеспечение создания и развития объектов информатизации "электронного правительства"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) разработка и размещение платформенных программных продуктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)осуществление наполнения, достоверности и актуальности электронных информационных ресурсов местных исполнительных органов области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) осуществление учета и актуализации сведений об объектах информатизации "элктронного правительства" и электронных копий технической документации объектов информатизации "электронного правительства" на архитектурном портале "электронного правительства"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5)размещение общедоступной информации о планах и результатах создания и развития объектов информатизации государственных органов на своих интернет-ресурсах; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6)создание условия для повышения цифровой грамотности; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7)обеспечение хранения оригиналов технической документации на бумажных носителях и представление их сервисному интегратору "электронного правительства" по его запросу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8)осуществление использования стандартных решений при создании и развитии объектов информатизации "электронного правительства";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9)организация пунктов общественного доступа физических и юридических лиц к государственным электронным информационным ресурсам и информационным системам государственных органов, в том числе путем выделения нежилых помещений для организации данного доступа; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10)размещение открытых данных на казахском и русском языках на интерент-портале открытых данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11)размещение интернет-ресурсов на единой платформе интернет-ресурсов государственных органов, а также обеспечение их достоверности и аткуализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12)приобретение информационно-коммуникационных услуг; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13)предоставление оператору электронные информационные ресурсы, необходимые для информационного наполнения веб-портала "электронного правительства"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14)определение объектов, относящихся к критически важным объектам информационно-коммуникационной инфраструктуры, в пределах своей компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15)предоставление доступа оператору к электронным информационным ресурсам для осуществления аналитики данных в соответствии с требованиями по управлению данными, утвержденными уполномоченным органом по упралению данными; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16)передача данных на инфрмационно-коммуникационную платформу "электронного правительства" в соответствии с требованиями по управлению данными, утвержденными уполномоченным органом по управлению данными; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17)разрабтка и внесение в акимат области для утверждения с уполномоченным органом и территориальными подразделениями уполномоченного органа и территориальными подразделениями уполномоченных государственных органов военного управления, национальной безопасности и внутренних дел Республики Казахстан, осуществляющими деятельность на территории области, планы строительства сооружений связи, линий связи и других объектов инженерной инфраструктуры, за исключением сетей подразделений правительственной и президентской связи; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18)определение совместно с операторами связи перечня объектов социального значения для предоставления абонентам бесплатных соединений с компенсацией соответствующих расходов операторам связи в порядке, установленном законодательством Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19)выделение нежилых помещений для производственных объектов операторов почты в соответствии с законодательством Республики Казахстан, а также оказание содействия операторам почты в размещении на их территории производственных объектов; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20)предоставление мест с подведенным электроснабжением для строительства операторами сотовой или спутниковой связи антенно-мачтовых сооружений и (или) опор для оборудования сотовой или спутниковой связи по заявлению оператора сотовой или спутниковой связи по согласованию с уполномоченным органом; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21)внесение предложения акимату области по организации предоставления услуг связи на территории области для включения в планы развития области; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22)координация работы по развитию системо образующих компонентов проекта "SmartCity" между местными исполнительными органами области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23)внедрение комплекса технических решений и организационных мероприятий, направленных на развитие проекта "SmartCity"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24)выработка предложений и обеспечение единого подхода, координация мероприятий по внедрению проекта "SmartCity"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25)изучение международного опыта в сфере цифровых технологий, посредством участия в обучающих семинарах, конференциях иностранных государств; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26)согласование и координация финансовых расчетов и расходов в сфере цифровизации, автоматизации и оптимизации местных исполнительных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27)определение и внесение в акимат области для утверждения планов строительства сооружений связи, линий телекомуникаций и других объектов инженерной инфраструктуры, за исключением сетей подразделений правительственной связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28)определение и внесение в акимат области для утверждения перечень объектов социального значения для предоставления абонентам бесплатных соединений с компенсацией соответствующих расходов операторам связи в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28-1) осуществление государственного контроля качества услуг связи, оказываемых операторами связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      29)проведение мониторинга использования межведомственных информационных систем в местных исполнительных органах; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30)осуществление взаимодействия местных исполнительных органов с территориальными подразделениями государственных органов, с гражданами и организациями по вопросам информатизации, оказание консультационной и методологической помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31)внесение акимату области на утверждение перечня открытых данных, размещаемых на интернет-портале открытых данных по согласованию с уполномоченным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32)изучение мирового опыта в области информатизации, автоматизации и оптимизации информационных систем;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33)согласование технических спецификаций и иных нормативных правовых актов в сфере информатизации; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      34)участие в плановой инвентаризации компьютерной и оргтехники, серверного оборудования; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      35)организационное, техническое и информационно-аналитическое обеспечение деятельности акима и Управлении области по вопросам информационного развития и международного технического сотрудничества; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      36)обеспечение единого подхода и координация мероприятий по внедрению и использованию информационных систем, автоматизирующих оказание государственных услуг местных исполнительных органов; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      37)осуществление мероприятий по повышению оценки эффективности по применению информационных технологий; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38)выработка предложений, обеспечение единого подхода и координация мероприятий по внедрению и использованию информационных систем, обеспечивающих доступ к широкополосному интернету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      39)обеспечение повышения качества, доступности оказания государственных услуг на территории области; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      40)обеспечение доступности подзаконных нормативных правовых актов, определяющих порядок оказания государственых услуг; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      41)обеспечение информированности услугополучателей в доступной форме о порядке оказания государственных услуг; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      42)рассмотрение обращений услугополучателей по вопросам оказания государственных услуг; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      43)принятие мер, направленных на восстановление нарушенных прав, свобод и законных интересов услугополучателей; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      44)организация работ по повышению квалификации работников в сфере оказания государственных услуг, общения с лицами с инвалидностью; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      45)осуществление реинжинирга оказания государственных услуг в соответствии с правилами цифровой трансформации государственного управления; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      46)обеспечение предоставления информации в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг для проведения оценки качества оказания государственных услуг, а также информации по результатам внутреннего контроля за качеством оказания государственных услуг в порядке и сроки, установленные законодательством Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      47)обеспечение предоставления информации в уполномоченный орган в сфере информатизации для проведения оценки процесса автоматизации оказания государственных услуг в порядке и сроки, установленные законодательством Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      48)обеспечение предоставления доступа государственной корпорации "Правительство для граждан" к информационным системам, содержащим необходимые для оказания государственных услуг сведения, если иное не предусмотрено законодательством Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      49)предоставление информации о порядке оказания государственных услуг в Единый контакт-центр; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      50)проведение внутреннего контроля за качеством оказания государственных услуг в соответствии с законодательством Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      51)обеспечение соблюдения услугодателями подзаконных нормативных правовых актов, определяющих порядок государственных услуг; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52)принимает меры по повышению качества оказания государственных услуг с учетом заключения общественного мониторинга качества оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53)проведение мониторинга качества оказание государственных услуг в соответствии с законодательством Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      54)организация хранения, комплектования и использования документов Национального архивного фонда, принятых на хранение в государственные архивы области; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      55)ведение государственного учета и обеспечение сохранности документов Национального архивного фонда, хранящихся в государственных архивах области; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      56)защита документальных памятников истории и культуры, находящихся в коммунальной собственности, их хранение и использование; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      57)организация экспертизы научной и практической ценности документов; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      58)формирование базы данных по документам Национального архивного фонда, хранящимся в государственных архивах области; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      59)организационно-методическое руководство вопросами архивного дела и документационного обеспечения управления на территории области; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      60) государственный контроль за соблюдением законодательства Республики Казахстан о Национальном архивном фонде и архивах на территории области, расположенных на территории области; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      61)организация исполнения запросов физических и юридических лиц; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      62)внесение на утверждение акимата области положения об экспертно-проверочной комиссии; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      63)использование документов Национального архивного фонда для удовлетворения запросов государства, физических и юридических лиц; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64)организация реализации товаров (работ, услуг) на платной основе в соответствии с действующим законодательством;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      65)сбор и возвращение архивных документов по истории области; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66)осуществление в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенным постановлением акимата Туркестанской области от 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Задачи и полномочия государственного органа</w:t>
-[...421 lines deleted...]
-      15. Функции:</w:t>
+        <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя государственного органа, коллегиальных органов (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:p>
-[...1187 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Управления осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Управление задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Первый руководитель Управления назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Первый руководитель Управления имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия первого руководителя Управления:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует и руководит деятельностью Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) несҰт персональную ответственность за выполнение возложеных на Управление задач и функций, поручений акима области и курирующего заместителя акима области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) назначает на должность и освобождает от должности работников Управления а также руководителей учреждений, находящихся в ведении Управления в соответствии с действующим законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) без доверенности действует от имени Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) представляет интересы Управления в государственных органах, иных организациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) заключает договоры;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) выдает доверенности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) открывает банковские счета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) издает в пределах своей компетенции приказы и дает указания, обязательные для исполнения всеми работниками Управления, а также первых руководителей учреждений, находящихся в ведении Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) применяет меры поощрения и налагает дисциплинарные взыскания на работников Управления, а также руководителей учреждений, находящихся в ведении Управления в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) принимает меры по усилению продиводействия явлениям коррупции и несет персональную ответственность за нарушение антикоррупционного законодательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) несҰт ответственность за планирование, обоснование, реализацию и достижение результатов бюджетных программ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) несет персональную ответсвенность за финансово-хозяйственную деятельность и сохранность переданного Управлению имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) осуществляет иные функции, возложенные на него законодательством Республики Казахстан, настоящим </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Положением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и акиматом области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) утверждает положения об отделах Управления, структуру государственных архивов области и сеть архивных учреждений в пределах установленной штатной численности и фонда оплаты труда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий первого руководителя Управления в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Первый руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Управление возглавляется руководителем управления, назначаемым на должность и освобождаемым от должности в соответствии с Законом Республики Казахстан "О государственной службе Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 в редакции постановления акимата Туркестанской области от 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Управление не имеет коллегиальных органов. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя государственного органа, коллегиальных органов (при наличии)</w:t>
-[...447 lines deleted...]
-      22. Управление не имеет коллегиальных органов. </w:t>
+        <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Управление может иметь обособленное имущество на праве оперативного управления. Имущество Управления формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные поступления), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 в редакции постановления акимата Туркестанской области от 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Имущество, закрепленное за Управлением относится к коммунальной собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 в редакции постановления акимата Туркестанской области от 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Управление не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено бюджетным законодательством и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственном имуществе".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
-[...59 lines deleted...]
-        <w:t>".</w:t>
+        <w:t xml:space="preserve"> 5. Реорганизация и упразднение госудаственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:p>
-[...71 lines deleted...]
-      24. Имущество, закрепленное за Управлением относится к республиканской/коммунальной собственности.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Реорганизация и упразднение Управления осуществляется в соответствии с гражданским законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
-[...76 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень коммунальных государственных учреждений, находяшихся в ведении Управления:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3724,55 +4004,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4098,31 +4378,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>