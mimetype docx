--- v0 (2025-11-10)
+++ v1 (2026-06-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="96e3265" w14:textId="96e3265">
+    <w:p w14:paraId="143f233" w14:textId="143f233">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2323,558 +2323,660 @@
         <w:t xml:space="preserve">
       обеспечивает общественный порядок и общественную безопасность при проведении физкультурных и спортивных мероприятий; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z95" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществляет в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:bookmarkStart w:name="z119" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15-1. Осуществляет прием и рассмотрение уведомлений о размещении вывески, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приложение дополнено пунктом 15-1 в соответствии с постановлением акимата Курмангазинского района Атырауской области от 14.05.2025 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>112</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z97" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Руководство отделом осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на отдел задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z98" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Руководитель отдела назначается на должность и освобождается от должности в соответствии с решением Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z99" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Полномочия руководителя отдела:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z100" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организует, руководит работой отдела;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z101" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в соответствии с законодательством Республикик Казахстан назначает на должность и освобождает от должности работников отдела;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z102" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в установленном законодательством порядке Республикик Казахстан решает вопросы поощрения, оказания материальной помощи, наложение дисциплинарных взысканий; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z103" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пределах своей компетенции издает приказы, заключает и подписывает договора от имени отдела;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z104" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       разрабатывает и готовит к утверждению положение об отделе; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z105" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       утверждает штатное расписание отдела, в пределах лимита штатной численности, утвержденного постановлением акимата района и план финансирования на соответствующий год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z106" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отчитывается о работе отдела перед аппаратом акима района и областным управлением;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z107" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       представляет интересы отдела в государственных органах и организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z108" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по каждому факту совершения коррупционного правонарушения работниками, рассматривается вопрос об ответственности работников и непосредственного их руководителей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z109" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий руководителя отдела в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z110" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Руководитель определяет полномочия своего заместителя в соответсвии с с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z111" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Отдел возглавляется руководителем отдела, назначаемым на должность и освобождаемым от должности в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z112" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z113" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Отдел может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z114" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество отдела формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z115" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Имущество, закрепленное за отделом относится к коммунальной собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z116" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Отдел не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z117" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z118" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Реорганизация и упразднение отдела осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3200,31 +3302,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>