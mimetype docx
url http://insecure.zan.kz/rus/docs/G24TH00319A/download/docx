--- v1 (2026-06-12)
+++ v2 (2026-07-28)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="143f233" w14:textId="143f233">
+    <w:p w14:paraId="1195851" w14:textId="1195851">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении положения государственного учреждения "Отдел культуры, развития языков и спорта Курмангазинского района Атырауской области"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Курмангазинского района Атырауской области от 20 декабря 2024 года № 319</w:t>
+        <w:t>Постановление акимата Курмангазинского района Атырауской области от 20 декабря 2024 года № 319.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2363,620 +2363,660 @@
         <w:t xml:space="preserve">
       15-1. Осуществляет прием и рассмотрение уведомлений о размещении вывески, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z120" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15-2. Рассматривает дела об административных правонарушениях и применяет административные взыскания, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> об административных правонарушениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Приложение дополнено пунктом 15-1 в соответствии с постановлением акимата Курмангазинского района Атырауской области от 14.05.2025 № </w:t>
-[...9 lines deleted...]
-        <w:t>112</w:t>
+        <w:t xml:space="preserve">      Сноска. Приложение дополнено пунктом 15-2 в соответствии с постановлением акимата Курмангазинского района Атырауской области от 05.12.2025 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>265</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="91"/>
+    <w:bookmarkStart w:name="z96" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z97" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z97" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Руководство отделом осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на отдел задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z98" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z98" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Руководитель отдела назначается на должность и освобождается от должности в соответствии с решением Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z99" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z99" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Полномочия руководителя отдела:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z100" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z100" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организует, руководит работой отдела;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z101" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z101" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в соответствии с законодательством Республикик Казахстан назначает на должность и освобождает от должности работников отдела;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z102" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z102" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в установленном законодательством порядке Республикик Казахстан решает вопросы поощрения, оказания материальной помощи, наложение дисциплинарных взысканий; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z103" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z103" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пределах своей компетенции издает приказы, заключает и подписывает договора от имени отдела;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z104" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z104" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       разрабатывает и готовит к утверждению положение об отделе; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z105" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z105" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       утверждает штатное расписание отдела, в пределах лимита штатной численности, утвержденного постановлением акимата района и план финансирования на соответствующий год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z106" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z106" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отчитывается о работе отдела перед аппаратом акима района и областным управлением;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z107" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z107" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       представляет интересы отдела в государственных органах и организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z108" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z108" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по каждому факту совершения коррупционного правонарушения работниками, рассматривается вопрос об ответственности работников и непосредственного их руководителей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z109" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z109" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий руководителя отдела в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z110" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z110" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Руководитель определяет полномочия своего заместителя в соответсвии с с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z111" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z111" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Отдел возглавляется руководителем отдела, назначаемым на должность и освобождаемым от должности в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z112" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z112" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z113" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z113" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Отдел может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z114" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z114" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество отдела формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z115" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z115" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Имущество, закрепленное за отделом относится к коммунальной собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z116" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z116" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Отдел не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z117" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z117" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z118" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z118" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Реорганизация и упразднение отдела осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3302,31 +3342,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>