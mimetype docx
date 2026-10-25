--- v1 (2025-12-17)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="23dbee0" w14:textId="23dbee0">
+    <w:p w14:paraId="6b4e503" w14:textId="6b4e503">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Положения коммунального государственного учреждения "Отдел внутренней политики, культуры и развития языков акимата Мамлютского района Северо-Казахстанской области"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Мамлютского района Северо-Казахстанской области от 1 апреля 2024 года № 70</w:t>
+        <w:t>Постановление акимата Мамлютского района Северо-Казахстанской области от 1 апреля 2024 года № 70.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1111,2242 +1111,2956 @@
         </w:rPr>
         <w:t xml:space="preserve"> 2. Задачи и полномочия Отдела</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Задачи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
-[...15 lines deleted...]
-      формирование государственной политики в сферах:</w:t>
+    <w:bookmarkStart w:name="z165" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формирование государственной политики в сферах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
-[...15 lines deleted...]
-      1) культуры, а также международных культурных связей;</w:t>
+    <w:bookmarkStart w:name="z166" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      культуры, а также международных культурных связей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z37" w:id="27"/>
-[...15 lines deleted...]
-      2) охраны и использования объектов историко-культурного наследия;</w:t>
+    <w:bookmarkStart w:name="z167" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      охраны и использования объектов историко-культурного наследия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z38" w:id="28"/>
-[...15 lines deleted...]
-      3) кинематографии;</w:t>
+    <w:bookmarkStart w:name="z168" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кинематографии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z39" w:id="29"/>
-[...15 lines deleted...]
-      4) государственных символов;</w:t>
+    <w:bookmarkStart w:name="z169" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственных символов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
-[...15 lines deleted...]
-      5) архивного дела и документационного обеспечения;</w:t>
+    <w:bookmarkStart w:name="z170" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      архивного дела и документационного обеспечения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z41" w:id="31"/>
-[...15 lines deleted...]
-      6) электронного документооборота и электронных архивов, в том числе служебной информации ограниченного распространения и работы с ней;</w:t>
+    <w:bookmarkStart w:name="z171" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      электронного документооборота и электронных архивов, в том числе служебной информации ограниченного распространения и работы с ней;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
-[...15 lines deleted...]
-      7) ономастики;</w:t>
+    <w:bookmarkStart w:name="z172" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ономастики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z43" w:id="33"/>
-[...15 lines deleted...]
-      8) креативных индустрий и коммерциализации результатов творческой деятельности;</w:t>
+    <w:bookmarkStart w:name="z173" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      креативных индустрий и коммерциализации результатов творческой деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
-[...15 lines deleted...]
-      9) информации;</w:t>
+    <w:bookmarkStart w:name="z174" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
-[...15 lines deleted...]
-      10) доступа к информации;</w:t>
+    <w:bookmarkStart w:name="z175" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      доступа к информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z46" w:id="36"/>
-[...15 lines deleted...]
-      11) защиты детей от информации, причиняющей вред их здоровью и развитию;</w:t>
+    <w:bookmarkStart w:name="z176" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      защиты детей от информации, причиняющей вред их здоровью и развитию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z47" w:id="37"/>
-[...15 lines deleted...]
-      12) телерадиовещания;</w:t>
+    <w:bookmarkStart w:name="z177" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телерадиовещания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z48" w:id="38"/>
-[...15 lines deleted...]
-      13) средств массовой информации;</w:t>
+    <w:bookmarkStart w:name="z178" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      средств массовой информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z49" w:id="39"/>
-[...15 lines deleted...]
-      14) онлайн-платформ и онлайн-рекламы;</w:t>
+    <w:bookmarkStart w:name="z179" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      онлайн-платформ и онлайн-рекламы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
-[...15 lines deleted...]
-      15) религиозной деятельности;</w:t>
+    <w:bookmarkStart w:name="z180" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      религиозной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z51" w:id="41"/>
-[...15 lines deleted...]
-      16) государственной молодежной и семейной политики;</w:t>
+    <w:bookmarkStart w:name="z181" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственной молодежной и семейной политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
-[...15 lines deleted...]
-      17) модернизации общественного сознания;</w:t>
+    <w:bookmarkStart w:name="z182" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      модернизации общественного сознания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z53" w:id="43"/>
-[...15 lines deleted...]
-      18) благотворительности;</w:t>
+    <w:bookmarkStart w:name="z183" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      благотворительности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z54" w:id="44"/>
-[...15 lines deleted...]
-      19) волонтерской деятельности;</w:t>
+    <w:bookmarkStart w:name="z184" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      волонтерской деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z55" w:id="45"/>
-[...15 lines deleted...]
-      20) медиации;</w:t>
+    <w:bookmarkStart w:name="z185" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      медиации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z56" w:id="46"/>
-[...15 lines deleted...]
-      21) обеспечения внутриполитической стабильности, межконфессионального и межэтнического согласия;</w:t>
+    <w:bookmarkStart w:name="z186" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечения внутриполитической стабильности, межконфессионального и межэтнического согласия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z57" w:id="47"/>
-[...15 lines deleted...]
-      22) взаимодействия государства, гражданского общества и общественных советов;</w:t>
+    <w:bookmarkStart w:name="z187" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечения соблюдения законодательства Республики Казахстан, регулирующее изготовление и использование государственных символов Республики Казахстан государственными органами, физическими, юридическими и должностными лицами, выявления и устранения нарушений законодательства Республики Казахстан, восстановления нарушенных прав граждан и юридических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z58" w:id="48"/>
-[...15 lines deleted...]
-      23) осуществления иных задач, возложенных на Отдел, в пределах своей компетенции. </w:t>
+    <w:bookmarkStart w:name="z188" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) взаимодействия государства, гражданского общества и общественных советов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:bookmarkStart w:name="z189" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществления иных задач, возложенных на Отдел, в пределах своей компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 13 в редакции постановления акимата Мамлютского района Северо-Казахстанской области от 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 228</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его подписания).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Полномочия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        1) Права:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        запрашивать и получать от государственных органов, организаций и физических лиц информацию, для осуществления функций, отнесенных к компетенции отдела, предусмотренных Бюджетным кодексом, Законом Республики Казахстан "О государственном имуществе", Приказом Министра национальной экономики Республики Казахстан от 6 ноября 2014 года № 72 "Об утверждении Правил предоставления мер социальной поддержки специалистам в области здравоохранения, образования, социального обеспечения, культуры, спорта и агропромышленного комплекса, государственным служащим аппаратов акимов сел, поселков, сельских округов, прибывшим для работы и проживания в сельские населенные пункты";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        давать оценку причинам нарушений требований бюджетного законодательства Республики Казахстан по вопросам планирования и исполнения бюджета района, а также оценку экономической эффективности и целесообразности утвержденных районных бюджетных программ (подпрограмм); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       участвовать во владении, пользовании районным коммунальным имуществом, в том числе государственными пакетами акций акционерных обществ, (долями товариществ с ограниченной ответственностью), находящимися в районной коммунальной собственности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z64" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обращаться в судебные органы всех инстанций за защитой прав и интересов Отдела, представлять Отдел в судах Республики Казахстан по вопросам владения, пользования и распоряжения районным коммунальным имуществом, вопросам деятельности Отдела;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       использовать средства для финансирования расходов на оценку объектов приватизации находящихся в районной коммунальной собственности, организацию и проведение аукционов, тендеров, проведение постприватизационного контроля, привлечение на договорной основе в качестве экспертов и консультантов юридических и физических лиц за счет средств, предусмотренных в районном бюджете;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        начислять пени и штрафы за нарушение условий договоров, в том числе за невнесение или несвоевременное внесение платы за имущественный наем (аренду) объектов районной коммунальной собственности; за использование объекта имущественного найма не по назначению, за сдачу его в субаренду без согласия арендодателя, а также проведение арендатором без согласования с арендодателем реконструкции, перепланировки или переоборудования объекта, расположенных в нем инженерных сетей и коммуникаций; за нарушение или невыполнение условий договоров купли-продажи, доверительного управления, безвозмездного пользования (ссуды) объектов районной коммунальной собственности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z67" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Обязанности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       представлять материалы и информацию в пределах своей компетенции в случае официального запроса об этом юридических и физических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       разрабатывать проекты нормативно-правовых актов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z70" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       представлять интересы акима, акимата района во всех судебных, государственных органах и иных организациях по вопросам финансовой деятельности, коммунальной собственности района;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществлять обязанности, в соответствии с Гражданским кодексом Республики Казахстан, Бюджетным кодексом Республики Казахстан, Трудовым кодексом Республики Казахстан, Законом Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", Законом Республики Казахстан "О государственных услугах", Законом Республики Казахстан "О государственной службе Республики Казахстан", Законом Республики Казахстан "О государственных закупках";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z72" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z73" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z73" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечивает выполнение актов Президента, Правительства Республики Казахстан, постановлений акимата, решений, распоряжений и поручений акима области и района в сфере внутренней политики, культуры, развития языков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z74" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z74" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по вопросам своей компетенции разрабатывает проекты решений акима и акимата района, районных программ и планов социально- экономического развития района;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z75" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z75" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) составляет информационно-аналитические материалы и документы по вопросам, относящимся к своей компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z76" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z76" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) принимает участие в заседаниях акимата района и других консультативно-совещательных органах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z77" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z77" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) проводит политическое обеспечение районных общественно-политических и культурных мероприятий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z78" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) участвует в разработке и реализации республиканских, региональных программ в области межэтнических отношений, обеспечения и соблюдения прав и свобод человека в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z79" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z79" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) организует работу по формированию, накоплению, обобщению и классификации информационной базы данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z80" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z80" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) осуществляет связи с политическими партиями, национально-культурными объединениями, правозащитными, религиозными и иными общественными организациями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z81" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z81" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) участвует в подготовке и проведении республиканских и региональных научно-практических мероприятий, направленных на укрепление внутриполитической стабильности и демократизации политических процессов в районе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z82" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z82" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) обеспечивает реализацию государственной молодежной политики в районе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z83" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z83" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) проводит мониторинг деятельности иностранных граждан, осуществляющих проповедование и распространение какого-либо вероучения посредством религиозно-просветительской деятельности и малочисленных религиозных групп, не имеющих признаков юридического лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z84" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z84" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) осуществляет информационно-пропагандистские мероприятия на районном уровне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z86" w:id="76"/>
-[...15 lines deleted...]
-      14) организует работу районного Совета по связям с религиозными объединениями;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13) исключен постановлением акимата Мамлютского района Северо-Казахстанской области от 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 228</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его подписания);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14) исключен постановлением акимата Мамлютского района Северо-Казахстанской области от 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 228</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его подписания);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15) исключен постановлением акимата Мамлютского района Северо-Казахстанской области от 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 228</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его подписания);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16) исключен постановлением акимата Мамлютского района Северо-Казахстанской области от 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 228</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его подписания);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17) исключен постановлением акимата Мамлютского района Северо-Казахстанской области от 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 228</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его подписания);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) организует работу районной комиссии по делам женщин и семейно-демографической политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z87" w:id="77"/>
-[...15 lines deleted...]
-      15) организует работу районного Совета по сотрудничеству и взаимодействию с неправительственными организациями;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) проводит работу по формированию антикоррупционной культуры в районе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z88" w:id="78"/>
-[...15 lines deleted...]
-      16) организует работу районного Совета общественного согласия;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) осуществляет и координирует деятельность культурно-досуговых организаций района;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z89" w:id="79"/>
-[...15 lines deleted...]
-      17) организует работу районного Совета по делам молодежи;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) осуществляет научно-методическое обеспечение деятельности в области культуры на территории района;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z90" w:id="80"/>
-[...15 lines deleted...]
-      18) организует работу районной комиссии по делам женщин и семейно-демографической политики;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) поддерживает и координирует деятельность государственных организаций культуры по развитию театрального, музыкального искусства, библиотечного и музейного дела;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z91" w:id="81"/>
-[...15 lines deleted...]
-      19) проводит работу по формированию антикоррупционной культуры в районе;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) взаимодействует с творческими союзами и другими организациями независимо от формы собственности по вопросам культуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z92" w:id="82"/>
-[...15 lines deleted...]
-      20) осуществляет и координирует деятельность культурно-досуговых организаций района;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) вносит предложения в акимат района по созданию, реорганизации и ликвидации государственных организаций культуры района;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z93" w:id="83"/>
-[...15 lines deleted...]
-      21) осуществляет научно-методическое обеспечение деятельности в области культуры на территории района;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) реализует меры по внедрению государственного языка в различные сферы обслуживания населения и социальную сферу, пропагандирует государственный язык среди населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z94" w:id="84"/>
-[...15 lines deleted...]
-      22) поддерживает и координирует деятельность государственных организаций культуры по развитию театрального, музыкального искусства, библиотечного и музейного дела;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) разрабатывает и реализует предложения по повышению эффективности государственной языковой политики и комплексных мер по расширению сферы общественного функционирования и развития государственного языка и других языков народа Казахстана;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z95" w:id="85"/>
-[...15 lines deleted...]
-      23) взаимодействует с творческими союзами и другими организациями независимо от формы собственности по вопросам культуры;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) развивает театральное, музыкальное, хореографическое, изобразительное и другие виды искусства, народного творчества и художественной самодеятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z96" w:id="86"/>
-[...15 lines deleted...]
-      24) вносит предложения в акимат района по созданию, реорганизации и ликвидации государственных организаций культуры района;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) организует работу по широкому использованию кино, видео продукции, способствующей нравственному воспитанию и культурно-познавательному отдыху населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z97" w:id="87"/>
-[...15 lines deleted...]
-      25) реализует меры по внедрению государственного языка в различные сферы обслуживания населения и социальную сферу, пропагандирует государственный язык среди населения;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) осуществляет мероприятия по укреплению материально технической базы и финансирование состояния организаций и учреждений культуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z98" w:id="88"/>
-[...15 lines deleted...]
-      26) разрабатывает и реализует предложения по повышению эффективности государственной языковой политики и комплексных мер по расширению сферы общественного функционирования и развития государственного языка и других языков народа Казахстана;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) оказывает практическую и методическую помощь государственным и негосударственным организациям в реализации Концепции развития языковой политики в части ведения делопроизводства на государственном языке, организации обучения государственному языку разновозрастных групп населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z99" w:id="89"/>
-[...15 lines deleted...]
-      27) развивает театральное, музыкальное, хореографическое, изобразительное и другие виды искусства, народного творчества и художественной самодеятельности;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) проводит разъяснительную работу по недопущению дискриминации граждан по языковому принципу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z100" w:id="90"/>
-[...15 lines deleted...]
-      28) организует работу по широкому использованию кино, видео продукции, способствующей нравственному воспитанию и культурно-познавательному отдыху населения;</w:t>
+    <w:bookmarkStart w:name="z104" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) оказывает практическую помощь переводчикам, специалистам по делопроизводству на государственном языке, руководителям кружков казахского языка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z101" w:id="91"/>
-[...15 lines deleted...]
-      29) осуществляет мероприятия по укреплению материально технической базы и финансирование состояния организаций и учреждений культуры;</w:t>
+    <w:bookmarkStart w:name="z105" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) разрабатывает и осуществляет мероприятия по сохранению сети учреждений культуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z102" w:id="92"/>
-[...15 lines deleted...]
-      30) оказывает практическую и методическую помощь государственным и негосударственным организациям в реализации Концепции развития языковой политики в части ведения делопроизводства на государственном языке, организации обучения государственному языку разновозрастных групп населения;</w:t>
+    <w:bookmarkStart w:name="z106" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) обеспечивает улучшение библиотечного обслуживания населения в районе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z103" w:id="93"/>
-[...15 lines deleted...]
-      31) проводит разъяснительную работу по недопущению дискриминации граждан по языковому принципу;</w:t>
+    <w:bookmarkStart w:name="z107" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) организует в установленном порядке концертной деятельности, содействие проведению гастролей художественных коллективов, отдельных исполнителей района;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z104" w:id="94"/>
-[...15 lines deleted...]
-      32) оказывает практическую помощь переводчикам, специалистам по делопроизводству на государственном языке, руководителям кружков казахского языка;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) развивает на территории района языки народов мира;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z105" w:id="95"/>
-[...15 lines deleted...]
-      33) разрабатывает и осуществляет мероприятия по сохранению сети учреждений культуры;</w:t>
+    <w:bookmarkStart w:name="z109" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) сохраняет, пропагандирует народные традиций и обряды, а так же создает новых самодеятельные коллективы на территории района;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z106" w:id="96"/>
-[...15 lines deleted...]
-      34) обеспечивает улучшение библиотечного обслуживания населения в районе;</w:t>
+    <w:bookmarkStart w:name="z110" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) организует в установленном порядке проведение конкурсов, смотров, выставок и других мероприятий в области культуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z107" w:id="97"/>
-[...15 lines deleted...]
-      35) организует в установленном порядке концертной деятельности, содействие проведению гастролей художественных коллективов, отдельных исполнителей района;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) размещает информацию на интернет-портале открытых данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z108" w:id="98"/>
-[...15 lines deleted...]
-      36) развивает на территории района языки народов мира;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) размещает информацию на интернет-портале открытых бюджетов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z109" w:id="99"/>
-[...15 lines deleted...]
-      37) сохраняет, пропагандирует народные традиций и обряды, а так же создает новых самодеятельные коллективы на территории района;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) размещает информацию на интернет-портале открытых нормативно-правовых актов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z110" w:id="100"/>
-[...15 lines deleted...]
-      38) организует в установленном порядке проведение конкурсов, смотров, выставок и других мероприятий в области культуры;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) обеспечивает систематическую работу в сфере медиации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z111" w:id="101"/>
-[...15 lines deleted...]
-      39) размещает информацию на интернет-портале открытых данных;</w:t>
+    <w:bookmarkStart w:name="z142" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) осуществляет прием и рассмотрение уведомлений о размещении вывески в городе районного значения, селе, поселке в соответствии с Законом Республики Казахстан "О разрешениях и уведомлениях";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z112" w:id="102"/>
-[...15 lines deleted...]
-      40) размещает информацию на интернет-портале открытых бюджетов;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      44) составляет протокола об административных правонарушениях (статьи 75, 418 (частью 1 - 1), 456 - 3) и рассматривает дела об административных правонарушениях, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 75</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса Республики Казахстан об административных правонарушениях (далее - Кодекс), налагает административные взыскания за административные правонарушения, предусмотренные статьей 75 Кодекса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z113" w:id="103"/>
-[...15 lines deleted...]
-      41) размещает информацию на интернет-портале открытых нормативно-правовых актов;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) поддерживает и координирует деятельность государственных организаций культуры района в сфере театрального, музыкального искусства и киноискусства, библиотечного и музейного дела, культурно-досуговой деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z114" w:id="104"/>
-[...15 lines deleted...]
-      42) обеспечивает систематическую работу в сфере медиации;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) принимает меры по сохранению библиотечного фонда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z146" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) организует работу по учету, охране и использованию культурных ценностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z147" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) осуществляет проведение зрелищных культурно-массовых мероприятий района, города областного значения, а также смотров, фестивалей и конкурсов среди любительских творческих объединений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z148" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) проводит аттестацию государственных организаций культуры района;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z149" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) выступает заказчиком по строительству, реконструкции и ремонту объектов культурного назначения района;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z150" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) поддерживает и оказывает содействие в материально-техническом обеспечении государственных организаций культуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z151" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) разрабатывает и согласует проекты нормативных правовых актов об утверждении государственного творческого заказа на финансирование творческих кружков для детей и юношества в пределах объемов бюджетных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z152" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) обеспечивает размещение государственного творческого заказа в творческих кружках для детей и юношества независимо от форм собственности поставщиков услуг государственного творческого заказа, их ведомственной подчиненности, типов и видов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z153" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) обеспечивает исполнение всех этапов и процедур размещения, контроля качества и целевого освоения государственного творческого заказа в электронном и общедоступном форматах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z154" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) осуществляет мониторинг деятельности организаций культуры, расположенных на соответствующей территории, и предоставляет в местный исполнительный орган области информацию, а также статистические отчеты установленной формы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z155" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) организует работу по сохранению историко-культурного наследия, содействует развитию исторических, национальных и культурных традиций и обычаев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z156" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) вносит предложения об объявлении охраняемыми памятниками природы, истории и культуры находящиеся на территории района природные и иные объекты, представляющие экологическую, историческую, культурную или научную ценность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z157" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) взаимодействует с физическими, юридическими лицами и государственными органами в сфере волонтерской деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z158" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) осуществляет анализ, свод и обобщение практики волонтерской деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z159" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) принимает меры по развитию системы волонтерской деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z160" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) осуществляет в интересах местного государственного управления иные полномочия, возлагаемые на Отдел законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z195" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) осуществляет контроль за использованием (установлением, размещением) государственных символов Республики Казахстан на территории Мамлютского района Северо-Казахстанской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными постановлениями акимата Мамлютского района Северо-Казахстанской области от 18.03.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 15 с изменениями, внесенными постановлениями акимата Мамлютского района Северо-Казахстанской области от 18.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его подписания); от 3 июля 2025 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 208</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его подписания); от 06.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его подписания); от 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 228</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его подписания).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z115" w:id="105"/>
+    <w:bookmarkStart w:name="z115" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя Отдела</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z116" w:id="106"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z116" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Руководство Отделом осуществляется первым руководителем, который несет персональную ответственность за выполнение задач, возложенных на Отдел и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z117" w:id="107"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z117" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Руководитель Отдела назначается на должность и освобождается от должности распоряжением акима Мамлютского района в соответствии с Законом Республики Казахстан "О государственной службе Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z118" w:id="108"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z118" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Руководитель Отдела не имеет заместителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z119" w:id="109"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z119" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Полномочия руководителя Отдела:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z120" w:id="110"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z120" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) представляет на утверждение акимата района Положение Отдела, внесение в него изменений и дополнений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z121" w:id="111"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z121" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) организует работу Отдела, осуществляет руководство его деятельностью, несет персональную ответственность за выполнение возложенных на Отдел задач и осуществление им своих функций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z122" w:id="112"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z122" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) определяет обязанности и устанавливает степень ответственности работников Отдела;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z123" w:id="113"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z123" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) назначает на должности и освобождает от должностей работников Отдела в соответствии с Трудовым кодексом Республики Казахстан, Законом Республики Казахстан "О государственной службе Республики Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z124" w:id="114"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z124" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) согласно трудового законодательства, Закона Республики Казахстан "О государственной службе Республики Казахстан" решает вопросы поощрения работников, оказания им материальной помощи, налагает дисциплинарные взыскания на работников Отдела;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z125" w:id="115"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z125" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) издает в пределах своей компетенции приказы, инструкции, обязательные для исполнения работниками Отдела;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z126" w:id="116"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z126" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) представляет Отдел в государственных органах, иных организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z127" w:id="117"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z127" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) обеспечивает соблюдение законодательства о государственной гарантии равных прав и возможностей мужчин и женщин;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z128" w:id="118"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z128" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) несет персональную ответственность за соблюдение антикоррупционного законодательства сотрудниками Отдела;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z129" w:id="119"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z129" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) осуществляет иные полномочия в соответствии с Бюджетным кодексом Республики Казахстан, законодательством о труде, государственной службе, местном государственном управлении и самоуправлении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z130" w:id="120"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z130" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Исполнение полномочий руководителя Отдела в период его отсутствия осуществляется лицом, его замещающим в соответствии с закондательством о труде, о государственной службе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z131" w:id="121"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z131" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество Отдела</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z132" w:id="122"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z132" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Отдел может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством о государственном имуществе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z133" w:id="123"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z133" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Имущество Отдела формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством о государственном имуществе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z134" w:id="124"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z134" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Имущество, закрепленное за Отделом, относится к коммунальной собственности района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z135" w:id="125"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z135" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Отдел не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством о государственном имуществе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z136" w:id="126"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z136" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение Отдела</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z137" w:id="127"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z137" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Реорганизация (слияние, присоединение, разделение, выделение, преобразование) и упразднение (ликвидация) Отдела осуществляются в соответствии с Гражданским кодексом Республики Казахстан, Трудовым кодексом Республики Казахстан, Законом Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", Законом Республики Казахстан "О государственной регистрации юридических лиц и учетной регистрации филиалов и представительств", Законом Республики Казахстан "О государственной службе Республики Казахстан", Законом Республики Казахстан "О государственном имуществе", а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z138" w:id="128"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z138" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3726,31 +4440,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>