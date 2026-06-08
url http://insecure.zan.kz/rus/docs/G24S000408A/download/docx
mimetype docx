--- v0 (2025-11-07)
+++ v1 (2026-06-08)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d642e46" w14:textId="d642e46">
+    <w:p w14:paraId="831a568" w14:textId="831a568">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,90 +94,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении правил реализации механизмов стабилизации цен на социально значимые продовольственные товары в Северо-Казахстанской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Северо-Казахстанской области от 9 декабря 2024 года № 408</w:t>
+        <w:t>Постановление акимата Северо-Казахстанской области от 9 декабря 2024 года № 408.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      В соответствии с подпунктом 39) пункта 1 статьи 6 Закона Республики Казахстан "О государственном регулировании развития агропромышленного комплекса и сельских территорий" и подпунктом 2) пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике", приказом Министра сельского хозяйства Республики Казахстан от 29 июля 2019 года № 280 "Об утверждении Типовых правил реализации механизмов стабилизации цен на социально значимые продовольственные товары" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 19123) акимат Северо-Казахстанской области ПОСТАНОВЛЯЕТ:</w:t>
+        <w:t xml:space="preserve">
+      В соответствии с подпунктом 39) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственном регулировании развития агропромышленного комплекса и сельских территорий" и подпунктом 2) пункта 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственной статистике", приказом Министра сельского хозяйства Республики Казахстан от 29 июля 2019 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Об утверждении Типовых правил реализации механизмов стабилизации цен на социально значимые продовольственные товары" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 19123) акимат Северо-Казахстанской области ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Утвердить прилагаемые правила реализации механизмов стабилизации цен на социально значимые продовольственные товары в Северо-Казахстанской области согласно приложению к настоящему постановлению.</w:t>
+        <w:t xml:space="preserve">
+      1. Утвердить прилагаемые </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> реализации механизмов стабилизации цен на социально значимые продовольственные товары в Северо-Казахстанской области согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Коммунальному государственному учреждению "Управление предпринимательства и индустриально-инновационного развития акимата Северо-Казахстанской области" в установленном законодательством Республики Казахстан порядке направить реквизиты настоящего постановления в филиал республиканского государственного предприятия на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" Министерства юстиции Республики Казахстан по Северо-Казахстанской области для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
@@ -677,1860 +778,2658 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="5"/>
+    <w:bookmarkStart w:name="z23" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила реализации механизмов стабилизации цен на социально значимые продовольственные товары в Северо-Казахстанской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z16" w:id="6"/>
+    <w:bookmarkStart w:name="z24" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z17" w:id="7"/>
-[...15 lines deleted...]
-      1. Настоящие правила реализации механизмов стабилизации цен на социально значимые продовольственные товары в Северо-Казахстанской области (далее – Правила) разработаны в соответствии с подпунктом 39) пункта 1 статьи 6 Закона Республики Казахстан "О государственном регулировании развития агропромышленного комплекса и сельских территорий" (далее – Закон), подпунктом 2) пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике", приказом Министра сельского хозяйства Республики Казахстан от 29 июля 2019 года № 280 "Об утверждении Типовых правил реализации механизмов стабилизации цен на социально значимые продовольственные товары" (далее – Типовые правила) (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 19123) и определяют порядок реализации механизмов стабилизации цен на социально значимые продовольственные товары.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение в редакции постановления акимата Северо-Казахстанской области от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие правила реализации механизмов стабилизации цен на социально значимые продовольственные товары в Северо-Казахстанской области (далее – Правила) разработаны в соответствии с подпунктом 39) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственном регулировании развития агропромышленного комплекса и сельских территорий" (далее – Закон), подпунктом 2) пункта 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственной статистике", а также пунктом 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Предпринимательского кодекса Республики Казахстан, приказом Министра сельского хозяйства Республики Казахстан от 29 июля 2019 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Об утверждении Типовых правил реализации механизмов стабилизации цен на социально значимые продовольственные товары" (далее – Типовые правила) (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 19123) и определяют порядок реализации механизмов стабилизации цен на социально значимые продовольственные товары, в том числе предусматривающих поддержку получателям государственной адресной социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z18" w:id="8"/>
+    <w:bookmarkStart w:name="z26" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z19" w:id="9"/>
+    <w:bookmarkStart w:name="z27" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) региональный стабилизационный фонд продовольственных товаров – оперативный запас продовольственных товаров, созданный для оказания регулирующего воздействия на агропродовольственный рынок и обеспечения продовольственной безопасности на территории Северо-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z20" w:id="10"/>
+    <w:bookmarkStart w:name="z28" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) освежение регионального стабилизационного фонда продовольственных товаров – реализация продовольственных товаров до истечения сроков их хранения или возврат продовольственных товаров до истечения сроков их хранения поставщику с последующей поставкой такого же объема продовольственных товаров с новым сроком хранения или с нового урожая следующего года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z21" w:id="11"/>
+    <w:bookmarkStart w:name="z29" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) использование регионального стабилизационного фонда продовольственных товаров – реализация продовольственных товаров из регионального стабилизационного фонда продовольственных товаров с целью проведения товарных интервенций и освежения регионального стабилизационного фонда продовольственных товаров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z22" w:id="12"/>
+    <w:bookmarkStart w:name="z30" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) формирование регионального стабилизационного фонда продовольственных товаров – закупочные интервенции, размещение и хранение продовольственных товаров в региональном стабилизационном фонде продовольственных товаров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z23" w:id="13"/>
-[...15 lines deleted...]
-      5) сельскохозяйственный товаропроизводитель (далее – сельхозтоваропроизводитель) – физическое или юридическое лицо, занимающиеся производством сельскохозяйственной продукции;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1) удешевленная цена – цена, по которой получатели государственной адресной социальной помощи приобретают социально значимые продовольственные товары со скидкой, установленной ежемесячно на одного человека в пределах предельной торговой надбавки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:bookmarkStart w:name="z32" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сельскохозяйственный товаропроизводитель (далее – сельхозтоваропроизводитель) – физическое или юридическое лицо, занимающееся производством сельскохозяйственной продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z33" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) "социальный кошелек" – объект информатизации, предназначенный для извещения (уведомления), учета и получения (оказания) мер государственной поддержки физических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z34" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-2) мера государственной поддержки физических лиц – государственные услуги или иные формы государственной поддержки, направленные на повышение благополучия физических лиц, за исключением индивидуальных предпринимателей и лиц, занимающихся частной практикой, юридических консультантов, в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z35" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-3) специализированная организация - организация, созданная по решению Правительства Республики Казахстан, местного исполнительного органа области, города республиканского значения, столицы или национального управляющего холдинга в сфере агропромышленного комплекса в целях устойчивого развития отраслей агропромышленного комплекса, обеспечения субъектов агропромышленного комплекса отдельными видами услуг, отсутствующими или слабо предоставленными на конкурентном рынке, или созданная для содействия развитию экономики регионов (социально-предпринимательские корпорации);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z36" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-4) проактивная услуга – государственная услуга, оказываемая без заявления услугополучателя по инициативе услугодателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z37" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) закупочные интервенции – мероприятия по приобретению специализированными организациями социально значимых продовольственных товаров при снижении цен на территории областей, городов республиканского значения, столицы, введении чрезвычайного положения на территории Республики Казахстан, а также в рамках поручений Президента Республики Казахстан, Правительства Республики Казахстан или Премьер-Министра Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z38" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1) информационная система прослеживаемости товаров – подсистема информационной системы маркировки и прослеживаемости товаров, предназначенная для сбора и обработки информации о социально значимых продовольственных товарах в рамках реализации механизмов стабилизации цен на социально значимые продовольственные товары, с применением Национального каталога товаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z39" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) товарные интервенции – мероприятия по реализации продовольственных товаров на внутреннем рынке из региональных стабилизационных фондов продовольственных товаров, осуществляемые в целях стабилизации внутреннего рынка при росте цен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z40" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) фиксированная цена – цена социально значимого продовольственного товара с учетом затрат на производство/закуп, хранение, естественной убыли (усушки), доставки до места назначения, а также маржинального дохода от себестоимости продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z41" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) форвард – производный финансовый инструмент, покупатель (или продавец) которого берет на себя обязательство по истечении определенного срока купить (или продать) базовый актив на согласованных условиях в будущем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z42" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9-1) цифровой продовольственный ваучер – целевая безналичная поддержка, предоставляемая получателям государственной адресной социальной помощи в виде скидки при приобретении социально значимых продовольственных товаров; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z43" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) предельная торговая надбавка – торговая надбавка, формируемая для определения цены при реализации субъектами внутренней торговли продовольственных товаров конечным потребителям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z44" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Механизмы стабилизации цен на социально значимые продовольственные товары реализуются в соответствии с правилами реализации механизмов стабилизации цен на социально значимые продовольственные товары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z45" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В целях обеспечения эффективного и своевременного применения механизмов стабилизации цен на социально значимые продовольственные товары аким Северо-Казахстанской области образует Комиссию по обеспечению реализации механизмов стабилизации цен на социально значимые продовольственные товары (далее – Комиссия) и утверждает ее состав.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z46" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Председателем Комиссии является заместитель акима Северо-Казахстанской области, членами Комиссии являются сотрудники управлений предпринимательства, сельского хозяйства, а также представители объединений субъектов частного предпринимательства и общественных организаций. Комиссия осуществляет свою деятельность на постоянной основе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z47" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Количественный состав Комиссии должен быть нечетным и составлять не менее девяти человек. При этом две трети членов Комиссии должны являться представителями объединений субъектов частного предпринимательства и общественных организаций. Секретарь Комиссии не является ее членом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z48" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. К компетенции Комиссии относятся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z49" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) принятие решения о реализации механизмов стабилизации цен на социально значимые продовольственные товары в Северо-Казахстанской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z50" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) определение перечня продовольственных товаров, закупаемых в региональный стабилизационный фонд продовольственных товаров и предельной торговой надбавки по ним в целях реализации механизма по формированию и использованию стабилизационных фондов продовольственных товаров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z51" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) определение субъекта предпринимательства для выдачи займа в соответствии с правилами реализации механизмов стабилизации цен на социально значимые продовольственные товары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z52" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) рассмотрение предложений специализированной организации по определению предельной торговой надбавки на социально значимые продовольственные товары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z53" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Образование и организацию работы Комиссии обеспечивает коммунальное государственное учреждение "Управление предпринимательства и индустриально-инновационного развития акимата Северо-Казахстанской области" (далее – Управление предпринимательства и индустриально-инновационного развития).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z54" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Для реализации механизмов стабилизации цен на социально значимые продовольственные товары Управлением предпринимательства и индустриально-инновационного развития осуществляется закуп услуг у специализированных организаций, реализующих механизмы стабилизации цен на социально значимые продовольственные товары, за исключением мер по установлению предельных цен на социально значимые продовольственные товары, путем заключения договора о реализации механизмов стабилизации цен на социально значимые продовольственные товары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z55" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. До истечения срока действия договора о реализации механизмов стабилизации цен на социально значимые продовольственные товары на трехлетний период Управление предпринимательства и индустриально-инновационного развития заключает со специализированной организацией дополнительное соглашение с указанием обязательств о переходящих активах стабилизационного фонда в натуральном и денежном выражении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z56" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае упразднения стабилизационного фонда, специализированная организация обеспечивает возврат бюджетных средств, использованных для закупа продовольственных товаров в местный бюджет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z57" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если по решению специализированной организации реализация продовольственных товаров осуществлена по ценам ниже закупочных, то возврат суммы осуществляется за минусом разницы цены закупа и реализации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z58" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Накладные, коммунальные и прочие расходы специализированной организации, возникшие при использовании стабилизационного фонда, ежегодно покрываются за счет разницы между фиксированной и рыночной ценами на продовольственные товары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z59" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Перечень специализированных организаций, реализующих механизмы стабилизации цен на социально значимые продовольственные товары, за исключением мер по установлению предельных цен на социально значимые продовольственные товары (далее – специализированная организация), утверждается уполномоченным органом в области развития агропромышленного комплекса в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 4-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 статьи 6 Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z60" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Специализированные организации представляют в Управление предпринимательства и индустриально-инновационного развития информацию о ходе реализации механизмов стабилизации цен на социально значимые продовольственные товары по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам посредством электронного документооборота, почтовой связи, либо нарочно через канцелярию местных исполнительных органов областей, городов республиканского значения, столицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z61" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Управление предпринимательства и индустриально-инновационного развития представляет в министерства сельского хозяйства и торговли и интеграции Республики Казахстан информацию о ходе реализации механизмов стабилизации цен на социально значимые продовольственные товары по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам посредством электронного документооборота.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z62" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок реализации механизмов по стабилизации цен на социально значимые продовольственные товары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z63" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В целях стабилизации рынка социально значимых продовольственных товаров Управлением предпринимательства и индустриально-инновационного развития реализуются следующие механизмы стабилизации цен на социально значимые продовольственные товары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z64" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) деятельность стабилизационных фондов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z65" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предоставление займа субъектам предпринимательства, в том числе для реализации социально значимых продовольственных товаров получателям государственной адресной социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z66" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Источником финансирования реализации механизмов стабилизации цен на социально значимые продовольственные товары являются денежные средства, выделяемые Управлением предпринимательства и индустриально-инновационного развития, в том числе, выделенные ранее на формирование региональных стабилизационных фондов продовольственных товаров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z67" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В рамках формирования регионального стабилизационного фонда продовольственных товаров финансирование сельхозтоваропроизводителей и перерабатывающих предприятий для производства социально значимых продовольственных товаров осуществляется с применением форварда с установлением фиксированной цены.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z68" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форвардное финансирование сельхозтоваропроизводителей и перерабатывающих предприятий для производства социально значимых продовольственных товаров осуществляется на условиях предварительной оплаты в размере не более 70 (семидесяти) процентов от общей суммы форвардного договора и окончательного расчета после поставки продукции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z69" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Объем социально значимых продовольственных товаров, приобретаемых в рамках форвардных договоров, формируется до 50 процентов от трехмесячной потребности населения (городского или общего) Северо-Казахстанской области на основе регионального спроса в соответствии с решением Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z70" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Специализированная организация осуществляет финансирование сельхозтоваропроизводителей в рамках форвардных договоров:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...138 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:bookmarkStart w:name="z71" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 1 октября текущего финансового года для обеспечения населения ранней овощной продукцией в весенне-летний период следующего года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z72" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 1 февраля текущего финансового года для обеспечения населения овощной продукцией в зимне-весенний период следующего года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z73" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Специализированной организацией осуществляется хранение овощной продукции до начала реализации у сельхозтоваропроизводителей или на других складах. Расчет затрат на хранение производится на основе данных местных исполнительных органов о средней стоимости хранения в регионе в аналогичных типах хранения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z74" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Поставка овощной продукции в рамках реализации механизмов стабилизации цен на социально значимые продовольственные товары осуществляется на основании графика, формируемого специализированной организацией совместно с Управлением предпринимательства и индустриально-инновационного развития в период межсезонья (зимне-весенний период: январь, февраль, март; весенне-летний период: апрель, май, июнь), либо в другие периоды в случае необходимости оказания регулирующего воздействия на внутренний рынок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z75" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Специализированные организации совместно с местными исполнительными органами областей, городов республиканского значения, столицы осуществляют мониторинг деятельности сельхозтоваропроизводителей с выездом на поле, на всех этапах цикла производства овощной продукции с момента заключения форвардного договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:bookmarkStart w:name="z76" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Социально значимые продовольственные товары, приобретаемые в рамках механизмов стабилизации цен на социально значимые продовольственные товары, должны соответствовать требованиям к безопасности пищевой продукции при ее хранении, транспортировке и реализации согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьям 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О безопасности пищевой продукции".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z77" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22-1. Управление предпринимательства и индустриально-инновационного развития совместно со специализированной организацией проводят информационную работу по доведению информации до населения через средства массовой информации, социальные сети, официальные сайты местного исполнительного органа и специализированной организации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z78" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) о порядке проведения форвардного закупа, начале и результатах его проведения с указанием перечня сельхозтоваропроизводителей и перерабатывающих предприятий, местонахождении торговых объектов, осуществляющих товарные интервенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z79" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) о порядке предоставления займа субъектам предпринимательства, начале и результатах его предоставления с указанием перечня субъектов предпринимательства, местонахождении торговых объектов, реализующих социально значимых продовольственные товары по фиксированной цене;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z80" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) о порядке предоставления займа субъектам предпринимательства, а также о начале и результатах его реализации, с указанием перечня субъектов предпринимательства и местонахождения торговых объектов, реализующих социально значимые продовольственные товары получателям государственной адресной социальной помощи по удешевленной цене с использованием цифровых продовольственных ваучеров посредством "социального кошелька".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z81" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22-2. Объем овощной продукции (капуста, картофель, лук, морковь), приобретаемой специализированной организацией в целях стабилизации цен, определяется в размере не менее 30 процентов от трехмесячной потребности населения (городского или общего) Северо-Казахстанской области на основе регионального спроса в соответствии с решением Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z82" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22-3. Механизмы стабилизации цен на социально значимые продовольственные товары осуществляются в Информационной системе прослеживаемости товаров уполномоченного государственного органа в области регулирования торговой деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z83" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. Особенности (детали) реализации механизмов стабилизации цен на социально-значимые продовольственные товары, не регламентированные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Типовыми правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, определяются правилами реализации механизмов стабилизации цен на социально значимые продовольственные товары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z84" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок деятельности стабилизационных фондов продовольственных товаров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z85" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Деятельность стабилизационных фондов продовольственных товаров осуществляется путем формирования и использования региональных стабилизационных фондов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z70" w:id="60"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z86" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. В целях реализации механизма по формированию и использованию стабилизационного фонда продовольственных товаров Комиссия определяет перечень социально значимых продовольственных товаров, закупаемых в региональный стабилизационный фонд продовольственных товаров на основе регионального баланса спроса и предложения (объемы производства и обеспеченность продовольственными товарами, их товародвижение, наличие запасов), сведений о посевных площадях (плановых), прогнозном урожае, сложившихся ценах за прошедший календарный год, иных сведений, а также предельную торговую надбавку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z87" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. При формировании региональных стабилизационных фондов продовольственных товаров 70 (семьдесят) процентов бюджетных средств направляются на финансирование сельхозтоваропроизводителей и перерабатывающих предприятий в рамках форвардных договоров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="64"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z88" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27. Перечень социально значимых продовольственных товаров, необходимых для закупа в региональный стабилизационный фонд продовольственных товаров формируется из перечня социально значимых продовольственных товаров, утвержденного приказом Заместителя Премьер-Министра – Министра торговли и интеграции Республики Казахстан от 11 мая 2023 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Об утверждении Перечня социально значимых продовольственных товаров" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 32474).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z89" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28. Предельная торговая надбавка на социально значимые продовольственные товары, реализуемые специализированной организацией, формируется с учетом удержания цен на 10 или более процентов ниже официальных рыночных значений розничных цен на социально значимые продовольственные товары, формируемые органами государственной статистики соответствующей области, города республиканского значения, столицы согласно Плану статистических работ в соответствии с пунктом 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 19 марта 2010 года "О государственной статистике".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z90" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Комиссия вносит акиму Северо-Казахстанской области рекомендации об утверждении перечня закупаемых продовольственных товаров и предельной торговой надбавки по ним.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z75" w:id="65"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z91" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Акимат Северо-Казахстанской области на основании рекомендации Комиссии утверждает перечень закупаемых продовольственных товаров и предельную торговую надбавку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z76" w:id="66"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z92" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. При формировании регионального стабилизационного фонда приобретение социально значимых продовольственных товаров осуществляется непосредственно у производителей, в том числе путем заключения форвардных договоров и офтейк-контрактов. В случае, если производителем напрямую не осуществляется реализация продукции, приобретение социально значимых продовольственных товаров осуществляется у оптовых поставщиков (дистрибьютеров), специализирующихся на реализации продовольственных товаров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z77" w:id="67"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z93" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31-1. Социально значимые продовольственные товары, приобретаемые в региональные стабилизационные фонды продовольственных товаров, должны соответствовать требованиям технических регламентов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z94" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31-2. При приобретении социально значимых продовольственных товаров в региональные стабилизационные фонды продовольственных товаров специализированная организация проводит анализ финансовой устойчивости сельскохозяйственных товаропроизводителей, перерабатывающих предприятий, оптовых поставщиков (дистрибьюторов), специализирующихся на реализации продовольственных товаров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z95" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сельскохозяйственный товаропроизводитель (перерабатывающее предприятие, оптовый поставщик (дистрибьютор), специализирующий на реализации продовольственных товаров) признается финансово устойчивым, если он соответствует в совокупности условиям по отсутствию просроченной задолженности по налогам и другим обязательным платежам в бюджет, обязательным пенсионным взносам в единый накопительный пенсионный фонд, а также по кредитам (займам), предоставленным банками второго уровня, организациями, осуществляющими отдельные виды банковских операций, и неисполненных обязательств перед специализированной организацией, а также неисполненных обязательств по исполнительным документам, ограничений и обременений на имущество субъекта предпринимательства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z96" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Специализированная организация на основе статистических данных и других источников проводит постоянный анализ внутреннего рынка продовольственных товаров региона и рынков продукции агропромышленного комплекса (объемы производства и обеспеченность продовольственными товарами, их товародвижение, наличие запасов, цен), определяет объемы продовольственных товаров, закупаемых в региональный стабилизационный фонд, и принимает решение о закупочных интервенциях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z97" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Решение специализированной организации о закупочных интервенциях принимается в целях обеспечения эффективного и своевременного применения механизмов стабилизации цен на социально значимые продовольственные товары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z79" w:id="69"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z98" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Использование регионального стабилизационного фонда осуществляется специализированной организацией путем проведения товарных интервенций и освежения продовольственных товаров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z80" w:id="70"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z99" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Специализированная организация принимает решение о проведении товарных интервенций не позднее 2 (двух) рабочих дней в случае повышения уровня цен, при котором необходимо регулирующее воздействие на агропродовольственный рынок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z82" w:id="72"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z100" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Специализированная организация в целях своевременного освежения регионального стабилизационного фонда на постоянной основе обеспечивает сроки хранения продовольственных товаров регионального стабилизационного фонда с применением систем видеонаблюдения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z101" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Освежение регионального стабилизационного фонда осуществляется до истечения сроков хранения продовольственных товаров, путем реализации продовольственного товара из регионального стабилизационного фонда или возврата продовольственных товаров до истечения сроков их хранения поставщику с последующей поставкой такого же объема продовольственных товаров с новым сроком хранения или с нового урожая следующего года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z83" w:id="73"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z102" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Реализация продовольственных товаров регионального стабилизационного фонда для товарных интервенций, освежения продовольственных товаров осуществляется специализированной организацией через собственные точки сбыта и (или) торговые объекты, реализующие продовольственные товары, а также перерабатывающим предприятиям для производства социально значимых продовольственных товаров в пределах предельной торговой надбавки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z84" w:id="74"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z103" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. При этом цена готового продовольственного товара, произведенного перерабатывающим предприятием, не превышает его предельно допустимой розничной цены, утвержденной местным исполнительным органом области, городов республиканского значения, столицы, и оговаривается в договоре о реализации, заключенном специализированной организацией с перерабатывающим предприятием.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z85" w:id="75"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z104" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Управление предпринимательства и индустриально-инновационного развития совместно со специализированной организацией проводят информационную работу по доведению информации до населения через средства массовой информации, официальные сайты местного исполнительного органа и специализированной организации о местонахождении торговых объектов, осуществляющих товарные интервенции, а также о порядке предоставления займа субъектам предпринимательства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z86" w:id="76"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z105" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок предоставления займа субъектам предпринимательства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z88" w:id="78"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z106" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Управление предпринимательства и индустриально-инновационного развития в целях стабилизации цен на социально значимые продовольственные товары через специализированные организации предоставляют займ субъектам предпринимательства в соответствии с перечнем продовольственных товаров, определяемым Комиссией на основе регионального баланса спроса и предложения (объемы производства и обеспеченность продовольственными товарами, их товародвижение, наличие запасов), сведений о посевных площадях (плановых), прогнозном урожае, сложившихся ценах за прошедший календарный год, количества получателей государственной адресной социальной помощи и иных сведений. Предоставление займа осуществляется на условиях возвратности, обеспеченности и платности путем заключения договора займа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z107" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. При предоставлении займа субъектам предпринимательства 70 (семьдесят) процентов бюджетных средств направляются на финансирование сельхозтоваропроизводителей и перерабатывающих предприятий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="80"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z108" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Стабилизация цен обеспечивается путем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z109" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) установления специализированной организацией фиксированных сниженных розничных/оптовых цен на социально значимые продовольственные товары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z110" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) реализации социально значимых продовольственных товаров получателям государственной адресной социальной помощи по удешевленной цене с использованием цифровых продовольственных ваучеров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z111" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43-1. В целях оказания немонетарной государственной поддержки получателям государственной адресной социальной помощи специализированная организация предоставляет займы субъектам предпринимательства (торговым объектам) для реализации социально значимых продовольственных товаров, определяемым Комиссией по обеспечению реализации механизмов стабилизации цен на социально значимые продовольственные товары, с учетом количества получателей государственной адресной социальной помощи в соответствующем регионе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z112" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Актуализация данных количества и статусов получателей государственной адресной социальной помощи осуществляется уполномоченным государственным органом в сфере социальной защиты населения в автоматизированной информационной системе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z113" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Получателю государственной адресной социальной помощи направляется уведомление через Портал электронного правительства eGov Mobile в виде SMS-сообщения с запросом на подтверждение согласия либо отказа от получения цифрового продовольственного ваучера.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z114" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае подтверждения согласия цифровой продовольственный ваучер зачисляется посредством "социального кошелька" и используется исключительно для приобретения социально значимых продовольственных товаров по удешевленной цене.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z115" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифровые продовольственные ваучеры предоставляются ежемесячно в размере одного месячного расчетного показателя на каждого члена семьи, являющегося получателем государственной адресной социальной помощи на последнюю дату месяца, предшествующего отчетному.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z116" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оплата социально значимых продовольственных товаров осуществляется на кассовом оборудовании торгового объекта путем считывания (сканирования) QR-кода.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z117" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Реализация всего перечня социально значимых продовольственных товаров осуществляется по удешевленной цене с учетом скидки, предоставляемой за счет цифрового продовольственного ваучера.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z118" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маркировка социально значимых продовольственных товаров осуществляется специальными стикерами для их идентификации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z119" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Интеграция кассового оборудования осуществляется с "социальным кошельком".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z120" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчет о реализации товаров по удешевленной цене предоставляется в следующем порядке:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z121" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) специализированные организации направляют сводные отчеты в электронной форме в местные исполнительные органы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z122" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Управление предпринимательства и индустриально-инновационное развитие представляет сводную информацию в Министерство торговли и интеграции Республики Казахстан и Министерство сельского хозяйства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z123" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Субъект предпринимательства для выдачи займа определяется Комиссией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z91" w:id="81"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z124" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К субъектам предпринимательства для предоставления займа в целях стабилизации цен на социально значимые продовольственные товары устанавливаются следующие единые требования (критерии):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z92" w:id="82"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z125" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наличие государственной регистрации в качестве юридического лица или индивидуального предпринимателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z93" w:id="83"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z126" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отсутствие задолженности по налогам и другим обязательным платежам в бюджет и обязательным пенсионным взносам в единый накопительный пенсионный фонд, за исключением случаев, когда срок уплаты отсрочен в соответствии с законодательством Республики Казахстан, на дату рассмотрения полученных документов от субъекта предпринимательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z94" w:id="84"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z127" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) отсутствие просроченной задолженности по кредитам (займам), предоставленным банками второго уровня, организациями, осуществляющими отдельные виды банковских операций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z95" w:id="85"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z128" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) наличие на праве собственности или ином законном основании (аренда/безвозмездное пользование/доверительное управление) инфраструктурного торгово-логистического комплекса, состоящего из складских помещений и помещений со специальным оборудованием, предназначенных для соответствующего хранения продовольственных товаров и выполнения закупочных, подготовительных, распределительных операций с продовольственными товарами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z96" w:id="86"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z129" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) отсутствие в реестре недобросовестных участников государственных закупок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z97" w:id="87"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z130" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) отсутствие неисполненных обязательств перед специализированной организацией, а также неисполненных обязательств по исполнительным документам, ограничений и обременений на имущество субъекта предпринимательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="89"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z131" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) наличие обеспечения исполнения обязательств в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z132" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. После определения Комиссией субъекта предпринимательства специализированная организация предоставляет займ субъекту предпринимательства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z100" w:id="90"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z133" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Субъект предпринимательства предоставляет обеспечение исполнения обязательств по возврату займа специализированной организации. Обеспечение исполнения обязательств предоставляется в виде: залога, банковской гарантии, договора страхования, гарантии/поручительства третьих лиц. Обеспечение исполнения обязательств оформляется в письменной форме, предусмотренной законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z101" w:id="91"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z134" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Условия предоставления займа устанавливаются договором займа, заключаемого между специализированной организацией и субъектом предпринимательства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z102" w:id="92"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z135" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. В договорах займа в целях стабилизации цен на социально значимые продовольственные товары предусматриваются обязательства субъектов предпринимательства по формированию графика реализации социально значимых продовольственных товаров по согласованию со специализированной организацией, реализации социально значимых продовольственных товаров по фиксированной цене в полном объеме; предоставлению документов, подтверждающих факт реализации социально значимых продовольственных товаров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z103" w:id="93"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z136" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Неисполнение или ненадлежащее исполнение условий договора займа в части исполнения обязательств, указанных в части первой настоящего пункта, признается существенным нарушением договора займа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z104" w:id="94"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z137" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Займ не предоставляется на рефинансирование просроченной задолженности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z105" w:id="95"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z138" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Займ предоставляется только в национальной валюте.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2564,51 +3463,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение к Правилам</w:t>
+              <w:t>Приложение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -2629,7161 +3528,7615 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>реализации механизмов</w:t>
-[...259 lines deleted...]
-              <w:t>Форма</w:t>
+              <w:t>к Правилам реализации механизмов стабилизации цен на социально значимые продовольственные товары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z112" w:id="96"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="97"/>
+    <w:bookmarkStart w:name="z141" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z142" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z143" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в министерства сельского хозяйства и торговли и интеграции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z117" w:id="101"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z144" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www.gov.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z145" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: информация о ходе реализации механизмов стабилизации цен на социально значимые продовольственные товары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z146" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: форма № 1-СЗПТ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z147" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: еженедельно</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z118" w:id="102"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z148" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: ____________20___года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z149" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: специализированные организации, реализующие механизмы стабилизации цен на социально значимые продовольственные товары, за исключением мер по установлению предельных цен на социально значимые продовольственные товары (далее – специализированные организации), местные исполнительные органы областей, городов республиканского значения, столицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z150" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z151" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специализированными организациями в местные исполнительные органы областей, городов республиканского значения, столицы, еженедельно по средам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z152" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      местными исполнительными органами областей, городов республиканского значения, столицы в министерства сельского хозяйства и торговли и интеграции Республики Казахстан, еженедельно по четвергам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1537"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+Бизнес-идентификационный номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...14 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z153" w:id="133"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="133"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование товара</w:t>
+ </w:t>
             </w:r>
-          </w:p>
-[...6337 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z121" w:id="105"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z154" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: в электронном виде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1230"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование товара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Закуплены товары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прямой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в рамках форвардных договоров и офтейк-контрактов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по предоставленным займам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сельскохозяйственные товаропроизводители и перерабатывающие предприятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оптовые поставщики (дистрибьютеры), специализирующие на реализации продовольственных товаров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сельскохозяйственные товаропроизводители и перерабатывающие предприятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оптовые поставщики (дистрибьютеры), специализирующие на реализации продовольственных товаров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сельскохозяйственные товаропроизводители и перерабатывающие предприятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+субъекты предпринимательства, осуществляющие реализацию продовольственных товаров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тонна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тонна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тонна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тонна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тонна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тонна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Говядина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крупа гречневая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капуста</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Картофель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кефир</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лук репчатый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рожки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+88</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло подсолнечное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+89</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло сливочное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Молоко</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+111</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Морковь столовая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+112</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мука пшеничная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мясо кур</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рис</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сахар-песок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соль</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Творог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Хлеб </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+119</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Яйцо куриное, тысяч штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общий итог, без учета яиц кур и хлеба</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общий итог, без учета яиц кур и хлеба</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z155" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Продолжение таблицы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие товаров</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...126 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -9859,51 +11212,51 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по предоставленным займам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9937,375 +11290,412 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Остаток</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тонна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тонна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тонна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+точка сбыта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тонна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тонна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10414,51 +11804,51 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10486,271 +11876,925 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z122" w:id="106"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z123" w:id="107"/>
+    <w:bookmarkStart w:name="z156" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование: ____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z124" w:id="108"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z157" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес ____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z125" w:id="109"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z158" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z126" w:id="110"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z159" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес электронной почты___________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z127" w:id="111"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z160" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнитель ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z128" w:id="112"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z161" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель или лицо, исполняющее его обязанности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z129" w:id="113"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z162" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________ ___________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z131" w:id="115"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z163" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя и отчество (при его наличии) (электронная цифровая подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z164" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата: "____" _________ 20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z165" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Примечание: Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Информация о ходе реализации механизмов стабилизации цен на социально значимые продовольственные товары" приведено в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящей форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10784,51 +12828,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение к форме,</w:t>
+              <w:t>Приложение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -10849,889 +12893,564 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>предназначенной для сбора</w:t>
-[...324 lines deleted...]
-              <w:t>продовольственные товары"</w:t>
+              <w:t>к форме, предназначенной для сбора административных данных на безвозмездной основе "Информация о ходе реализации механизмов стабилизации цен на социально значимые продовольственные товары"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z140" w:id="117"/>
+    <w:bookmarkStart w:name="z168" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных "Информация о ходе реализации механизмов стабилизации цен на социально значимые продовольственные товары"</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z141" w:id="118"/>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Информация о ходе реализации механизмов стабилизации цен на социально значимые продовольственные товары"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z169" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z144" w:id="121"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z170" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Информация о ходе реализации механизмов стабилизации цен на социально значимые продовольственные товары" (далее – Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z171" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Форма заполняется специализированными организациями, реализующими механизмы стабилизации цен на социально значимые продовольственные товары, за исключением мер по установлению предельных цен на социально значимые продовольственные товары (далее – специализированные организации), местными исполнительными органами областей, города республиканского значения, столицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z172" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма подписывается руководителем, либо лицом, исполняющим его обязанности, с указанием его фамилии и инициалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z145" w:id="122"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z173" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Форма предоставляется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z148" w:id="125"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z174" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специализированными организациями в местные исполнительные органы областей, городов республиканского значения, столицы, еженедельно по средам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z175" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      местными исполнительными органами областей, городов республиканского значения, столицы в министерства сельского хозяйства и торговли и интеграции Республики Казахстан, еженедельно по четвергам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z176" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Форма заполняется на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z149" w:id="126"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z177" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z150" w:id="127"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z178" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В графе 1 Формы указывается порядковый номер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z151" w:id="128"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z179" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В графе 2 Формы указывается наименование товара.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-[...219 lines deleted...]
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z180" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В графе 3 Формы указываются объем и сумма товаров, закупленных напрямую у сельскохозяйственных товаропроизводителей и перерабатывающих предприятий, в тоннах и тысячах тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z181" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В графе 4 Формы указываются объем и сумма товаров, закупленных напрямую у оптовых поставщиков (дистрибьютеров), специализирующихся на реализации продовольственных товаров, в тоннах и тысячах тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z182" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В графе 5 Формы указываются объем и сумма товаров, закупленных у сельскохозяйственных товаропроизводителей и перерабатывающих предприятий в рамках форвардных договоров и офтейк-контрактов, в тоннах и тысячах тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z183" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В графе 6 Формы указываются объем и сумма товаров, закупленных у оптовых поставщиков (дистрибьютеров), специализирующихся на реализации продовольственных товаров, в рамках форвардных договоров и офтейк-контрактов, в тоннах и тысячах тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z184" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В графе 7 Формы указываются объем и сумма закупленных товаров по займам, предоставленным сельскохозяйственным товаропроизводителям и перерабатывающим предприятиям, в тоннах и тысячах тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z185" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В графе 8 Формы указываются объем и сумма закупленных товаров по займам, предоставленным субъектам предпринимательства, осуществляющим реализацию продовольственных товаров, в тоннах и тысячах тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z186" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В графе 9 Формы указывается количество товаров, имеющихся в наличии в стабилизационных фондах, в тоннах и тысячах тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z187" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В графе 10 Формы указывается количество товаров, имеющихся в наличии в рамках форвардных договоров и офтейк-контрактов, в тоннах и тысячах тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z188" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В графе 11 Формы указывается количество товаров, имеющихся в наличии по предоставленным займам, в тоннах и тысячах тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z189" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В графе 12 Формы указывается реализованный объем, в тоннах и тысячах тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z190" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. В графе 13 Формы указывается остаток, в тоннах и тысячах тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12053,35 +13772,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>