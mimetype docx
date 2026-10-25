--- v1 (2026-09-06)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2bb4856" w14:textId="2bb4856">
+    <w:p w14:paraId="e49dd51" w14:textId="e49dd51">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -686,2484 +686,2433 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от "16" сентября 2024 года</w:t>
-[...64 lines deleted...]
-              <w:t>№301</w:t>
+              <w:t>от "01" октября 2026 года № 274</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="7"/>
+    <w:bookmarkStart w:name="z18" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОЛОЖЕНИЕ коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z18" w:id="8"/>
+    <w:bookmarkStart w:name="z19" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      город Петропавловск</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z20" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Положение в редакции постановления акимата Северо-Казахстанской области от 01.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 274</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> город Петропавловск 2024 год</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="9"/>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z22" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Коммунальное государственное учреждение "Управление внутренней политики акимата Северо-Казахстанской области" является государственным органом Республики Казахстан, осуществляющим руководство в сфере внутренней политики, средств массовой информации, книгоиздания, полиграфии, контроля за распространением зарубежных изданий, а также в сфере реализации государственной молодежной политики на территории Северо-Казахстанской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Коммунальное государственное учреждение "Управление внутренней политики акимата Северо-Казахстанской области" имеет подведомственные организации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) коммунальное государственное учреждение "Центр общественного развития и информации" коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) коммунальное государственное учреждение "Қоғамдық келісім" коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Коммунальное государственное учреждение "Управление внутренней политики акимата Северо-Казахстанской области" осуществляет свою деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Коммунальное государственное учреждение "Управление внутренней политики акимата Северо-Казахстанской области" является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Коммунальное государственное учреждение "Управление внутренней политики акимата Северо-Казахстанской области" вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Коммунальное государственное учреждение "Управление внутренней политики акимата Северо-Казахстанской области" имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Коммунальное государственное учреждение "Управление внутренней политики акимата Северо-Казахстанской области" по вопросам своей компетенции в установленном законом порядке принимает решения, оформляемые приказом руководителя коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области" и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Структура и лимит штатной численности коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области" утверждаются в соответствии с действующим законодательством. Коммунальное государственное учреждение "Управление внутренней политики акимата Северо-Казахстанской области" является уполномоченным органом по реализации социальной программы "Қызылжар жастары на 2024-2029 годы".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Местонахождение коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области": индекс 150011, Северо-Казахстанская область, город Петропавловск, улица Конституции Казахстана, 58.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Полное наименование коммунального государственного учреждения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на государственном языке – "Солтүстік Қазақстан облысы әкімдігінің ішкі саясат басқармасы" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на русском языке - коммунальное государственное учреждение "Управление внутренней политики акимата Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Финансирование деятельности коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области" осуществляется из областного бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Коммунальному государственному учреждению "Управление внутренней политики акимата Северо-Казахстанской области" запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если коммунальному государственному учреждению "Управление внутренней политики акимата Северо-Казахстанской области" законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Общие положения</w:t>
-[...183 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="19"/>
+        <w:t xml:space="preserve"> Глава 2. Задачи, функции и полномочия коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) эффективная реализация государственной политики в сфере внутренней политики, направленной на консолидацию жителей Северо-Казахстанской области на основе единого понимания стоящих перед государством стратегических задач, укрепление государственности и формирование социального оптимизма, обеспечение соблюдения прав и свобод граждан, а также эффективная реализация государственной молодежной политики в регионе, направленная на обеспечение соблюдений прав и свобод молодежи, обеспечение гарантий в сфере труда и занятости молодежи, создание условий для профессионального, духовного и физического развития молодежи, содействие в развитии молодежных и детских объединений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) реализация государственной политики по обеспечению внутриполитической стабильности, единства народа и консолидации общества в регионе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) координация деятельности местных исполнительных органов региона по реализации ключевых приоритетов государственной политики в социально-экономической, культурной и общественно-политической сферах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечение выполнения актов и поручений Президента и Правительства Республики Казахстан; акима области по вопросам, относящимся к компетенции коммунального государственного учреждению "Управление внутренней политики акимата Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечение разъяснения и пропаганды в регионе основных приоритетов Стратегии развития Казахстана до 2050 года, ежегодных Посланий Президента народу Казахстана, государственных и отраслевых программ и других стратегических документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) координация работы по разработке и реализации программных документов регионального значения в сфере внутренней политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) выработка практических рекомендаций по организации в регионе работы в сфере внутренней политики, предложений по эффективной реализации долгосрочных приоритетов развития Казахстана;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) обеспечение изучения и анализа внутриполитических процессов в регионе и тенденций их развития;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) взаимодействие с институтами гражданского общества, представителями общественности региона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мониторинг применения и размещения государственных символов на территории области в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) создание условий для реализации других документов системы коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) развитие творческих, духовных и физических возможностей личности, формирование прочных навыков здорового образа жизни и воспитание гражданско-правовой и нравственной культуры у молодежи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) дальнейшее укрепление внутриполитической стабильности и межэтического согласия путем поиска новых форм диалога культур и религий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) организация информационно-пропагандистской и разъяснительной работы по реализации государственной молодежной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) координация деятельности местных государственных органов в сфере молодежной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) проведение мониторинга и анализа деятельности молодежных организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) участие в организации и проведении республиканских мероприятий по государственной молодежной политике на территории Северо-Казахстанской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) организация и проведение мероприятий по государственной молодежной политике на территории Северо-Казахстанской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) оказание организационной, консультативной-методической и информационной помощи молодежным организациям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) осуществление деятельности по формированию, накоплению, обобщению и классификации информационной базы данных (компьютерной, текстовой);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) осуществление взаимодействия с молодежными организациями, молодежными крыльями политических партий и этно-культурных объединений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Полномочия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Права:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) запрашивать в установленном порядке от государственных органов и должностных лиц, иных организаций и граждан информацию, необходимую для выполнения своих функций, привлекать работников государственных органов и иных организаций к участию в проработке вопросов, относящихся к компетенции коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области", создавать временные рабочие группы для выработки соответствующих предложений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z66" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) вносить акиму области предложения по совершенствованию деятельности местных исполнительных органов в сфере внутренней и молодежной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) давать поручения по вопросам, относящимся к сфере деятельности коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области", контролировать их исполнение, а также участвовать в мероприятиях, проводимых центральными и местными исполнительными органами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z68" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) взаимодействие с правоохранительными и иными государственными органами по вопросам, отнесенным к его компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) создавать, иметь в качестве правопреемника подведомственные учреждения и координировать их деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z70" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) проводить совещания, семинары, конференции, круглые столы и иные заседания по вопросам, входящим в компетенцию коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z71" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) создавать консультативно-совещательные органы (рабочие группы, комиссии, советы) по направлениям деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z72" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z73" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оказывать консультативно-методическую, информационную, организационно-техническую и иную помощь должностным лицам и государственным органам по вопросам, входящим в компетенцию коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z74" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществлять работу по открытости и прозрачности деятельности государственного органа, в том числе наполнение и сопровождение порталов "Открытые данные", "Открытые бюджеты", "Открытые НПА".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z75" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Коммунальное государственное учреждение "Управление внутренней политики акимата Северо-Казахстанской области" в соответствии с возложенными на него задачами в установленном законодательстве Республики Казахстан порядке осуществляет следующие функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z76" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) информационно-идеологическое сопровождение деятельности местных исполнительных органов региона по ключевым направлениям внутренней политики, в том числе по вопросам реализации государственной политики в области образования, здравоохранения, социального обеспечения и защиты населения, занятости, межэтнического согласия, пропаганды государственных символов, в языковой, информационной, культурной, гендерной и семейно-демографической сферах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z77" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) реализация комплекса практических и иных мер, направленных на обеспечение внутриполитической стабильности, единства народа и консолидации общества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z78" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) информационно-аналитическое и организационно-техническое сопровождение крупных общественно-значимых мероприятий в регионе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z79" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) организация информационно-разъяснительной работы о деятельности местных исполнительных органов в социально-экономической, общественно-политической и других сферах, выработка предложений по совершенствованию работы в данном направлении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z80" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) организация в регионе деятельности информационных групп (далее - ИГ) республиканского и регионального значения по разъяснению ежегодных Посланий Президента народу Казахстана и других стратегических документов, информационно-методическое обеспечение ИГ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z81" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) осуществление взаимодействия с политическими партиями, неправительственными организациями, этнокультурными объединениями, правозащитными и другими общественными организациями, профессиональными союзами, средствами массовой информации (далее – СМИ), научным и творческим сообществом, лидерами общественного мнения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z82" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечение деятельности консультативно-совещательных органов и рабочих групп, действующих при акимате области по вопросам, входящим в компетенцию коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z83" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) анализ и прогнозирование общественно-политической ситуации в регионе, в том числе организация мониторинга деятельности политических партий, иных общественных объединений и организаций, проведение социологических и политологических исследований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z84" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) обеспечение эффективной реализации государственной информационной политики в регионе, в том числе методическая поддержка и координация деятельности СМИ по выполнению государственного информационного заказа, мониторинг деятельности СМИ на предмет соблюдения законодательства, осуществление государственного контроля за соблюдением законодательства в области телерадиовещания, учет региональных и иностранных СМИ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z85" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) обеспечение эффективной реализации государственного социального заказа на выполнение социально значимых проектов, в том числе проведение конкурсных процедур и мониторинг хода реализации проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z86" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) участие в разработке концептуальных документов, подготовке и экспертизе проектов актов акима, акимата области по вопросам, входящим в компетенцию коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z87" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) взаимодействие с вышестоящими государственными органами, Курултай, маслихатами, аппаратом акима области по вопросам, входящим в компетенцию коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z88" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) формирование, накопление, обобщение и классификация информационной базы данных по вопросам, относящимся к компетенции коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z89" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) организация работы областной комиссии по государственным символам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z90" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) реализация государственной молодежной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z91" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) разработка и внесение на утверждение маслихата области документов системы государственного планирования по реализации государственнной молодежной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z92" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) обеспечение информационно-аналитического, организационно-технического и финансового обеспечения деятельности консультативно-совещательных органов по вопросам молодҰжной политики при акимате Северо-Казахстанской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z93" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) осуществление формирования и реализации государственного социального заказа в порядке, определяемом Правительством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z94" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) оказание организациям системы образования и воспитания необходимой методической и консультативной помощи в сфере государственной молодежной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z95" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) осуществление функций администратора бюджетных программ в сфере молодежной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z96" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) обеспечение деятельности комиссий и рабочих групп социальной программы "Қызылжар жастары на 2024-2029 годы";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z97" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) участие в разработке и реализации концепций, программ, определяющих государственную политику во внутриполитической сфере, в вопросах межэтнических и межконфессиональных отношений, обеспечения и соблюдения прав и свобод человека в Республике Казахстан, реализация документов Системы государственного планирования в Республике Казахстан по вопросам, входящим в компетенцию коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z98" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) контроль и заполнение информационных систем, используемых в курируемой сфере;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z99" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) осуществление государственного контроля за соблюдением требования по запрету распространения карт условного доступа к услугам операторов телерадиовещания и оборудования, предназначенного для индивидуального приема теле-, радиосигнала операторов телерадиовещания, не имеющих лицензию в сфере телерадиовещания и не обладающих собственными спутниковыми системами вещания на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z100" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      на государственном языке - "Солтүстік Қазақстан облысы әкімдігінің ішкі саясат басқармасы" коммуналдық мемлекеттік мекемесі; </w:t>
-[...123 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="26"/>
+      25) осуществление мониторинга по соблюдению требования национальных стандартов, предъявляемых к Государственному Флагу Республики Казахстан и Государственному Гербу Республики Казахстан по использованию (установлению, размещению) на территории области, составление протоколов об административных правонарушениях и рассмотрение в соответствии с пунктом 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 729</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса Республики Казахстан "Об административных правонарушениях" дел об административных правонарушениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z101" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Задачи и полномочия коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области"</w:t>
-[...1240 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Глава 3. Cтатус, полномочия первого руководителя государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z102" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство коммунальным государственным учреждением "Управление внутренней политики акимата Северо-Казахстанской области" осуществляется первым руководителем коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области", который несет персональную ответственность за выполнение возложенных на коммунальное государственное учреждение "Управление внутренней политики акимата Северо-Казахстанской области" задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z103" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Первый руководитель коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области" назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z104" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Первый руководитель коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области" имеет заместителей, назначаемых на должность и освобождаемых от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z105" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия первого руководителя коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z106" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) определяет обязанности и полномочия своих заместителей и руководителей структурных подразделений коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z107" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) назначает и освобождает от должностей работников коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z108" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в установленном законодательством порядке осуществляет поощрение сотрудников коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z109" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в установленном законодательством порядке налагает дисциплинарные взыскания на сотрудников коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z110" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в пределах своей компетенции издает приказы, дает указания, подписывает служебную документацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z111" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) утверждает положения о структурных подразделениях коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z112" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) представляет коммунальное государственное учреждение "Управление внутренней политики акимата Северо-Казахстанской области" в государственных органах и иных организациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z113" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) контролирует ход разработки нормативных правовых актов, проектов программ и других документов по вопросам, входящим в компетенцию коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z114" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) контролирует работу по подготовке отчетных материалов по вопросам, входящим в компетенцию коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z115" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) обеспечивает соблюдение законодательства о государственных гарантиях равных прав и равных возможностей мужчин и женщин;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z116" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) несет персональную ответственность за соблюдение антикоррупционного законодательства сотрудниками коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z117" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) в установленном порядке решает вопросы финансово-экономической и хозяйственной деятельности, контролирует рациональное и целевое исполнение бюджетных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z118" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) обеспечивает соблюдение законности, договорной и финансовой дисциплины в деятельности коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z119" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) утверждает структуры коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z120" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий первого руководителя коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области" в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z121" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Первый руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z122" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...52 lines deleted...]
-    <w:bookmarkStart w:name="z97" w:id="87"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Имущество коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z123" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Коммунальное государственное учреждение "Управление внутренней политики акимата Северо-Казахстанской области" имеет на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z124" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области" формируется за счет имущества, переданного ему учредителем, а также имущества, приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z125" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Имущество, закрепленное за коммунальным государственным учреждением "Управление внутренней политики акимата Северо-Казахстанской области" относится к коммунальной собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z126" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Коммунальное государственное учреждение "Управление внутренней политики акимата Северо-Казахстанской области" не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z127" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3. Cтатус, полномочия первого руководителя государственного органа, коллегиальных органов</w:t>
-[...575 lines deleted...]
-        <w:t xml:space="preserve"> 5. Реорганизация и упразднение коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области"</w:t>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z127" w:id="117"/>
-[...15 lines deleted...]
-      22. Реорганизация (слияние, присоединение, разделение, выделение, преобразование) и упразднение коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области" осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z128" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Реорганизация и упразднение коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области" осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z128" w:id="118"/>
+    <w:bookmarkStart w:name="z129" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень организаций, находящихся в ведении коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z129" w:id="119"/>
-[...15 lines deleted...]
-      1) Коммунальное государственное учреждение "Центр общественного развития и информации" коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области";</w:t>
+    <w:bookmarkStart w:name="z130" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) коммунальное государственное учреждение "Центр общественного развития и информации" коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z130" w:id="120"/>
-[...15 lines deleted...]
-      2) Коммунальное государственное учреждение "Қоғамдық келісім" коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области".</w:t>
+    <w:bookmarkStart w:name="z131" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) коммунальное государственное учреждение "Қоғамдық келісім" коммунального государственного учреждения "Управление внутренней политики акимата Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
@@ -3172,55 +3121,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3546,31 +3495,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>