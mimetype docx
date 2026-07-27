--- v0 (2025-11-09)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="23b969c" w14:textId="23b969c">
+    <w:p w14:paraId="193d19d" w14:textId="193d19d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Положения о коммунальном государственном учреждении "Управление образования города Алматы"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата города Алматы от 15 мая 2024 года № 2/300</w:t>
+        <w:t>Постановление акимата города Алматы от 15 мая 2024 года № 2/300.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -309,94 +309,147 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее постановление вводится в действие со дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="12000"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Аким города АлматыЕ. Досаев</w:t>
+              <w:t>      Аким города Алматы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Е. Досаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -518,51 +571,51 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> №______</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ коммунального государственного учреждения "Управление образования города Алматы"</w:t>
+        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ  коммунального государственного учреждения "Управление образования города Алматы"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1115,10749 +1168,10737 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) создание специальных условий для получения образования с учетом индивидуальных особенностей обучающихся и воспитанников.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z39" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      13. Полномочия:</w:t>
+        <w:t xml:space="preserve">
+      13. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Полномочия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z40" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) права:</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      запрашивать и получать от государственных органов, иных организации и физических лиц необходимые документы и информацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводить переговоры и заключать соглашения с международными организациями и иностранными юридическими лицами по вопросам, относящимся к компетенции Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвовать в разработке программ, утверждаемых акиматом и маслихатом города Алматы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывать проекты постановлений, распоряжений, актов акимата города, входящих в компетенцию Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организовать изучение деятельности организаций образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в установленном законодательством порядке осуществлять функции по опеке и попечительству в отношении несовершеннолетних.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      содействовать развитию социального партнерства уполномоченных органов и образовательных учреждений по вопросам защиты прав и законных интересов детей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      содействовать развитию в регионе традиций меценатства и благотворительности в поддержке творческих инициатив по реализации государственной политики в области защиты прав детей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      беспрепятственного доступа во все организации, занимающиеся вопросами воспитания детей, вне зависимости от ведомственной принадлежности и форм собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      запрашивать и получать от других государственных органов и организаций региона необходимую информацию и материалы для решения задач, возложенных на управление;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносить соответствующие предложения по изменению и дополнению в действующие нормативные правовые акты Республики Казахстан по вопросам своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводить совместные мероприятия с международными, неправительственными общественными организациями, занимающимися вопросами защиты прав и законных интересов детей, по улучшению положения детей в регионе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять издательскую деятельность по вопросам, освещающим проблемы детства, защиты прав и законных интересов детей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать участие в работе комиссий, рабочих групп, судебных заседаний по вопросам, входящим в компетенцию управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      привлекать в установленном порядке для проработки вопросов, входящих в компетенцию управления, научные и иные организации, а также отдельных ученых, специалистов и экспертов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исполнять законодательство Республики Казахстан в области образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      утверждать структуру и предельную штатную численность государственных организаций образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      развивать материально-техническую базу, осуществлять финансовое обеспечение подведомственных организаций образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      издавать приказы об установлении опеки или попечительства над ребенком-сиротой (детьми-сиротами) и ребенком (детьми), оставшимся без попечения родителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменениями, внесенными постановлением акимата города Алматы от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2/271</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Функции:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z41" w:id="40"/>
-[...15 lines deleted...]
-      запрашивать и получать от государственных органов, иных организации и физических лиц необходимые документы и информацию;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует учет детей дошкольного и школьного возраста, их обучение до получения ими среднего образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организует и обеспечивает среднее образование, включая вечернюю (сменную) форму обучения, и среднее образование, предоставляемое через организации образования интернатного типа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечивает получение технического и профессионального, послесреднего образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) создает, реорганизует и ликвидирует в порядке, установленном законодательством Республики Казахстан, государственные организации образования, реализующие общеобразовательные учебные программы дошкольного воспитания и обучения, начального, основного среднего и общего среднего, технического и профессионального, послесреднего образования, дополнительного образования детей, а также государственные организации образования, реализующие специализированные общеобразовательные и специальные учебные программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) организация работы по размещению государственного образовательного заказа на подготовку кадров с высшим и послевузовским образованием;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) организация работы по размещению государственного образовательного заказа на дошкольное воспитание и обучение, размер родительской платы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) организация работы по размещению государственного образовательного заказа на среднее образование в государственных организациях образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) организация работы по размещению государственного образовательного заказа на подготовку кадров с техническим и профессиональным, послесредним образованием;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) организация работы по размещению государственного образовательного заказа на дополнительное образование детей в пределах объемов бюджетных средств, утвержденных в местных бюджетах на соответствующий финансовый год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) организация работы по размещению государственного образовательного заказа на специальную психолого-педагогическую поддержку детей с ограниченными возможностями в пределах объемов бюджетных средств, утвержденных в местных бюджетах на соответствующий финансовый год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) организует участие обучающихся в едином национальном тестировании;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) ежегодно до 1 августа организует приобретение и доставку учебников и учебно-методических комплексов для государственных организаций среднего образования, а также организаций образования, реализующих образовательные программы технического и профессионального образования, специализированные общеобразовательные и специальные учебные программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) обеспечивает дополнительное образование для детей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) направляет средства на оказание финансовой и материальной помощи обучающимся и воспитанникам государственных организаций образования из семей, имеющих право на получение государственной адресной социальной помощи, а также из семей, не получающих государственную адресную социальную помощь, в которых среднедушевой доход ниже величины прожиточного минимума, и детям-сиротам, детям, оставшимся без попечения родителей, проживающим в семьях, детям из семей, требующих экстренной помощи в результате чрезвычайных ситуаций, и иным категориям обучающихся и воспитанников, определяемым коллегиальным органом управления государственной организации образования, в размере не менее двух процентов от совокупного объема бюджетных средств, выделяемых на текущее содержание общеобразовательных школ и на размещение государственного образовательного заказа на среднее образование в государственных предприятиях на праве хозяйственного ведения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) осуществляет материально-техническое обеспечение государственных организаций образования (за исключением организаций образования в исправительных учреждениях уголовно-исполнительной системы) и организаций дошкольного воспитания и обучения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) обеспечивает обучение по специальным учебным программам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) обеспечивает обучение одаренных детей в специализированных организациях образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) обеспечивает организацию и проведение школьных олимпиад, конкурсов научных проектов по общеобразовательным предметам, конкурсов исполнителей и конкурсов профессионального мастерства в масштабе города республиканского значения, столицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) обеспечивает обследование психического здоровья детей и подростков и оказание психолого-медико-педагогической консультативной помощи населению;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) обеспечивает реабилитацию и социальную адаптацию детей и подростков с проблемами в развитии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) обеспечивает переподготовку кадров и повышение квалификации работников государственных организаций образования, финансируемых за счет бюджетных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) осуществляет в установленном порядке государственное обеспечение детей-сирот, детей, оставшихся без попечения родителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) организует в порядке, установленном законодательством Республики Казахстан, медицинское обслуживание обучающихся и воспитанников организаций образования, за исключением дошкольных организаций и организаций среднего образования, не относящихся к интернатным организациям;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) организует в порядке, предусмотренном законодательством Республики Казахстан, бесплатное и льготное питание отдельных категорий обучающихся и воспитанников;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) содействует трудоустройству лиц, окончивших на основе государственного образовательного заказа организации образования, реализующие образовательные программы технического и профессионального, послесреднего, высшего и послевузовского образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) вносит предложения в маслихат о льготном проезде обучающихся на общественном транспорте (кроме такси);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) оказывает организациям дошкольного воспитания и обучения необходимую методическую и консультативную помощь;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) разрабатывает и утверждает типовые правила внутреннего распорядка организации образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) организует заказ и обеспечение организаций образования, реализующих общеобразовательные учебные программы основного среднего, общего среднего образования и образовательные программы технического и профессионального, послесреднего образования, бланками документов государственного образца об образовании и осуществляет контроль за их использованием;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) осуществляет образовательный мониторинг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) оказывает содействие попечительским советам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) организует кадровое обеспечение государственных организаций образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) обеспечивает методическое руководство психологической службой в организациях образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) выплачивает победителям конкурса – государственным организациям среднего образования грант "Лучшая организация среднего образования";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) выдает разрешение на обучение в форме экстерната в организациях основного среднего, общего среднего образования, в организациях образования, реализующих специализированные общеобразовательные и специальные учебные программы, а также образовательные программы технического и профессионального, послесреднего образования по специальностям культуры и искусства, физической культуры и спорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) обеспечивает материально-техническую базу методических кабинетов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) выплачивает победителям конкурса – государственным организациям технического и профессионального, послесреднего образования грант "Лучшая организация технического и профессионального, послесреднего образования";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) обеспечивает функционирование центров поддержки детей, нуждающихся в специальных социальных услугах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) обеспечивает условия лицам, содержащимся в центрах поддержки детей, нуждающихся в специальных социальных услугах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) проводит ротацию первых руководителей государственных организаций образования в соответствии с правилами проведения ротации первых руководителей государственных организаций образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) осуществляет в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) привлекает к дисциплинарной ответственности первых руководителей государственных организаций образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) реализует государственную политику в области образования на территории города Алматы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) назначает и освобождает от должностей руководителей государственных организаций образования в порядке, определенном законодательством Республики Казахстан и уполномоченным органом в области образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) реализует кадровую политику в сфере образования области, а также организует аттестацию педагогов, тестирование для назначения руководителей организаций образования в порядке, определенном уполномоченным органом в области образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) обеспечивает обследование детей и подростков и оказание консультативной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) оказывает государственные услуги в сфере образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) обеспечивает материально-техническую базу методического кабинета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) создает в организациях образования города Алматы, специальные условия для получения образования лицами (детьми) с особыми образовательными потребностями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) согласовывает тарификационные списки, штатное расписание, рабочие учебные планы государственных организаций образования, а также численность классов – комплектов (групп - в дошкольных организациях, организациях технического и профессионального образования) организаций среднего образования, исходя из потребности соответствующего микроучастка города Алматы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) поощряет наиболее отличившихся работников образования, вносят представления в установленном законодательством Республики Казахстан порядке кандидатуры к награждению государственными и ведомственными наградами, знаками отличия местных исполнительных органов, присвоению почетных званий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) рассматривает обращения физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) рассмотрение петиций, обращений физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) проводит анализ обращений и выявление системных проблем, поднимаемых заявителями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) обеспечение согласования с уполномоченным органом в сфере строительства города Алматы при проектировании проектно-сметной документации по реконструкции, строительству и сейсмоусилению, социальных объектов в городе Алматы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-1) осуществление ежемесячных выплат пособий на содержание детей-сирот и детей, оставшихся без попечения родителей, а также оплату услуг патронатных воспитателей, приемных родителей и профессиональных приемных воспитателей на основании официальных писем с перечнем получателей, предоставляемых уполномоченным органом по защите прав детей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-2) осуществление функции по профилактике правонарушений среди несовершеннолетних, предупреждению буллинга и суицидального поведения, а также обеспечение внедрения и сопровождения программ, направленных на формирование у детей доброжелательности, уважения к окружающим, ответственности, законопослушного поведения, социальной компетентности и устойчивости к негативным воздействиям;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) осуществляет иные функции, возложенные на коммунальное государственное учреждение "Управление образования города Алматы" акимом города Алматы в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными постановлением акимата города Алматы от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2/271</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус, полномочия руководителя Управления</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z42" w:id="41"/>
-[...15 lines deleted...]
-      проводить переговоры и заключать соглашения с международными организациями и иностранными юридическими лицами по вопросам, относящимся к компетенции Управления;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Руководство Управлением осуществляется руководителем, который несет персональную ответственность за выполнение возложенных на Управление задач и осуществление им своих функций.  </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z43" w:id="42"/>
-[...15 lines deleted...]
-      участвовать в разработке программ, утверждаемых акиматом и маслихатом города Алматы;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководитель Управления назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z44" w:id="43"/>
-[...15 lines deleted...]
-      разрабатывать проекты постановлений, распоряжений, актов акимата города, входящих в компетенцию Управления;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Руководитель Управления имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z45" w:id="44"/>
-[...15 lines deleted...]
-      организовать изучение деятельности организаций образования;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Полномочия руководителя Управления:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z46" w:id="45"/>
-[...15 lines deleted...]
-      принимать решения по вопросам защиты прав детей;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует и руководит работой Управления и несет персональную ответственность за выполнение возложенных на Управление задач и осуществление им своих функций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z47" w:id="46"/>
-[...15 lines deleted...]
-      в установленном законодательством порядке осуществлять функции по опеке и попечительству в отношении несовершеннолетних.</w:t>
+    <w:bookmarkStart w:name="z126" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) определяет обязанности и полномочия своих заместителей и руководителей отделов Управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z48" w:id="47"/>
-[...15 lines deleted...]
-      содействовать развитию социального партнерства уполномоченных органов и образовательных учреждений по вопросам защиты прав и законных интересов детей;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) принимает меры, направленные на противодействие коррупционным правонарушениям в Управлении и несет персональную ответственность за принятие данных мер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z49" w:id="48"/>
-[...15 lines deleted...]
-      содействовать развитию в регионе традиций меценатства и благотворительности в поддержке творческих инициатив по реализации государственной политики в области защиты прав детей;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в соответствии с законодательством назначает на должности и освобождает от должностей работников Управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z50" w:id="49"/>
-[...15 lines deleted...]
-      беспрепятственного доступа во все организации, занимающиеся вопросами воспитания детей, вне зависимости от ведомственной принадлежности и форм собственности;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в установленном законодательством порядке налагает дисциплинарные взыскания на сотрудников Управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z51" w:id="50"/>
-[...15 lines deleted...]
-      запрашивать и получать от других государственных органов и организаций региона необходимую информацию и материалы для решения задач, возложенных на управление;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) утверждает структуру Управления и положения об отделах Управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z52" w:id="51"/>
-[...15 lines deleted...]
-      вносить соответствующие предложения по изменению и дополнению в действующие нормативные правовые акты Республики Казахстан по вопросам своей компетенции;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) представляет Управление в государственных органах, иных организациях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z53" w:id="52"/>
-[...15 lines deleted...]
-      проводить совместные мероприятия с международными, неправительственными общественными организациями, занимающимися вопросами защиты прав и законных интересов детей, по улучшению положения детей в регионе;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществляет иные полномочия в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z54" w:id="53"/>
-[...15 lines deleted...]
-      осуществлять издательскую деятельность по вопросам, освещающим проблемы детства, защиты прав и законных интересов детей;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий руководителя Управления в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z55" w:id="54"/>
-[...15 lines deleted...]
-      принимать участие в работе комиссий, рабочих групп, судебных заседаний по вопросам, входящим в компетенцию управления;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z56" w:id="55"/>
-[...15 lines deleted...]
-      привлекать в установленном порядке для проработки вопросов, входящих в компетенцию управления, научные и иные организации, а также отдельных ученых, специалистов и экспертов;</w:t>
+    <w:bookmarkStart w:name="z135" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Глава 4. Имущество Управления</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z57" w:id="56"/>
-[...15 lines deleted...]
-      2) обязанности:</w:t>
+    <w:bookmarkStart w:name="z136" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Управление может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z58" w:id="57"/>
-[...15 lines deleted...]
-      исполнять законодательство Республики Казахстан в области образования;</w:t>
+    <w:bookmarkStart w:name="z137" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Управления формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z59" w:id="58"/>
-[...15 lines deleted...]
-      утверждать структуру и предельную штатную численность государственных организаций образования;</w:t>
+    <w:bookmarkStart w:name="z138" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Имущество закрепленное за Управлением, относится к коммунальной собственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z60" w:id="59"/>
-[...15 lines deleted...]
-      развивать материально-техническую базу, осуществлять финансовое обеспечение подведомственных организаций образования;</w:t>
+    <w:bookmarkStart w:name="z139" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Управление не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z61" w:id="60"/>
-[...15 lines deleted...]
-      присваивать и подтверждать квалификационные категории педагогическим работникам: первую, высшую, педагог-эксперт, педагог-исследователь, педагог-мастер;</w:t>
+    <w:bookmarkStart w:name="z140" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Глава 5. Реорганизация и упразднение Управления</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z62" w:id="61"/>
-[...15 lines deleted...]
-      издавать приказы об установлении опеки или попечительства над ребенком-сиротой (детьми-сиротами) и ребенком (детьми), оставшимся без попечения родителей.</w:t>
+    <w:bookmarkStart w:name="z141" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Реорганизация и упразднение Управления осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z63" w:id="62"/>
-[...15 lines deleted...]
-      14. Функции:</w:t>
+    <w:bookmarkStart w:name="z142" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень организаций, находящихся в ведении Управления:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z64" w:id="63"/>
-[...15 lines deleted...]
-      1) организует учет детей дошкольного и школьного возраста, их обучение до получения ими среднего образования;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Коммунальное государственное учреждение "Общеобразовательная школа № 14" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z65" w:id="64"/>
-[...15 lines deleted...]
-      2) организует и обеспечивает среднее образование, включая вечернюю (сменную) форму обучения, и среднее образование, предоставляемое через организации образования интернатного типа;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Коммунальное государственное учреждение "Общеобразовательная школа № 26" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z66" w:id="65"/>
-[...15 lines deleted...]
-      3) обеспечивает получение технического и профессионального, послесреднего образования;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Коммунальное государственное учреждение "Общеобразовательная школа № 41 имени Абдуллы Карсакбаева" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z67" w:id="66"/>
-[...15 lines deleted...]
-      4) создает, реорганизует и ликвидирует в порядке, установленном законодательством Республики Казахстан, государственные организации образования, реализующие общеобразовательные учебные программы дошкольного воспитания и обучения, начального, основного среднего и общего среднего, технического и профессионального, послесреднего образования, дополнительного образования детей, а также государственные организации образования, реализующие специализированные общеобразовательные и специальные учебные программы;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Коммунальное государственное учреждение "Общеобразовательная школа № 82" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z68" w:id="67"/>
-[...15 lines deleted...]
-      5) организация работы по размещению государственного образовательного заказа на подготовку кадров с высшим и послевузовским образованием;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Коммунальное государственное учреждение "Общеобразовательная школа № 91" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z69" w:id="68"/>
-[...15 lines deleted...]
-      6) организация работы по размещению государственного образовательного заказа на дошкольное воспитание и обучение, размер родительской платы;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Коммунальное государственное учреждение "Общеобразовательная школа № 114" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z70" w:id="69"/>
-[...15 lines deleted...]
-      7) организация работы по размещению государственного образовательного заказа на среднее образование в государственных организациях образования;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Коммунальное государственное учреждение "Общеобразовательная школа № 149" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z71" w:id="70"/>
-[...15 lines deleted...]
-      8) организация работы по размещению государственного образовательного заказа на подготовку кадров с техническим и профессиональным, послесредним образованием;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Коммунальное государственное учреждение "Общеобразовательная школа № 150 имени М. Хамраева" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z72" w:id="71"/>
-[...15 lines deleted...]
-      9) организация работы по размещению государственного образовательного заказа на дополнительное образование детей в пределах объемов бюджетных средств, утвержденных в местных бюджетах на соответствующий финансовый год;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Коммунальное государственное учреждение "Общеобразовательная школа № 151" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z73" w:id="72"/>
-[...15 lines deleted...]
-      10) организация работы по размещению государственного образовательного заказа на специальную психолого-педагогическую поддержку детей с ограниченными возможностями в пределах объемов бюджетных средств, утвержденных в местных бюджетах на соответствующий финансовый год;</w:t>
+    <w:bookmarkStart w:name="z152" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Коммунальное государственное учреждение "Общеобразовательная школа № 152" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z74" w:id="73"/>
-[...15 lines deleted...]
-      11) организует участие обучающихся в едином национальном тестировании;</w:t>
+    <w:bookmarkStart w:name="z153" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Коммунальное государственное учреждение "Общеобразовательная школа № 154 имени Иштвана Коныр Мандоки" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z75" w:id="74"/>
-[...15 lines deleted...]
-      12) ежегодно до 1 августа организует приобретение и доставку учебников и учебно-методических комплексов для государственных организаций среднего образования, а также организаций образования, реализующих образовательные программы технического и профессионального образования, специализированные общеобразовательные и специальные учебные программы;</w:t>
+    <w:bookmarkStart w:name="z154" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Коммунальное государственное учреждение "Общеобразовательная школа № 156" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z76" w:id="75"/>
-[...15 lines deleted...]
-      13) обеспечивает дополнительное образование для детей;</w:t>
+    <w:bookmarkStart w:name="z155" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Коммунальное государственное учреждение "Общеобразовательная школа № 160" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z77" w:id="76"/>
-[...15 lines deleted...]
-      14) направляет средства на оказание финансовой и материальной помощи обучающимся и воспитанникам государственных организаций образования из семей, имеющих право на получение государственной адресной социальной помощи, а также из семей, не получающих государственную адресную социальную помощь, в которых среднедушевой доход ниже величины прожиточного минимума, и детям-сиротам, детям, оставшимся без попечения родителей, проживающим в семьях, детям из семей, требующих экстренной помощи в результате чрезвычайных ситуаций, и иным категориям обучающихся и воспитанников, определяемым коллегиальным органом управления государственной организации образования, в размере не менее двух процентов от совокупного объема бюджетных средств, выделяемых на текущее содержание общеобразовательных школ и на размещение государственного образовательного заказа на среднее образование в государственных предприятиях на праве хозяйственного ведения;</w:t>
+    <w:bookmarkStart w:name="z156" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Коммунальное государственное учреждение "Общеобразовательная школа № 164" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z78" w:id="77"/>
-[...15 lines deleted...]
-      15) осуществляет материально-техническое обеспечение государственных организаций образования (за исключением организаций образования в исправительных учреждениях уголовно-исполнительной системы) и организаций дошкольного воспитания и обучения;</w:t>
+    <w:bookmarkStart w:name="z157" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Коммунальное государственное учреждение "Лицей № 166" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z79" w:id="78"/>
-[...15 lines deleted...]
-      16) обеспечивает обучение по специальным учебным программам;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Коммунальное государственное учреждение "Школа-лицей № 169" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z80" w:id="79"/>
-[...15 lines deleted...]
-      17) обеспечивает обучение одаренных детей в специализированных организациях образования;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Коммунальное государственное учреждение "Общеобразовательная школа № 171" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z81" w:id="80"/>
-[...15 lines deleted...]
-      18) обеспечивает организацию и проведение школьных олимпиад, конкурсов научных проектов по общеобразовательным предметам, конкурсов исполнителей и конкурсов профессионального мастерства в масштабе города республиканского значения, столицы;</w:t>
+    <w:bookmarkStart w:name="z160" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Коммунальное государственное учреждение "Школа-лицей № 8" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z82" w:id="81"/>
-[...15 lines deleted...]
-      19) обеспечивает обследование психического здоровья детей и подростков и оказание психолого-медико-педагогической консультативной помощи населению;</w:t>
+    <w:bookmarkStart w:name="z161" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Коммунальное государственное учреждение "Гимназия № 15" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z83" w:id="82"/>
-[...15 lines deleted...]
-      20) обеспечивает реабилитацию и социальную адаптацию детей и подростков с проблемами в развитии;</w:t>
+    <w:bookmarkStart w:name="z162" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Коммунальное государственное учреждение "Общеобразовательная школа № 16 имени А.Шарипова" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z84" w:id="83"/>
-[...15 lines deleted...]
-      21) обеспечивает переподготовку кадров и повышение квалификации работников государственных организаций образования, финансируемых за счет бюджетных средств;</w:t>
+    <w:bookmarkStart w:name="z163" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Коммунальное государственное учреждение "Гимназия № 18" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z85" w:id="84"/>
-[...15 lines deleted...]
-      22) осуществляет в установленном порядке государственное обеспечение детей-сирот, детей, оставшихся без попечения родителей;</w:t>
+    <w:bookmarkStart w:name="z164" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Коммунальное государственное учреждение "Лицей № 24" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z86" w:id="85"/>
-[...15 lines deleted...]
-      23) организует в порядке, установленном законодательством Республики Казахстан, медицинское обслуживание обучающихся и воспитанников организаций образования, за исключением дошкольных организаций и организаций среднего образования, не относящихся к интернатным организациям;</w:t>
+    <w:bookmarkStart w:name="z165" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Коммунальное государственное учреждение "Гимназия № 25 имени Ильяса Есенберлина" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z87" w:id="86"/>
-[...15 lines deleted...]
-      24) организует в порядке, предусмотренном законодательством Республики Казахстан, бесплатное и льготное питание отдельных категорий обучающихся и воспитанников;</w:t>
+    <w:bookmarkStart w:name="z166" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Коммунальное государственное учреждение "Гимназия № 34" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z88" w:id="87"/>
-[...15 lines deleted...]
-      25) содействует трудоустройству лиц, окончивших на основе государственного образовательного заказа организации образования, реализующие образовательные программы технического и профессионального, послесреднего, высшего и послевузовского образования;</w:t>
+    <w:bookmarkStart w:name="z167" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25.Коммунальное государственное учреждение "Гимназия № 36 имени Б. Атыханулы" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z89" w:id="88"/>
-[...15 lines deleted...]
-      26) вносит предложения в маслихат о льготном проезде обучающихся на общественном транспорте (кроме такси);</w:t>
+    <w:bookmarkStart w:name="z168" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Коммунальное государственное учреждение "Лицей № 39 имени Султан-Ахмета Ходжикова" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z90" w:id="89"/>
-[...15 lines deleted...]
-      27) оказывает организациям дошкольного воспитания и обучения необходимую методическую и консультативную помощь;</w:t>
+    <w:bookmarkStart w:name="z169" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Коммунальное государственное учреждение "Гимназия № 46" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z91" w:id="90"/>
-[...15 lines deleted...]
-      28) разрабатывает и утверждает типовые правила внутреннего распорядка организации образования;</w:t>
+    <w:bookmarkStart w:name="z170" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Коммунальное государственное учреждение "Казахстанско-Российская школа-гимназия № 54 им. И.В. Панфилова" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z92" w:id="91"/>
-[...15 lines deleted...]
-      29) организует заказ и обеспечение организаций образования, реализующих общеобразовательные учебные программы основного среднего, общего среднего образования и образовательные программы технического и профессионального, послесреднего образования, бланками документов государственного образца об образовании и осуществляет контроль за их использованием;</w:t>
+    <w:bookmarkStart w:name="z171" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Коммунальное государственное учреждение "Общеобразовательная школа № 55" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z93" w:id="92"/>
-[...15 lines deleted...]
-      30) осуществляет образовательный мониторинг;</w:t>
+    <w:bookmarkStart w:name="z172" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Коммунальное государственное учреждение "Общеобразовательная школа № 58" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z94" w:id="93"/>
-[...15 lines deleted...]
-      31) оказывает содействие попечительским советам;</w:t>
+    <w:bookmarkStart w:name="z173" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Коммунальное государственное учреждение "Гимназия № 62 имени Ш. Смаханулы" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z95" w:id="94"/>
-[...15 lines deleted...]
-      32) организует кадровое обеспечение государственных организаций образования;</w:t>
+    <w:bookmarkStart w:name="z174" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Коммунальное государственное учреждение "Общеобразовательная школа № 67" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z96" w:id="95"/>
-[...15 lines deleted...]
-      33) обеспечивает методическое руководство психологической службой в организациях образования;</w:t>
+    <w:bookmarkStart w:name="z175" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Коммунальное государственное учреждение "Общеобразовательная школа № 75 имени Шакарима Кудайбердыулы" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z97" w:id="96"/>
-[...15 lines deleted...]
-      34) выплачивает победителям конкурса – государственным организациям среднего образования грант "Лучшая организация среднего образования";</w:t>
+    <w:bookmarkStart w:name="z176" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Коммунальное государственное учреждение "Гимназия № 79" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z98" w:id="97"/>
-[...15 lines deleted...]
-      35) выдает разрешение на обучение в форме экстерната в организациях основного среднего, общего среднего образования, в организациях образования, реализующих специализированные общеобразовательные и специальные учебные программы, а также образовательные программы технического и профессионального, послесреднего образования по специальностям культуры и искусства, физической культуры и спорта;</w:t>
+    <w:bookmarkStart w:name="z177" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Коммунальное государственное учреждение "Школа-лицей № 90" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z99" w:id="98"/>
-[...15 lines deleted...]
-      36) обеспечивает материально-техническую базу методических кабинетов;</w:t>
+    <w:bookmarkStart w:name="z178" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Коммунальное государственное учреждение "Общеобразовательная школа № 95" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z100" w:id="99"/>
-[...15 lines deleted...]
-      37) выплачивает победителям конкурса – государственным организациям технического и профессионального, послесреднего образования грант "Лучшая организация технического и профессионального, послесреднего образования";</w:t>
+    <w:bookmarkStart w:name="z179" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Коммунальное государственное учреждение "Общеобразовательная школа № 96" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z101" w:id="100"/>
-[...15 lines deleted...]
-      38) обеспечивает функционирование центров адаптации несовершеннолетних и центров поддержки детей, нуждающихся в специальных социальных услугах;</w:t>
+    <w:bookmarkStart w:name="z180" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Коммунальное государственное учреждение "Гимназия № 120 имени Мажита Бегалина" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z102" w:id="101"/>
-[...15 lines deleted...]
-      39) обеспечивает условия лицам, содержащимся в центрах адаптации несовершеннолетних и центрах поддержки детей, нуждающихся в специальных социальных услугах;</w:t>
+    <w:bookmarkStart w:name="z181" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Коммунальное государственное учреждение "Общеобразовательная школа № 124" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z103" w:id="102"/>
-[...15 lines deleted...]
-      40) проводит ротацию первых руководителей государственных организаций образования в соответствии с правилами проведения ротации первых руководителей государственных организаций образования;</w:t>
+    <w:bookmarkStart w:name="z182" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Коммунальное государственное учреждение "Общеобразовательная школа № 128 имени М. Ауезова" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z104" w:id="103"/>
-[...15 lines deleted...]
-      41) осуществляет в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z183" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Коммунальное государственное учреждение "Лицей № 134" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z105" w:id="104"/>
-[...15 lines deleted...]
-      42) привлекает к дисциплинарной ответственности первых руководителей государственных организаций образования;</w:t>
+    <w:bookmarkStart w:name="z184" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Коммунальное государственное учреждение "Общеобразовательная школа № 135" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z106" w:id="105"/>
-[...15 lines deleted...]
-      43) реализует государственную политику в области образования на территории города Алматы;</w:t>
+    <w:bookmarkStart w:name="z185" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Коммунальное государственное учреждение "Школа–гимназия № 136 имени М.Дулатова" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z107" w:id="106"/>
-[...15 lines deleted...]
-      44) назначает и освобождает от должностей руководителей государственных организаций образования в порядке, определенном законодательством Республики Казахстан и уполномоченным органом в области образования;</w:t>
+    <w:bookmarkStart w:name="z186" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Коммунальное государственное учреждение "Школа–гимназия № 144" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z108" w:id="107"/>
-[...15 lines deleted...]
-      45) реализует кадровую политику в сфере образования области, а также организует аттестацию педагогов, тестирование для назначения руководителей организаций образования в порядке, определенном уполномоченным органом в области образования;</w:t>
+    <w:bookmarkStart w:name="z187" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Коммунальное государственное учреждение "Гимназия № 147" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z109" w:id="108"/>
-[...15 lines deleted...]
-      46) обеспечивает обследование детей и подростков и оказание консультативной помощи;</w:t>
+    <w:bookmarkStart w:name="z188" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Коммунальное государственное учреждение "Общеобразовательная школа № 167" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z110" w:id="109"/>
-[...15 lines deleted...]
-      47) оказывает государственные услуги в сфере образования;</w:t>
+    <w:bookmarkStart w:name="z189" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Коммунальное государственное учреждение "Школа–гимназия № 1" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z111" w:id="110"/>
-[...15 lines deleted...]
-      48) обеспечивает материально-техническую базу методического кабинета;</w:t>
+    <w:bookmarkStart w:name="z190" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Коммунальное государственное учреждение "Школа–гимназия № 5" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z112" w:id="111"/>
-[...15 lines deleted...]
-      49) создает в организациях образования города Алматы, специальные условия для получения образования лицами (детьми) с особыми образовательными потребностями;</w:t>
+    <w:bookmarkStart w:name="z191" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Коммунальное государственное учреждение "Школа–гимназия № 6" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z113" w:id="112"/>
-[...15 lines deleted...]
-      50) согласовывает тарификационные списки, штатное расписание, рабочие учебные планы государственных организаций образования, а также численность классов – комплектов (групп - в дошкольных организациях, организациях технического и профессионального образования) организаций среднего образования, исходя из потребности соответствующего микроучастка города Алматы;</w:t>
+    <w:bookmarkStart w:name="z192" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Коммунальное государственное учреждение "Общеобразовательная школа № 9" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z114" w:id="113"/>
-[...15 lines deleted...]
-      51) поощряет наиболее отличившихся работников образования, вносят представления в установленном законодательством Республики Казахстан порядке кандидатуры к награждению государственными и ведомственными наградами, знаками отличия местных исполнительных органов, присвоению почетных званий;</w:t>
+    <w:bookmarkStart w:name="z193" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Коммунальное государственное учреждение "Школа–гимназия № 13" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z115" w:id="114"/>
-[...15 lines deleted...]
-      52) рассматривает обращения физических и юридических лиц;</w:t>
+    <w:bookmarkStart w:name="z194" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Коммунальное государственное учреждение "Гимназия № 27" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z116" w:id="115"/>
-[...15 lines deleted...]
-      53) рассмотрение петиций, обращений физических и юридических лиц;</w:t>
+    <w:bookmarkStart w:name="z195" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Коммунальное государственное учреждение "Общеобразовательная школа № 42" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z117" w:id="116"/>
-[...15 lines deleted...]
-      54) проводит анализ обращений и выявление системных проблем, поднимаемых заявителями;</w:t>
+    <w:bookmarkStart w:name="z196" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Коммунальное государственное учреждение "Общеобразовательная школа № 72" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z118" w:id="117"/>
-[...15 lines deleted...]
-      55) обеспечение согласования с уполномоченным органом в сфере строительства города Алматы при проектировании проектно-сметной документации по реконструкции, строительству и сейсмоусилению, социальных объектов в городе Алматы;</w:t>
+    <w:bookmarkStart w:name="z197" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Коммунальное государственное учреждение "Школа–гимназия № 86 имени Г. Мусрепова" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z119" w:id="118"/>
-[...15 lines deleted...]
-      56) осуществляет иные функции, возложенные на коммунальное государственное учреждение "Управление образования города Алматы" акимом города Алматы в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z198" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Коммунальное государственное учреждение "Общеобразовательная школа № 97" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z120" w:id="119"/>
-[...15 lines deleted...]
-      Глава 3. Статус, полномочия руководителя Управления</w:t>
+    <w:bookmarkStart w:name="z199" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Коммунальное государственное учреждение "Общеобразовательная школа № 104" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z121" w:id="120"/>
-[...15 lines deleted...]
-      15. Руководство Управлением осуществляется руководителем, который несет персональную ответственность за выполнение возложенных на Управление задач и осуществление им своих функций.  </w:t>
+    <w:bookmarkStart w:name="z200" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Коммунальное государственное учреждение "Гимназия № 111" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z122" w:id="121"/>
-[...15 lines deleted...]
-      16. Руководитель Управления назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z201" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Коммунальное государственное учреждение "Школа–гимназия № 113" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z123" w:id="122"/>
-[...15 lines deleted...]
-      17. Руководитель Управления имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z202" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Коммунальное государственное учреждение "Общеобразовательная школа № 116" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z124" w:id="123"/>
-[...15 lines deleted...]
-      18. Полномочия руководителя Управления:</w:t>
+    <w:bookmarkStart w:name="z203" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Коммунальное государственное учреждение "Общеобразовательная школа № 117" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z125" w:id="124"/>
-[...15 lines deleted...]
-      1) организует и руководит работой Управления и несет персональную ответственность за выполнение возложенных на Управление задач и осуществление им своих функций;</w:t>
+    <w:bookmarkStart w:name="z204" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Коммунальное государственное учреждение "Школа-лицей № 119" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z126" w:id="125"/>
-[...15 lines deleted...]
-      2) определяет обязанности и полномочия своих заместителей и руководителей отделов Управления;</w:t>
+    <w:bookmarkStart w:name="z205" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Коммунальное государственное учреждение "Общеобразовательная школа № 121" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z127" w:id="126"/>
-[...15 lines deleted...]
-      3) принимает меры, направленные на противодействие коррупционным правонарушениям в Управлении и несет персональную ответственность за принятие данных мер;</w:t>
+    <w:bookmarkStart w:name="z206" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Коммунальное государственное учреждение "Школа–гимназия № 122" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z128" w:id="127"/>
-[...15 lines deleted...]
-      4) в соответствии с законодательством назначает на должности и освобождает от должностей работников Управления;</w:t>
+    <w:bookmarkStart w:name="z207" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Коммунальное государственное учреждение "Школа–гимназия № 123 имени Кожа Ахмета Яссауи" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z129" w:id="128"/>
-[...15 lines deleted...]
-      5) в установленном законодательством порядке налагает дисциплинарные взыскания на сотрудников Управления;</w:t>
+    <w:bookmarkStart w:name="z208" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Коммунальное государственное учреждение "Школа-лицей № 126" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z130" w:id="129"/>
-[...15 lines deleted...]
-      6) утверждает структуру Управления и положения об отделах Управления;</w:t>
+    <w:bookmarkStart w:name="z209" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Коммунальное государственное учреждение "Общеобразовательная школа № 127" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z131" w:id="130"/>
-[...15 lines deleted...]
-      7) представляет Управление в государственных органах, иных организациях;</w:t>
+    <w:bookmarkStart w:name="z210" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Коммунальное государственное учреждение "Гимназия № 130 имени И. Жансугурова" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z132" w:id="131"/>
-[...15 lines deleted...]
-      8) осуществляет иные полномочия в соответствии с законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z211" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Коммунальное государственное учреждение "Гимназия № 132" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z133" w:id="132"/>
-[...15 lines deleted...]
-      Исполнение полномочий руководителя Управления в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+    <w:bookmarkStart w:name="z212" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Коммунальное государственное учреждение "Общеобразовательная школа № 133" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z134" w:id="133"/>
-[...15 lines deleted...]
-      19. Руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
+    <w:bookmarkStart w:name="z213" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Коммунальное государственное учреждение "Школа–гимназия № 139 имени А. Байтурсынова" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z135" w:id="134"/>
-[...15 lines deleted...]
-      Глава 4. Имущество Управления</w:t>
+    <w:bookmarkStart w:name="z214" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Коммунальное государственное учреждение "Общеобразовательная школа № 141" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z136" w:id="135"/>
-[...15 lines deleted...]
-      20. Управление может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
+    <w:bookmarkStart w:name="z215" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Государственное коммунальное предприятие на праве хозяйственного ведения "Школа-гимназия № 153 имени А. Розыбакиева" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z137" w:id="136"/>
-[...15 lines deleted...]
-      Имущество Управления формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z216" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Коммунальное государственное учреждение "Общеобразовательная школа № 155" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z138" w:id="137"/>
-[...15 lines deleted...]
-      21. Имущество закрепленное за Управлением, относится к коммунальной собственности.</w:t>
+    <w:bookmarkStart w:name="z217" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Коммунальное государственное учреждение "Общеобразовательная школа № 157" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z139" w:id="138"/>
-[...15 lines deleted...]
-      22. Управление не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+    <w:bookmarkStart w:name="z218" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. Коммунальное государственное учреждение "Общеобразовательная школа № 158" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z140" w:id="139"/>
-[...15 lines deleted...]
-      Глава 5. Реорганизация и упразднение Управления</w:t>
+    <w:bookmarkStart w:name="z219" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Коммунальное государственное учреждение "Школа-лицей № 173" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z141" w:id="140"/>
-[...15 lines deleted...]
-      23. Реорганизация и упразднение Управления осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z220" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. Коммунальное государственное учреждение "Гимназия № 175 Жаңа Ғасыр" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z142" w:id="141"/>
-[...15 lines deleted...]
-      Перечень организаций, находящихся в ведении Управления:</w:t>
+    <w:bookmarkStart w:name="z221" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Коммунальное государственное учреждение "Школа–гимназия № 176" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z143" w:id="142"/>
-[...15 lines deleted...]
-      1. Коммунальное государственное учреждение "Общеобразовательная школа № 14" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z222" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Коммунальное государственное учреждение "Школа-интернат № 15" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z144" w:id="143"/>
-[...15 lines deleted...]
-      2. Коммунальное государственное учреждение "Общеобразовательная школа № 26" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z223" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. Коммунальное государственное учреждение "Общеобразовательная школа № 10" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z145" w:id="144"/>
-[...15 lines deleted...]
-      3. Коммунальное государственное учреждение "Общеобразовательная школа № 41 имени Абдуллы Карсакбаева" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z224" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82. Коммунальное государственное учреждение "Гимназия № 21" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z146" w:id="145"/>
-[...15 lines deleted...]
-      4. Коммунальное государственное учреждение "Общеобразовательная школа № 82" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z225" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83. Коммунальное государственное учреждение "Школа–гимназия № 22" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z147" w:id="146"/>
-[...15 lines deleted...]
-      5. Коммунальное государственное учреждение "Общеобразовательная школа № 91" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z226" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84. Коммунальное государственное учреждение "Школа–гимназия № 23" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z148" w:id="147"/>
-[...15 lines deleted...]
-      6. Коммунальное государственное учреждение "Общеобразовательная школа № 114" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z227" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85. Коммунальное государственное учреждение "Общеобразовательная школа № 37" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z149" w:id="148"/>
-[...15 lines deleted...]
-      7. Коммунальное государственное учреждение "Общеобразовательная школа № 149" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z228" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86. Коммунальное государственное учреждение "Казахстанско-Российская гимназия № 38 имени М.В. Ломоносова" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z150" w:id="149"/>
-[...15 lines deleted...]
-      8. Коммунальное государственное учреждение "Общеобразовательная школа № 150 имени М. Хамраева" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z229" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87. Коммунальное государственное учреждение "Общеобразовательная школа № 40" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z151" w:id="150"/>
-[...15 lines deleted...]
-      9. Коммунальное государственное учреждение "Общеобразовательная школа № 151" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z230" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88. Коммунальное государственное учреждение "Общеобразовательная школа № 45" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z152" w:id="151"/>
-[...15 lines deleted...]
-      10. Коммунальное государственное учреждение "Общеобразовательная школа № 152" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z231" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89. Коммунальное государственное учреждение "Школа–гимназия № 51" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z153" w:id="152"/>
-[...15 lines deleted...]
-      11. Коммунальное государственное учреждение "Общеобразовательная школа № 154 имени Иштвана Коныр Мандоки" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z232" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90. Коммунальное государственное учреждение "Гимназия № 60" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z154" w:id="153"/>
-[...15 lines deleted...]
-      12. Коммунальное государственное учреждение "Общеобразовательная школа № 156" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z233" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91. Коммунальное государственное учреждение "Общеобразовательная школа № 63" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z155" w:id="154"/>
-[...15 lines deleted...]
-      13. Коммунальное государственное учреждение "Общеобразовательная школа № 160" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z234" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92. Коммунальное государственное учреждение "Общеобразовательная школа № 65" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z156" w:id="155"/>
-[...15 lines deleted...]
-      14. Коммунальное государственное учреждение "Общеобразовательная школа № 164" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z235" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93. Коммунальное государственное учреждение "Школа–гимназия № 68" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z157" w:id="156"/>
-[...15 lines deleted...]
-      15. Коммунальное государственное учреждение "Лицей № 166" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z236" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94. Коммунальное государственное учреждение "Общеобразовательная школа № 69" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z158" w:id="157"/>
-[...15 lines deleted...]
-      16. Коммунальное государственное учреждение "Школа-лицей № 169" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z237" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95. Коммунальное государственное учреждение "Общеобразовательная школа № 70" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z159" w:id="158"/>
-[...15 lines deleted...]
-      17. Коммунальное государственное учреждение "Общеобразовательная школа № 171" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z238" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96. Коммунальное государственное учреждение "Школа–гимназия № 73" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z160" w:id="159"/>
-[...15 lines deleted...]
-      18. Коммунальное государственное учреждение "Школа-лицей № 8" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z239" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97. Коммунальное государственное учреждение "Школа–гимназия № 81" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z161" w:id="160"/>
-[...15 lines deleted...]
-      19. Коммунальное государственное учреждение "Гимназия № 15" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z240" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98. Коммунальное государственное учреждение "Общеобразовательная школа № 88" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z162" w:id="161"/>
-[...15 lines deleted...]
-      20. Коммунальное государственное учреждение "Общеобразовательная школа № 16 имени А.Шарипова" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z241" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99. Коммунальное государственное учреждение "Специализированный лицей № 92 имени Махатма Ганди" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z163" w:id="162"/>
-[...15 lines deleted...]
-      21. Коммунальное государственное учреждение "Гимназия № 18" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z242" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100. Коммунальное государственное учреждение "Общеобразовательная школа № 93" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z164" w:id="163"/>
-[...15 lines deleted...]
-      22. Коммунальное государственное учреждение "Лицей № 24" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z243" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      101. Коммунальное государственное учреждение "Школа–гимназия № 94" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z165" w:id="164"/>
-[...15 lines deleted...]
-      23. Коммунальное государственное учреждение "Гимназия № 25 имени Ильяса Есенберлина" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z244" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      102. Коммунальное государственное учреждение "Гимназия № 105 имени Ураза Джандосова" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z166" w:id="165"/>
-[...15 lines deleted...]
-      24. Коммунальное государственное учреждение "Гимназия № 34" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z245" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      103. Коммунальное государственное учреждение "Общеобразовательная школа № 125" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z167" w:id="166"/>
-[...15 lines deleted...]
-      25.Коммунальное государственное учреждение "Гимназия № 36 имени Б. Атыханулы" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z246" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      104. Коммунальное государственное учреждение "Гимназия № 138 имени М. Базарбаева" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z168" w:id="167"/>
-[...15 lines deleted...]
-      26. Коммунальное государственное учреждение "Лицей № 39 имени Султан-Ахмета Ходжикова" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z247" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105. Государственное коммунальное предприятие на праве хозяйственного ведения "Школа-гимназия № 140 имени М. Макатаева" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z169" w:id="168"/>
-[...15 lines deleted...]
-      27. Коммунальное государственное учреждение "Гимназия № 46" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z248" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      106. Коммунальное государственное учреждение "Общеобразовательная школа № 145 имени Аль-Фараби" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z170" w:id="169"/>
-[...15 lines deleted...]
-      28. Коммунальное государственное учреждение "Казахстанско-Российская школа-гимназия № 54 им. И.В. Панфилова" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z249" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      107. Коммунальное государственное учреждение "Школа-лицей № 146" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z171" w:id="170"/>
-[...15 lines deleted...]
-      29. Коммунальное государственное учреждение "Общеобразовательная школа № 55" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z250" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      108. Государственное коммунальное предприятие на праве хозяйственного ведения "Специализированная школа - лицей № 165" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z172" w:id="171"/>
-[...15 lines deleted...]
-      30. Коммунальное государственное учреждение "Общеобразовательная школа № 58" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z251" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      109. Коммунальное государственное учреждение "Общеобразовательная школа № 2" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z173" w:id="172"/>
-[...15 lines deleted...]
-      31. Коммунальное государственное учреждение "Гимназия № 62 имени Ш. Смаханулы" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z252" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110. Коммунальное государственное учреждение "Общеобразовательная школа № 3" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z174" w:id="173"/>
-[...15 lines deleted...]
-      32. Коммунальное государственное учреждение "Общеобразовательная школа № 67" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z253" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      111. Коммунальное государственное учреждение "Общеобразовательная школа № 43" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z175" w:id="174"/>
-[...15 lines deleted...]
-      33. Коммунальное государственное учреждение "Общеобразовательная школа № 75 имени Шакарима Кудайбердыулы" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z254" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      112. Коммунальное государственное учреждение "Общеобразовательная школа № 57" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z176" w:id="175"/>
-[...15 lines deleted...]
-      34. Коммунальное государственное учреждение "Гимназия № 79" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z255" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      113. Коммунальное государственное учреждение "Общеобразовательная школа № 66" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z177" w:id="176"/>
-[...15 lines deleted...]
-      35. Коммунальное государственное учреждение "Школа-лицей № 90" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z256" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114. Коммунальное государственное учреждение "Общеобразовательная школа № 80" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z178" w:id="177"/>
-[...15 lines deleted...]
-      36. Коммунальное государственное учреждение "Общеобразовательная школа № 95" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z257" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      115. Коммунальное государственное учреждение "Общеобразовательная школа № 87" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z179" w:id="178"/>
-[...15 lines deleted...]
-      37. Коммунальное государственное учреждение "Общеобразовательная школа № 96" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z258" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      116. Коммунальное государственное учреждение "Школа–гимназия № 101" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z180" w:id="179"/>
-[...15 lines deleted...]
-      38. Коммунальное государственное учреждение "Гимназия № 120 имени Мажита Бегалина" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z259" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      117. Коммунальное государственное учреждение "Общеобразовательная школа № 102" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z181" w:id="180"/>
-[...15 lines deleted...]
-      39. Коммунальное государственное учреждение "Общеобразовательная школа № 124" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z260" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      118. Коммунальное государственное учреждение "Школа–гимназия № 103" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z182" w:id="181"/>
-[...15 lines deleted...]
-      40. Коммунальное государственное учреждение "Общеобразовательная школа № 128 имени М. Ауезова" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z261" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      119. Коммунальное государственное учреждение "Общеобразовательная школа № 108" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z183" w:id="182"/>
-[...15 lines deleted...]
-      41. Коммунальное государственное учреждение "Лицей № 134" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z262" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      120. Коммунальное государственное учреждение "Общеобразовательная школа № 109" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z184" w:id="183"/>
-[...15 lines deleted...]
-      42. Коммунальное государственное учреждение "Общеобразовательная школа № 135" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z263" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      121. Коммунальное государственное учреждение "Школа–гимназия № 110" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z185" w:id="184"/>
-[...15 lines deleted...]
-      43. Коммунальное государственное учреждение "Школа–гимназия № 136 имени М.Дулатова" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z264" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      122. Коммунальное государственное учреждение "Общеобразовательная школа № 112" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z186" w:id="185"/>
-[...15 lines deleted...]
-      44. Коммунальное государственное учреждение "Школа–гимназия № 144" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z265" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      123. Коммунальное государственное учреждение "Школа–гимназия № 118" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z187" w:id="186"/>
-[...15 lines deleted...]
-      45. Коммунальное государственное учреждение "Гимназия № 147" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z266" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      124. Коммунальное государственное учреждение "Общеобразовательная школа № 129" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z188" w:id="187"/>
-[...15 lines deleted...]
-      46. Коммунальное государственное учреждение "Общеобразовательная школа № 167" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z267" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125. Коммунальное государственное учреждение "Общеобразовательная школа № 137 имени М. Жумабаева" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z189" w:id="188"/>
-[...15 lines deleted...]
-      47. Коммунальное государственное учреждение "Школа–гимназия № 1" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z268" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      126. Коммунальное государственное учреждение "Общеобразовательная школа № 143 имени Суюнбая" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z190" w:id="189"/>
-[...15 lines deleted...]
-      48. Коммунальное государственное учреждение "Школа–гимназия № 5" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z269" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      127. Коммунальное государственное учреждение "Школа–гимназия № 148" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z191" w:id="190"/>
-[...15 lines deleted...]
-      49. Коммунальное государственное учреждение "Школа–гимназия № 6" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z270" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      128. Коммунальное государственное учреждение "Основная средняя школа № 174" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z192" w:id="191"/>
-[...15 lines deleted...]
-      50. Коммунальное государственное учреждение "Общеобразовательная школа № 9" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z271" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      129. Коммунальное государственное учреждение "Общеобразовательная школа № 177" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z193" w:id="192"/>
-[...15 lines deleted...]
-      51. Коммунальное государственное учреждение "Школа–гимназия № 13" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z272" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      130. Коммунальное государственное учреждение "Гимназия № 4 имени А.С. Пушкина" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z194" w:id="193"/>
-[...15 lines deleted...]
-      52. Коммунальное государственное учреждение "Гимназия № 27" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z273" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      131. Коммунальное государственное учреждение "Общеобразовательная школа № 7" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z195" w:id="194"/>
-[...15 lines deleted...]
-      53. Коммунальное государственное учреждение "Общеобразовательная школа № 42" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z274" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      132. Коммунальное государственное учреждение "Гимназия № 12 имени Ш. Уалиханова" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z196" w:id="195"/>
-[...15 lines deleted...]
-      54. Коммунальное государственное учреждение "Общеобразовательная школа № 72" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z275" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      133. Коммунальное государственное учреждение "Общеобразовательная школа № 19" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z197" w:id="196"/>
-[...15 lines deleted...]
-      55. Коммунальное государственное учреждение "Школа–гимназия № 86 имени Г. Мусрепова" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z276" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      134. Коммунальное государственное учреждение "Лицей № 28 имени М. Маметовой" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z198" w:id="197"/>
-[...15 lines deleted...]
-      56. Коммунальное государственное учреждение "Общеобразовательная школа № 97" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z277" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      135. Коммунальное государственное учреждение "Общеобразовательная школа № 29" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z199" w:id="198"/>
-[...15 lines deleted...]
-      57. Коммунальное государственное учреждение "Общеобразовательная школа № 104" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z278" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      136. Коммунальное государственное учреждение "Школа–гимназия № 30 имени Д. Снегина" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z200" w:id="199"/>
-[...15 lines deleted...]
-      58. Коммунальное государственное учреждение "Гимназия № 111" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z279" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      137. Коммунальное государственное учреждение "Школа-лицей № 33" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z201" w:id="200"/>
-[...15 lines deleted...]
-      59. Коммунальное государственное учреждение "Школа–гимназия № 113" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z280" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      138. Коммунальное государственное учреждение "Гимназия № 35" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z202" w:id="201"/>
-[...15 lines deleted...]
-      60. Коммунальное государственное учреждение "Общеобразовательная школа № 116" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z281" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      139. Коммунальное государственное учреждение "Общеобразовательная школа № 47" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z203" w:id="202"/>
-[...15 lines deleted...]
-      61. Коммунальное государственное учреждение "Общеобразовательная школа № 117" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z282" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      140. Коммунальное государственное учреждение "Школа - лицей № 48" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z204" w:id="203"/>
-[...15 lines deleted...]
-      62. Коммунальное государственное учреждение "Школа-лицей № 119" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z283" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      141. Коммунальное государственное учреждение "Общеобразовательная школа № 52" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z205" w:id="204"/>
-[...15 lines deleted...]
-      63. Коммунальное государственное учреждение "Общеобразовательная школа № 121" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z284" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      142. Коммунальное государственное учреждение "Общеобразовательная школа № 53" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z206" w:id="205"/>
-[...15 lines deleted...]
-      64. Коммунальное государственное учреждение "Школа–гимназия № 122" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z285" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      143. Коммунальное государственное учреждение "Гимназия № 56 имени К. Сатпаева" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z207" w:id="206"/>
-[...15 lines deleted...]
-      65. Коммунальное государственное учреждение "Школа–гимназия № 123 имени Кожа Ахмета Яссауи" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z286" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      144. Коммунальное государственное учреждение "Общеобразовательная школа № 64 имени 73 Гвардейской Краснознаменной Сталинградско-Дунайской стрелковой дивизии" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z208" w:id="207"/>
-[...15 lines deleted...]
-      66. Коммунальное государственное учреждение "Школа-лицей № 126" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z287" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      145. Коммунальное государственное учреждение "Общеобразовательная школа № 77" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z209" w:id="208"/>
-[...15 lines deleted...]
-      67. Коммунальное государственное учреждение "Общеобразовательная школа № 127" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z288" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      146. Коммунальное государственное учреждение "Общеобразовательная школа № 98" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z210" w:id="209"/>
-[...15 lines deleted...]
-      68. Коммунальное государственное учреждение "Гимназия № 130 имени И. Жансугурова" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z289" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      147. Коммунальное государственное учреждение "Общеобразовательная школа № 99" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z211" w:id="210"/>
-[...15 lines deleted...]
-      69. Коммунальное государственное учреждение "Гимназия № 132" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z290" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      148. Коммунальное государственное учреждение "Общеобразовательная школа № 100" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z212" w:id="211"/>
-[...15 lines deleted...]
-      70. Коммунальное государственное учреждение "Общеобразовательная школа № 133" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z291" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      149. Коммунальное государственное учреждение "Школа – лицей № 131 имени Б. Момышұлы" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z213" w:id="212"/>
-[...15 lines deleted...]
-      71. Коммунальное государственное учреждение "Школа–гимназия № 139 имени А. Байтурсынова" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z292" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      150. Государственное коммунальное предприятие на праве хозяйственного ведения "Гиманзия № 159 имени Ы. Алтынсарина" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z214" w:id="213"/>
-[...15 lines deleted...]
-      72. Коммунальное государственное учреждение "Общеобразовательная школа № 141" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z293" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      151. Коммунальное государственное учреждение "Лицей № 161 имени Ж. Жабаева" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z215" w:id="214"/>
-[...15 lines deleted...]
-      73. Государственное коммунальное предприятие на праве хозяйственного ведения "Школа-гимназия № 153 имени А. Розыбакиева" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z294" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      152. Коммунальное государственное учреждение "Школа-лицей № 163" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z216" w:id="215"/>
-[...15 lines deleted...]
-      74. Коммунальное государственное учреждение "Общеобразовательная школа № 155" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z295" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      153. Коммунальное государственное учреждение "Общеобразовательная школа № 168" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z217" w:id="216"/>
-[...15 lines deleted...]
-      75. Коммунальное государственное учреждение "Общеобразовательная школа № 157" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z296" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      154. Коммунальное государственное учреждение "Общеобразовательная школа № 172" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z218" w:id="217"/>
-[...15 lines deleted...]
-      76. Коммунальное государственное учреждение "Общеобразовательная школа № 158" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z297" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      155. Коммунальное государственное учреждение "Школа-интернат № 17" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z219" w:id="218"/>
-[...15 lines deleted...]
-      77. Коммунальное государственное учреждение "Школа-лицей № 173" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z298" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      156. Коммунальное государственное учреждение "Общеобразовательная школа № 11" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z220" w:id="219"/>
-[...15 lines deleted...]
-      78. Коммунальное государственное учреждение "Гимназия № 175 Жаңа Ғасыр" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z299" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      157. Коммунальное государственное учреждение "Общеобразовательная школа № 17" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z221" w:id="220"/>
-[...15 lines deleted...]
-      79. Коммунальное государственное учреждение "Школа–гимназия № 176" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z300" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      158. Коммунальное государственное учреждение "Общеобразовательная школа № 20" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z222" w:id="221"/>
-[...15 lines deleted...]
-      80. Коммунальное государственное учреждение "Школа-интернат № 15" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z301" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      159. Коммунальное государственное учреждение "Общеобразовательная школа № 31" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z223" w:id="222"/>
-[...15 lines deleted...]
-      81. Коммунальное государственное учреждение "Общеобразовательная школа № 10" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z302" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      160. Коммунальное государственное учреждение "Общеобразовательная школа № 32" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z224" w:id="223"/>
-[...15 lines deleted...]
-      82. Коммунальное государственное учреждение "Гимназия № 21" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z303" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      161. Коммунальное государственное учреждение "Школа–гимназия № 44" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z225" w:id="224"/>
-[...15 lines deleted...]
-      83. Коммунальное государственное учреждение "Школа–гимназия № 22" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z304" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      162. Коммунальное государственное учреждение "Общеобразовательная школа № 49" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z226" w:id="225"/>
-[...15 lines deleted...]
-      84. Коммунальное государственное учреждение "Школа–гимназия № 23" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z305" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      163. Коммунальное государственное учреждение "Общеобразовательная школа № 50" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z227" w:id="226"/>
-[...15 lines deleted...]
-      85. Коммунальное государственное учреждение "Общеобразовательная школа № 37" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z306" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      164. Коммунальное государственное учреждение "Школа–гимназия № 59" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z228" w:id="227"/>
-[...15 lines deleted...]
-      86. Коммунальное государственное учреждение "Казахстанско-Российская гимназия № 38 имени М.В. Ломоносова" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z307" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      165. Коммунальное государственное учреждение "Общеобразовательная школа № 61" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z229" w:id="228"/>
-[...15 lines deleted...]
-      87. Коммунальное государственное учреждение "Общеобразовательная школа № 40" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z308" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      166. Коммунальное государственное учреждение "Лицей № 71" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z230" w:id="229"/>
-[...15 lines deleted...]
-      88. Коммунальное государственное учреждение "Общеобразовательная школа № 45" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z309" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      167. Коммунальное государственное учреждение "Общеобразовательная школа № 74 им. С. Сейфуллина" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z231" w:id="230"/>
-[...15 lines deleted...]
-      89. Коммунальное государственное учреждение "Школа–гимназия № 51" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z310" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      168. Коммунальное государственное учреждение "Общеобразовательная школа № 76" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z232" w:id="231"/>
-[...15 lines deleted...]
-      90. Коммунальное государственное учреждение "Гимназия № 60" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z311" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      169. Коммунальное государственное учреждение "Школа-гимназия № 78" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z233" w:id="232"/>
-[...15 lines deleted...]
-      91. Коммунальное государственное учреждение "Общеобразовательная школа № 63" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z312" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      170. Коммунальное государственное учреждение "Школа-гимназия № 83" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z234" w:id="233"/>
-[...15 lines deleted...]
-      92. Коммунальное государственное учреждение "Общеобразовательная школа № 65" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z313" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      171. Коммунальное государственное учреждение "Общеобразовательная школа № 84" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z235" w:id="234"/>
-[...15 lines deleted...]
-      93. Коммунальное государственное учреждение "Школа–гимназия № 68" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z314" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      172. Коммунальное государственное учреждение "Общеобразовательная школа № 85" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z236" w:id="235"/>
-[...15 lines deleted...]
-      94. Коммунальное государственное учреждение "Общеобразовательная школа № 69" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z315" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      173. Коммунальное государственное учреждение "Общеобразовательная школа № 89" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z237" w:id="236"/>
-[...15 lines deleted...]
-      95. Коммунальное государственное учреждение "Общеобразовательная школа № 70" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z316" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      174. Коммунальное государственное учреждение "Общеобразовательная школа № 106" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z238" w:id="237"/>
-[...15 lines deleted...]
-      96. Коммунальное государственное учреждение "Школа–гимназия № 73" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z317" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      175. Коммунальное государственное учреждение "Лицей № 107" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z239" w:id="238"/>
-[...15 lines deleted...]
-      97. Коммунальное государственное учреждение "Школа–гимназия № 81" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z318" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      176. Коммунальное государственное учреждение "Общеобразовательная школа № 115 имени Д. Бабаева" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z240" w:id="239"/>
-[...15 lines deleted...]
-      98. Коммунальное государственное учреждение "Общеобразовательная школа № 88" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z319" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177. Коммунальное государственное учреждение "Общеобразовательная школа № 142" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z241" w:id="240"/>
-[...15 lines deleted...]
-      99. Коммунальное государственное учреждение "Специализированный лицей № 92 имени Махатма Ганди" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z320" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      178. Коммунальное государственное учреждение "Школа-гимназия № 162 имени Сапара Байжанова" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z242" w:id="241"/>
-[...15 lines deleted...]
-      100. Коммунальное государственное учреждение "Общеобразовательная школа № 93" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z321" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      179. Коммунальное государственное учреждение "Общеобразовательная школа № 170" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z243" w:id="242"/>
-[...15 lines deleted...]
-      101. Коммунальное государственное учреждение "Школа–гимназия № 94" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z322" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      180. Коммунальное государственное учреждение "Школа-интернат № 10" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z244" w:id="243"/>
-[...15 lines deleted...]
-      102. Коммунальное государственное учреждение "Гимназия № 105 имени Ураза Джандосова" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z323" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      181. Коммунальное государственное учреждение "Общеобразовательная школа № 180" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z245" w:id="244"/>
-[...15 lines deleted...]
-      103. Коммунальное государственное учреждение "Общеобразовательная школа № 125" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z324" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      182. Коммунальное государственное учреждение "Общеобразовательная школа № 181" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z246" w:id="245"/>
-[...15 lines deleted...]
-      104. Коммунальное государственное учреждение "Гимназия № 138 имени М. Базарбаева" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z325" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      183. Коммунальное государственное учреждение "Общеобразовательная школа № 182" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z247" w:id="246"/>
-[...15 lines deleted...]
-      105. Государственное коммунальное предприятие на праве хозяйственного ведения "Школа-гимназия № 140 имени М. Макатаева" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z326" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      184. Коммунальное государственное учреждение "Общеобразовательная школа № 183" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z248" w:id="247"/>
-[...15 lines deleted...]
-      106. Коммунальное государственное учреждение "Общеобразовательная школа № 145 имени Аль-Фараби" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z327" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      185. Коммунальное государственное учреждение "Общеобразовательная школа № 184" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z249" w:id="248"/>
-[...15 lines deleted...]
-      107. Коммунальное государственное учреждение "Школа-лицей № 146" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z328" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      186. Коммунальное государственное учреждение "Общеобразовательная школа № 185" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z250" w:id="249"/>
-[...15 lines deleted...]
-      108. Государственное коммунальное предприятие на праве хозяйственного ведения "Специализированная школа - лицей № 165" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z329" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      187. Коммунальное государственное учреждение "Общеобразовательная школа № 186 имени Сейдилды Копбаева" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z251" w:id="250"/>
-[...15 lines deleted...]
-      109. Коммунальное государственное учреждение "Общеобразовательная школа № 2" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z330" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      188. Коммунальное государственное учреждение "Общеобразовательная школа № 187" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z252" w:id="251"/>
-[...15 lines deleted...]
-      110. Коммунальное государственное учреждение "Общеобразовательная школа № 3" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z331" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      189. Коммунальное государственное учреждение "Общеобразовательная школа № 188" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z253" w:id="252"/>
-[...15 lines deleted...]
-      111. Коммунальное государственное учреждение "Общеобразовательная школа № 43" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z332" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      190. Коммунальное государственное учреждение "Общеобразовательная школа № 189" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z254" w:id="253"/>
-[...15 lines deleted...]
-      112. Коммунальное государственное учреждение "Общеобразовательная школа № 57" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z333" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      191. Коммунальное государственное учреждение "Общеобразовательная школа № 190 имени Шакарима Кудайбердыулы" Управления образования города;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z255" w:id="254"/>
-[...15 lines deleted...]
-      113. Коммунальное государственное учреждение "Общеобразовательная школа № 66" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z334" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      192. Коммунальное государственное учреждение "Общеобразовательная школа № 191 имени Габидена Мустафина" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z256" w:id="255"/>
-[...15 lines deleted...]
-      114. Коммунальное государственное учреждение "Общеобразовательная школа № 80" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z335" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      193. Коммунальное государственное учреждение "Общеобразовательная школа № 192 имени имени Рахима Сарсенбина" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z257" w:id="256"/>
-[...15 lines deleted...]
-      115. Коммунальное государственное учреждение "Общеобразовательная школа № 87" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z336" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      194. Коммунальное государственное учреждение "Общеобразовательная школа № 193" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z258" w:id="257"/>
-[...15 lines deleted...]
-      116. Коммунальное государственное учреждение "Школа–гимназия № 101" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z337" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      195. Коммунальное государственное учреждение "Основная средняя школа № 194" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z259" w:id="258"/>
-[...15 lines deleted...]
-      117. Коммунальное государственное учреждение "Общеобразовательная школа № 102" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z338" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      196. Коммунальное государственное учреждение "Общеобразовательная школа № 195" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z260" w:id="259"/>
-[...15 lines deleted...]
-      118. Коммунальное государственное учреждение "Школа–гимназия № 103" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z339" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      197. Коммунальное государственное учреждение "Общеобразовательная школа № 196" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z261" w:id="260"/>
-[...15 lines deleted...]
-      119. Коммунальное государственное учреждение "Общеобразовательная школа № 108" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z340" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      198. Коммунальное государственное учреждение "Основная средняя школа № 197" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z262" w:id="261"/>
-[...15 lines deleted...]
-      120. Коммунальное государственное учреждение "Общеобразовательная школа № 109" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z341" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      199. Коммунальное государственное учреждение "Общеобразовательная школа № 198" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z263" w:id="262"/>
-[...15 lines deleted...]
-      121. Коммунальное государственное учреждение "Школа–гимназия № 110" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z342" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      200. Государственное коммунальное предприятие на праве хозяйственного ведения "Специализированная гимназия № 199" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z264" w:id="263"/>
-[...15 lines deleted...]
-      122. Коммунальное государственное учреждение "Общеобразовательная школа № 112" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z343" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      201. Коммунальное государственное учреждение "Школа-гимназия № 200" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z265" w:id="264"/>
-[...15 lines deleted...]
-      123. Коммунальное государственное учреждение "Школа–гимназия № 118" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z344" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      202. Государственное коммунальное предприятие на праве хозяйственного ведения "Школа-гимназия № 201" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z266" w:id="265"/>
-[...15 lines deleted...]
-      124. Коммунальное государственное учреждение "Общеобразовательная школа № 129" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z345" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      203. Коммунальное государственное учреждение "Школа-гимназия № 202" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z267" w:id="266"/>
-[...15 lines deleted...]
-      125. Коммунальное государственное учреждение "Общеобразовательная школа № 137 имени М. Жумабаева" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z346" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      204. Коммунальное государственное учреждение "Общеобразовательная школа № 203" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z268" w:id="267"/>
-[...15 lines deleted...]
-      126. Коммунальное государственное учреждение "Общеобразовательная школа № 143 имени Суюнбая" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z347" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      205. Коммунальное государственное учреждение "Общеобразовательная школа № 204" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z269" w:id="268"/>
-[...15 lines deleted...]
-      127. Коммунальное государственное учреждение "Школа–гимназия № 148" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z348" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      206. Коммунальное государственное учреждение "Общеобразовательная школа № 205" Управления образования города Алматы;   207. Коммунальное государственное учреждение "Школа-гимназия № 206" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z270" w:id="269"/>
-[...15 lines deleted...]
-      128. Коммунальное государственное учреждение "Основная средняя школа № 174" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z349" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      208. Коммунальное государственное учреждение "Школа-лицей № 207" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z271" w:id="270"/>
-[...15 lines deleted...]
-      129. Коммунальное государственное учреждение "Общеобразовательная школа № 177" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z350" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      209. Коммунальное государственное учреждение "Школа-гимназия № 208" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z272" w:id="271"/>
-[...15 lines deleted...]
-      130. Коммунальное государственное учреждение "Гимназия № 4 имени А.С. Пушкина" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z351" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      210. Коммунальное государственное учреждение "Школа-гимназия № 209" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z273" w:id="272"/>
-[...15 lines deleted...]
-      131. Коммунальное государственное учреждение "Общеобразовательная школа № 7" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z352" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      211. Коммунальное государственное учреждение "Школа-лицей № 210" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z274" w:id="273"/>
-[...15 lines deleted...]
-      132. Коммунальное государственное учреждение "Гимназия № 12 имени Ш. Уалиханова" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z353" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      212. Коммунальное государственное учреждение "Школа- гимназия № 211" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z275" w:id="274"/>
-[...15 lines deleted...]
-      133. Коммунальное государственное учреждение "Общеобразовательная школа № 19" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z354" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      213. Государственное казенное коммунальное предприятие "Дворец школьников" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z276" w:id="275"/>
-[...15 lines deleted...]
-      134. Коммунальное государственное учреждение "Лицей № 28 имени М. Маметовой" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z355" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      214. Государственное казенное коммунальное предприятие "Дом школьников № 1" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z277" w:id="276"/>
-[...15 lines deleted...]
-      135. Коммунальное государственное учреждение "Общеобразовательная школа № 29" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z356" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      215. Государственное казенное коммунальное предприятие "Дом школьников № 2" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z278" w:id="277"/>
-[...15 lines deleted...]
-      136. Коммунальное государственное учреждение "Школа–гимназия № 30 имени Д. Снегина" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z357" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      216. Государственное казенное коммунальное предприятие "Дом школьников № 3" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z279" w:id="278"/>
-[...15 lines deleted...]
-      137. Коммунальное государственное учреждение "Школа-лицей № 33" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z358" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      217. Государственное казенное коммунальное предприятие "Дом школьников № 4" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z280" w:id="279"/>
-[...15 lines deleted...]
-      138. Коммунальное государственное учреждение "Гимназия № 35" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z359" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      218. Государственное казенное коммунальное предприятие "Дом школьников № 5" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z281" w:id="280"/>
-[...15 lines deleted...]
-      139. Коммунальное государственное учреждение "Общеобразовательная школа № 47" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z360" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      219. Государственное казенное коммунальное предприятие "Дом школьников № 6" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z282" w:id="281"/>
-[...15 lines deleted...]
-      140. Коммунальное государственное учреждение "Школа - лицей № 48" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z361" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      220. Государственное казенное коммунальное предприятие "Дом школьников № 7" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z283" w:id="282"/>
-[...15 lines deleted...]
-      141. Коммунальное государственное учреждение "Общеобразовательная школа № 52" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z362" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      221. Государственное казенное коммунальное предприятие "Дом школьников № 8" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z284" w:id="283"/>
-[...15 lines deleted...]
-      142. Коммунальное государственное учреждение "Общеобразовательная школа № 53" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z363" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      222. Государственное казенное коммунальное предприятие "Дом школьников № 9"Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z285" w:id="284"/>
-[...15 lines deleted...]
-      143. Коммунальное государственное учреждение "Гимназия № 56 имени К. Сатпаева" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z364" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      223. Государственное казенное коммунальное предприятие "Детская музыкальная школа № 1 (хоровая)" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z286" w:id="285"/>
-[...15 lines deleted...]
-      144. Коммунальное государственное учреждение "Общеобразовательная школа № 64 имени 73 Гвардейской Краснознаменной Сталинградско-Дунайской стрелковой дивизии" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z365" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      224. Государственное казенное коммунальное предприятие "Детская музыкальная школа № 2 имени Р. Глиэра" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z287" w:id="286"/>
-[...15 lines deleted...]
-      145. Коммунальное государственное учреждение "Общеобразовательная школа № 77" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z366" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      225. Государственное казенное коммунальное предприятие "Детская музыкальная школа № 3 им. С. Прокофьева" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z288" w:id="287"/>
-[...15 lines deleted...]
-      146. Коммунальное государственное учреждение "Общеобразовательная школа № 98" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z367" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      226. Государственное казенное коммунальное предприятие "Детская музыкальная школа № 4" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z289" w:id="288"/>
-[...15 lines deleted...]
-      147. Коммунальное государственное учреждение "Общеобразовательная школа № 99" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z368" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      227. Государственное казенное коммунальное предприятие "Детская музыкальная школа № 5 им. М. Тулебаева" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z290" w:id="289"/>
-[...15 lines deleted...]
-      148. Коммунальное государственное учреждение "Общеобразовательная школа № 100" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z369" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      228. Государственное казенное коммунальное предприятие "Детская музыкальная школа № 6 им. Глинки" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z291" w:id="290"/>
-[...15 lines deleted...]
-      149. Коммунальное государственное учреждение "Школа – лицей № 131 имени Б. Момышұлы" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z370" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      229. Государственное казенное коммунальное предприятие "Детская музыкальная школа № 7 им. Курмангазы" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z292" w:id="291"/>
-[...15 lines deleted...]
-      150. Государственное коммунальное предприятие на праве хозяйственного ведения "Гиманзия № 159 имени Ы. Алтынсарина" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z371" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      230. Государственное казенное коммунальное предприятие "Детская музыкальная школа № 8" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z293" w:id="292"/>
-[...15 lines deleted...]
-      151. Коммунальное государственное учреждение "Лицей № 161 имени Ж. Жабаева" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z372" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231. Государственное казенное коммунальное предприятие "Детская музыкальная школа № 9 им. Е. Брусиловского" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z294" w:id="293"/>
-[...15 lines deleted...]
-      152. Коммунальное государственное учреждение "Школа-лицей № 163" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z373" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      232. Государственное казенное коммунальное предприятие "Детская музыкальная школа № 10" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z295" w:id="294"/>
-[...15 lines deleted...]
-      153. Коммунальное государственное учреждение "Общеобразовательная школа № 168" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z374" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      233. Государственное казенное коммунальное предприятие "Детская музыкальная школа № 11" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z296" w:id="295"/>
-[...15 lines deleted...]
-      154. Коммунальное государственное учреждение "Общеобразовательная школа № 172" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z375" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      234. Государственное казенное коммунальное предприятие "Детская музыкальная школа № 12" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z297" w:id="296"/>
-[...15 lines deleted...]
-      155. Коммунальное государственное учреждение "Школа-интернат № 17" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z376" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      235. Коммунальное государственное казенное предприятие Комплекс "Школа изобразительного искусства и технического дизайна имени А. Кастеева" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z298" w:id="297"/>
-[...15 lines deleted...]
-      156. Коммунальное государственное учреждение "Общеобразовательная школа № 11" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z377" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      236. Государственное казенное коммунальное предприятие "Станция юных натуралистов" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z299" w:id="298"/>
-[...15 lines deleted...]
-      157. Коммунальное государственное учреждение "Общеобразовательная школа № 17" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z378" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      237. Государственное казенное коммунальное предприятие "Станция юных туристов № 1" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z300" w:id="299"/>
-[...15 lines deleted...]
-      158. Коммунальное государственное учреждение "Общеобразовательная школа № 20" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z379" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      238. Государственное казенное коммунальное предприятие "Станция юных туристов "Медеу" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z301" w:id="300"/>
-[...15 lines deleted...]
-      159. Коммунальное государственное учреждение "Общеобразовательная школа № 31" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z380" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      239. Коммунальное государственное казенное предприятие "Алматинский колледж сервисного обслуживания" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z302" w:id="301"/>
-[...15 lines deleted...]
-      160. Коммунальное государственное учреждение "Общеобразовательная школа № 32" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z381" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      240. Государственное учреждение "Профессиональная школа №2" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z303" w:id="302"/>
-[...15 lines deleted...]
-      161. Коммунальное государственное учреждение "Школа–гимназия № 44" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z382" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      241. Коммунальное государственное казенное предприятие "Алматинский колледж моды и дизайна" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z304" w:id="303"/>
-[...15 lines deleted...]
-      162. Коммунальное государственное учреждение "Общеобразовательная школа № 49" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z383" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      242. Коммунальное государственное казенное предприятие "Алматинский многопрофильный колледж" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z305" w:id="304"/>
-[...15 lines deleted...]
-      163. Коммунальное государственное учреждение "Общеобразовательная школа № 50" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z384" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      243. Коммунальное государственное казенное предприятие "Алматинский колледж полиграфии" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z306" w:id="305"/>
-[...15 lines deleted...]
-      164. Коммунальное государственное учреждение "Школа–гимназия № 59" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z385" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      244. Коммунальное государственное казенное предприятие "Алматинский автомеханический колледж" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z307" w:id="306"/>
-[...15 lines deleted...]
-      165. Коммунальное государственное учреждение "Общеобразовательная школа № 61" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z386" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      245. Коммунальное государственное казенное предприятие "Алматинский колледж строительства и народных промыслов" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z308" w:id="307"/>
-[...15 lines deleted...]
-      166. Коммунальное государственное учреждение "Лицей № 71" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z387" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      246. Коммунальное государственное казенное предприятие "Алматинский колледж технологий и флористики" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z309" w:id="308"/>
-[...15 lines deleted...]
-      167. Коммунальное государственное учреждение "Общеобразовательная школа № 74 им. С. Сейфуллина" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z388" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      247. Коммунальное государственное казенное предприятие "Алматинский колледж телекоммуникаций и машинастроения" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z310" w:id="309"/>
-[...15 lines deleted...]
-      168. Коммунальное государственное учреждение "Общеобразовательная школа № 76" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z389" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      248. Коммунальное государственное казенное предприятие "Алматинский строительно-технический колледж" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z311" w:id="310"/>
-[...15 lines deleted...]
-      169. Коммунальное государственное учреждение "Школа-гимназия № 78" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z390" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      249. Коммунальное государственное казенное предприятие "Алматинский электромеханический колледж" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z312" w:id="311"/>
-[...15 lines deleted...]
-      170. Коммунальное государственное учреждение "Школа-гимназия № 83" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z391" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      250. Государственное коммунальное казенное предприятие "Алматинский казахский государственный гуманитарно-педагогический колледж № 1" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z313" w:id="312"/>
-[...15 lines deleted...]
-      171. Коммунальное государственное учреждение "Общеобразовательная школа № 84" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z392" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      251. Государственное коммунальное казенное предприятие "Алматинский государственный гуманитарно-педагогический колледж № 2" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z314" w:id="313"/>
-[...15 lines deleted...]
-      172. Коммунальное государственное учреждение "Общеобразовательная школа № 85" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z393" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      252. Государственное коммунальное казенное предприятие "Алматинский государственный бизнес колледж" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z315" w:id="314"/>
-[...15 lines deleted...]
-      173. Коммунальное государственное учреждение "Общеобразовательная школа № 89" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z394" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      253. Государственное коммунальное казенное предприятие "Алматинский государственный политехнический колледж" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z316" w:id="315"/>
-[...15 lines deleted...]
-      174. Коммунальное государственное учреждение "Общеобразовательная школа № 106" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z395" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      254. Государственное коммунальное казенное предприятие "Алматинский государственный колледж энергетики и электронных технологий" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z317" w:id="316"/>
-[...15 lines deleted...]
-      175. Коммунальное государственное учреждение "Лицей № 107" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z396" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      255. Государственное коммунальное казенное предприятие "Алматинский государственный колледж транспорта и коммуникаций" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z318" w:id="317"/>
-[...15 lines deleted...]
-      176. Коммунальное государственное учреждение "Общеобразовательная школа № 115 имени Д. Бабаева" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z397" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      256. Коммунальное государственное казенное предприятие "Колледж индустрии туризма и гостеприимства" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z319" w:id="318"/>
-[...15 lines deleted...]
-      177. Коммунальное государственное учреждение "Общеобразовательная школа № 142" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z398" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      257. Государственное коммунальное казенное предприятие "Алматинский государственный колледж новых технологий" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z320" w:id="319"/>
-[...15 lines deleted...]
-      178. Коммунальное государственное учреждение "Школа-гимназия № 162 имени Сапара Байжанова" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z399" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      258. Государственное коммунальное казенное предприятие "Алматинский государственный колледж сервиса и технологий" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z321" w:id="320"/>
-[...15 lines deleted...]
-      179. Коммунальное государственное учреждение "Общеобразовательная школа № 170" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z400" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      259. Коммунальное государственное казенное предприятие "Алматинский колледж пассажирского транспорта и технологий" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z322" w:id="321"/>
-[...15 lines deleted...]
-      180. Коммунальное государственное учреждение "Школа-интернат № 10" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z401" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      260. Государственное коммунальное казенное предприятие "Ясли-сад № 1" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z323" w:id="322"/>
-[...15 lines deleted...]
-      181. Коммунальное государственное учреждение "Общеобразовательная школа № 180" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z402" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      261. Государственное коммунальное казенное предприятие "Ясли-сад № 4" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z324" w:id="323"/>
-[...15 lines deleted...]
-      182. Коммунальное государственное учреждение "Общеобразовательная школа № 181" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z403" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      262. Государственное коммунальное казенное предприятие "Ясли-сад № 31" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z325" w:id="324"/>
-[...15 lines deleted...]
-      183. Коммунальное государственное учреждение "Общеобразовательная школа № 182" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z404" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      263. Государственное коммунальное учреждение "Санаторный ясли-сад № 38" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z326" w:id="325"/>
-[...15 lines deleted...]
-      184. Коммунальное государственное учреждение "Общеобразовательная школа № 183" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z405" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      264. Государственное коммунальное казенное предприятие "Ясли-сад № 161" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z327" w:id="326"/>
-[...15 lines deleted...]
-      185. Коммунальное государственное учреждение "Общеобразовательная школа № 184" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z406" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      265. Государственное коммунальное казенное предприятие "Ясли-сад № 164" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z328" w:id="327"/>
-[...15 lines deleted...]
-      186. Коммунальное государственное учреждение "Общеобразовательная школа № 185" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z407" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      266. Государственное коммунальное казенное предприятие "Ясли-сад № 165" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z329" w:id="328"/>
-[...15 lines deleted...]
-      187. Коммунальное государственное учреждение "Общеобразовательная школа № 186 имени Сейдилды Копбаева" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z408" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      267. Государственное коммунальное казенное предприятие "Ясли-сад № 168" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z330" w:id="329"/>
-[...15 lines deleted...]
-      188. Коммунальное государственное учреждение "Общеобразовательная школа № 187" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z409" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      268. Коммунальное государственное казенное предприятия "Ясли-сад № 177" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z331" w:id="330"/>
-[...15 lines deleted...]
-      189. Коммунальное государственное учреждение "Общеобразовательная школа № 188" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z410" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      269. Государственное коммунальное казенное предприятие "Ясли-сад № 3" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z332" w:id="331"/>
-[...15 lines deleted...]
-      190. Коммунальное государственное учреждение "Общеобразовательная школа № 189" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z411" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      270. Государственное коммунальное казенное предприятие "Ясли-сад № 6" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z333" w:id="332"/>
-[...15 lines deleted...]
-      191. Коммунальное государственное учреждение "Общеобразовательная школа № 190 имени Шакарима Кудайбердыулы" Управления образования города;</w:t>
+    <w:bookmarkStart w:name="z412" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      271. Государственное коммунальное казенное предприятие "Ясли-сад № 7" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z334" w:id="333"/>
-[...15 lines deleted...]
-      192. Коммунальное государственное учреждение "Общеобразовательная школа № 191 имени Габидена Мустафина" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z413" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      272. Государственное коммунальное казенное предприятие "Ясли-сад № 8" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z335" w:id="334"/>
-[...15 lines deleted...]
-      193. Коммунальное государственное учреждение "Общеобразовательная школа № 192 имени имени Рахима Сарсенбина" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z414" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      273. Государственное коммунальное казенное предприятие "Ясли-сад № 9" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z336" w:id="335"/>
-[...15 lines deleted...]
-      194. Коммунальное государственное учреждение "Общеобразовательная школа № 193" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z415" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      274. Государственное коммунальное казенное предприятие "Ясли-сад № 10" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z337" w:id="336"/>
-[...15 lines deleted...]
-      195. Коммунальное государственное учреждение "Основная средняя школа № 194" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z416" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      275. Государственное коммунальное казенное предприятие "Ясли-сад № 11" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z338" w:id="337"/>
-[...15 lines deleted...]
-      196. Коммунальное государственное учреждение "Общеобразовательная школа № 195" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z417" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      276. Государственное коммунальное казенное предприятие "Ясли-сад № 12" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z339" w:id="338"/>
-[...15 lines deleted...]
-      197. Коммунальное государственное учреждение "Общеобразовательная школа № 196" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z418" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      277. Государственное коммунальное учреждение "Коррекционный ясли-сад № 13 для детей с нарушениями зрения" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z340" w:id="339"/>
-[...15 lines deleted...]
-      198. Коммунальное государственное учреждение "Основная средняя школа № 197" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z419" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      278. Государственное коммунальное казенное предприятие "Ясли-сад № 14" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z341" w:id="340"/>
-[...15 lines deleted...]
-      199. Коммунальное государственное учреждение "Общеобразовательная школа № 198" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z420" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      279. Государственное коммунальное казенное предприятие "Ясли-сад № 16" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z342" w:id="341"/>
-[...15 lines deleted...]
-      200. Государственное коммунальное предприятие на праве хозяйственного ведения "Специализированная гимназия № 199" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z421" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      280. Государственное коммунальное казенное предприятие "Ясли-сад № 18" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z343" w:id="342"/>
-[...15 lines deleted...]
-      201. Коммунальное государственное учреждение "Школа-гимназия № 200" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z422" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      281. Государственное коммунальное казенное предприятие "Ясли-сад № 19" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z344" w:id="343"/>
-[...15 lines deleted...]
-      202. Государственное коммунальное предприятие на праве хозяйственного ведения "Школа-гимназия № 201" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z423" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      282. Государственное коммунальное казенное предприятие "Ясли-сад № 20" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z345" w:id="344"/>
-[...15 lines deleted...]
-      203. Коммунальное государственное учреждение "Школа-гимназия № 202" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z424" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      283. Государственное коммунальное учреждение "Санаторный ясли- сад № 21" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z346" w:id="345"/>
-[...15 lines deleted...]
-      204. Коммунальное государственное учреждение "Общеобразовательная школа № 203" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z425" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      284. Государственное коммунальное казенное предприятие "Ясли-сад № 22" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z347" w:id="346"/>
-[...15 lines deleted...]
-      205. Коммунальное государственное учреждение "Общеобразовательная школа № 204" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z426" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      285. Государственное коммунальное казенное предприятие "Ясли-сад № 30" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z348" w:id="347"/>
-[...15 lines deleted...]
-      206. Коммунальное государственное учреждение "Общеобразовательная школа № 205" Управления образования города Алматы;   207. Коммунальное государственное учреждение "Школа-гимназия № 206" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z427" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      286. Государственное коммунальное казенное предприятие "Ясли-сад № 41" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z349" w:id="348"/>
-[...15 lines deleted...]
-      208. Коммунальное государственное учреждение "Школа-лицей № 207" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z428" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      287. Государственное коммунальное казенное предприятие "Ясли-сад № 43" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z350" w:id="349"/>
-[...15 lines deleted...]
-      209. Коммунальное государственное учреждение "Школа-гимназия № 208" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z429" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      288. Государственное коммунальное казенное предприятие "Ясли-сад № 74" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z351" w:id="350"/>
-[...15 lines deleted...]
-      210. Коммунальное государственное учреждение "Школа-гимназия № 209" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z430" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      289. Государственное коммунальное казенное предприятие "Ясли сад № 93" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z352" w:id="351"/>
-[...15 lines deleted...]
-      211. Коммунальное государственное учреждение "Школа-лицей № 210" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z431" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      290. Государственное коммунальное казенное предприятие "Ясли-сад № 139" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z353" w:id="352"/>
-[...15 lines deleted...]
-      212. Коммунальное государственное учреждение "Школа- гимназия № 211" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z432" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      291. Государственное коммунальное казенное предприятие "Ясли сад № 23" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z354" w:id="353"/>
-[...15 lines deleted...]
-      213. Государственное казенное коммунальное предприятие "Дворец школьников" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z433" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      292. Коммунальное государственное учреждение "Коррекционный ясли-сад № 24 для детей с тяжелыми нарушениями речи" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z355" w:id="354"/>
-[...15 lines deleted...]
-      214. Государственное казенное коммунальное предприятие "Дом школьников № 1" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z434" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      293. Государственное коммунальное учреждение "Санаторный ясли сад № 25" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z356" w:id="355"/>
-[...15 lines deleted...]
-      215. Государственное казенное коммунальное предприятие "Дом школьников № 2" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z435" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      294. Государственное коммунальное казенное предприятие "Детский учебно-воспитательный центр "Бұлақ № 27" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z357" w:id="356"/>
-[...15 lines deleted...]
-      216. Государственное казенное коммунальное предприятие "Дом школьников № 3" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z436" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      295. Государственное коммунальное казенное предприятие "Ясли сад № 28" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z358" w:id="357"/>
-[...15 lines deleted...]
-      217. Государственное казенное коммунальное предприятие "Дом школьников № 4" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z437" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      296. Государственное коммунальное казенное предприятие "Ясли-сад № 29" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z359" w:id="358"/>
-[...15 lines deleted...]
-      218. Государственное казенное коммунальное предприятие "Дом школьников № 5" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z438" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      297. Государственное коммунальное казенное предприятие "Ясли-сад № 33" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z360" w:id="359"/>
-[...15 lines deleted...]
-      219. Государственное казенное коммунальное предприятие "Дом школьников № 6" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z439" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      298. Государственное коммунальное казенное предприятие "Ясли-сад № 34" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z361" w:id="360"/>
-[...15 lines deleted...]
-      220. Государственное казенное коммунальное предприятие "Дом школьников № 7" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z440" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      299. Государственное коммунальное казенное предприятие "Ясли-сад № 35" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z362" w:id="361"/>
-[...15 lines deleted...]
-      221. Государственное казенное коммунальное предприятие "Дом школьников № 8" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z441" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      300. Государственное коммунальное казенное предприятие "Ясли-сад № 36" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z363" w:id="362"/>
-[...15 lines deleted...]
-      222. Государственное казенное коммунальное предприятие "Дом школьников № 9"Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z442" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      301. Государственное коммунальное казенное предприятие "Ясли-сад № 39" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z364" w:id="363"/>
-[...15 lines deleted...]
-      223. Государственное казенное коммунальное предприятие "Детская музыкальная школа № 1 (хоровая)" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z443" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      302. Государственное коммунальное казенное предприятие "Ясли-сад № 42" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z365" w:id="364"/>
-[...15 lines deleted...]
-      224. Государственное казенное коммунальное предприятие "Детская музыкальная школа № 2 имени Р. Глиэра" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z444" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      303. Государственное коммунальное казенное предприятие "Ясли-сад № 44" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z366" w:id="365"/>
-[...15 lines deleted...]
-      225. Государственное казенное коммунальное предприятие "Детская музыкальная школа № 3 им. С. Прокофьева" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z445" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      304. Государственное коммунальное казенное предприятие "Ясли-сад № 46" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z367" w:id="366"/>
-[...15 lines deleted...]
-      226. Государственное казенное коммунальное предприятие "Детская музыкальная школа № 4" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z446" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      305. Государственное коммунальное казенное предприятие "Ясли-сад № 47" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z368" w:id="367"/>
-[...15 lines deleted...]
-      227. Государственное казенное коммунальное предприятие "Детская музыкальная школа № 5 им. М. Тулебаева" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z447" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      306. Государственное коммунальное казенное предприятие "Ясли- сад № 48" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z369" w:id="368"/>
-[...15 lines deleted...]
-      228. Государственное казенное коммунальное предприятие "Детская музыкальная школа № 6 им. Глинки" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z448" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      307. Государственное коммунальное казенное предприятие "Ясли-сад № 49" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z370" w:id="369"/>
-[...15 lines deleted...]
-      229. Государственное казенное коммунальное предприятие "Детская музыкальная школа № 7 им. Курмангазы" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z449" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      308. Государственное коммунальное казенное предприятие "Ясли- сад № 50" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z371" w:id="370"/>
-[...15 lines deleted...]
-      230. Государственное казенное коммунальное предприятие "Детская музыкальная школа № 8" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z450" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      309. Государственное коммунальное казенное предприятие "Ясли-сад № 52" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z372" w:id="371"/>
-[...15 lines deleted...]
-      231. Государственное казенное коммунальное предприятие "Детская музыкальная школа № 9 им. Е. Брусиловского" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z451" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      310. Государственное коммунальное казенное предприятие "Ясли-сад № 53" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z373" w:id="372"/>
-[...15 lines deleted...]
-      232. Государственное казенное коммунальное предприятие "Детская музыкальная школа № 10" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z452" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      311. Коммунальное государственное учреждение "Коррекционный ясли-сад № 54 для детей с тяжелыми нарушениями речи" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z374" w:id="373"/>
-[...15 lines deleted...]
-      233. Государственное казенное коммунальное предприятие "Детская музыкальная школа № 11" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z453" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      312. Государственное коммунальное казенное предприятие "Ясли-сад № 55" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z375" w:id="374"/>
-[...15 lines deleted...]
-      234. Государственное казенное коммунальное предприятие "Детская музыкальная школа № 12" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z454" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      313. Государственное коммунальное казенное предприятие "Ясли-сад № 56" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z376" w:id="375"/>
-[...15 lines deleted...]
-      235. Коммунальное государственное казенное предприятие Комплекс "Школа изобразительного искусства и технического дизайна имени А. Кастеева" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z455" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      314. Государственное коммунальное казенное предприятие "Ясли-сад № 57" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z377" w:id="376"/>
-[...15 lines deleted...]
-      236. Государственное казенное коммунальное предприятие "Станция юных натуралистов" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z456" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      315. Государственное коммунальное казенное предприятие "Ясли-сад № 58" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z378" w:id="377"/>
-[...15 lines deleted...]
-      237. Государственное казенное коммунальное предприятие "Станция юных туристов № 1" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z457" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      316. Государственное коммунальное казенное предприятие "Ясли-сад № 60" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z379" w:id="378"/>
-[...15 lines deleted...]
-      238. Государственное казенное коммунальное предприятие "Станция юных туристов "Медеу" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z458" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      317. Государственное коммунальное казенное предприятие "Ясли-сад № 62" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z380" w:id="379"/>
-[...15 lines deleted...]
-      239. Коммунальное государственное казенное предприятие "Алматинский колледж сервисного обслуживания" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z459" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      318. Государственное коммунальное казенное предприятие "Ясли-сад № 64" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z381" w:id="380"/>
-[...15 lines deleted...]
-      240. Государственное учреждение "Профессиональная школа №2" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z460" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      319. Коммунальное государственное учреждение "Коррекционный ясли-сад № 66 для детей с тяжелыми нарушениями речи"Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z382" w:id="381"/>
-[...15 lines deleted...]
-      241. Коммунальное государственное казенное предприятие "Алматинский колледж моды и дизайна" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z461" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      320. Государственное коммунальное казенное предприятие "Учебно-воспитательный центр "Гаухар" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z383" w:id="382"/>
-[...15 lines deleted...]
-      242. Коммунальное государственное казенное предприятие "Алматинский многопрофильный колледж" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z462" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      321. Коммунальное государственное учреждение "Коррекционный ясли-сад № 111 для детей с тяжелыми нарушениями речи" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z384" w:id="383"/>
-[...15 lines deleted...]
-      243. Коммунальное государственное казенное предприятие "Алматинский колледж полиграфии" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z463" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      322. Государственное коммунальное казенное предприятие "Ясли-сад № 129" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z385" w:id="384"/>
-[...15 lines deleted...]
-      244. Коммунальное государственное казенное предприятие "Алматинский автомеханический колледж" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z464" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323. Государственное коммунальное казенное предприятие "Ясли-сад № 154" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z386" w:id="385"/>
-[...15 lines deleted...]
-      245. Коммунальное государственное казенное предприятие "Алматинский колледж строительства и народных промыслов" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z465" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      324. Государственное коммунальное казенное предприятие "Ясли-сад № 158 мини центр" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z387" w:id="386"/>
-[...15 lines deleted...]
-      246. Коммунальное государственное казенное предприятие "Алматинский колледж технологий и флористики" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z466" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      325. Государственное коммунальное казенное предприятие "Ясли-сад № 159" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z388" w:id="387"/>
-[...15 lines deleted...]
-      247. Коммунальное государственное казенное предприятие "Алматинский колледж телекоммуникаций и машинастроения" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z467" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      326. Государственное коммунальное казенное предприятие "Ясли-сад № 160" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z389" w:id="388"/>
-[...15 lines deleted...]
-      248. Коммунальное государственное казенное предприятие "Алматинский строительно-технический колледж" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z468" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      327. Коммунальное государственное казенное предприятие "Ясли-сад № 172" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z390" w:id="389"/>
-[...15 lines deleted...]
-      249. Коммунальное государственное казенное предприятие "Алматинский электромеханический колледж" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z469" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      328. Коммунальное государственное казенное предприятие "Ясли-сад № 174" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z391" w:id="390"/>
-[...15 lines deleted...]
-      250. Государственное коммунальное казенное предприятие "Алматинский казахский государственный гуманитарно-педагогический колледж № 1" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z470" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      329. Государственное коммунальное учреждение "Специальный (коррекционный) ясли-сад № 2 для детей с умственной отсталостью интеллектуальными нарушениями развития" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z392" w:id="391"/>
-[...15 lines deleted...]
-      251. Государственное коммунальное казенное предприятие "Алматинский государственный гуманитарно-педагогический колледж № 2" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z471" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      330. Государственное коммунальное казенное предприятие "Ясли-сад № 40" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z393" w:id="392"/>
-[...15 lines deleted...]
-      252. Государственное коммунальное казенное предприятие "Алматинский государственный бизнес колледж" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z472" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      331. Государственное коммунальное учреждение "Санаторный ясли- сад № 68" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z394" w:id="393"/>
-[...15 lines deleted...]
-      253. Государственное коммунальное казенное предприятие "Алматинский государственный политехнический колледж" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z473" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      332. Государственное коммунальное казенное предприятие "Ясли-сад № 69" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z395" w:id="394"/>
-[...15 lines deleted...]
-      254. Государственное коммунальное казенное предприятие "Алматинский государственный колледж энергетики и электронных технологий" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z474" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      333. Государственное коммунальное казенное предприятие "Ясли-сад № 71" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z396" w:id="395"/>
-[...15 lines deleted...]
-      255. Государственное коммунальное казенное предприятие "Алматинский государственный колледж транспорта и коммуникаций" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z475" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      334. Государственное коммунальное казенное предприятие "Ясли-сад № 72" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z397" w:id="396"/>
-[...15 lines deleted...]
-      256. Коммунальное государственное казенное предприятие "Колледж индустрии туризма и гостеприимства" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z476" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      335. Государственное коммунальное казенное предприятие "Ясли-сад № 75" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z398" w:id="397"/>
-[...15 lines deleted...]
-      257. Государственное коммунальное казенное предприятие "Алматинский государственный колледж новых технологий" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z477" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      336. Государственное коммунальное казенное предприятие "Ясли-сад № 77" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z399" w:id="398"/>
-[...15 lines deleted...]
-      258. Государственное коммунальное казенное предприятие "Алматинский государственный колледж сервиса и технологий" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z478" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      337. Государственное коммунальное казенное предприятие "Ясли-сад № 79" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z400" w:id="399"/>
-[...15 lines deleted...]
-      259. Коммунальное государственное казенное предприятие "Алматинский колледж пассажирского транспорта и технологий" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z479" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      338. Государственное коммунальное казенное предприятие "Ясли-сад № 80" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z401" w:id="400"/>
-[...15 lines deleted...]
-      260. Государственное коммунальное казенное предприятие "Ясли-сад № 1" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z480" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      339.Государственное коммунальное казенное предприятие "Ясли- сад № 81" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z402" w:id="401"/>
-[...15 lines deleted...]
-      261. Государственное коммунальное казенное предприятие "Ясли-сад № 4" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z481" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      340.Государственное коммунальное казенное предприятие "Ясли-сад № 82" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z403" w:id="402"/>
-[...15 lines deleted...]
-      262. Государственное коммунальное казенное предприятие "Ясли-сад № 31" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z482" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      341.Государственное коммунальное казенное предприятие "Ясли-сад № 83" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z404" w:id="403"/>
-[...15 lines deleted...]
-      263. Государственное коммунальное учреждение "Санаторный ясли-сад № 38" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z483" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      342. Государственное коммунальное казенное предприятие "Ясли-сад № 85" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z405" w:id="404"/>
-[...15 lines deleted...]
-      264. Государственное коммунальное казенное предприятие "Ясли-сад № 161" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z484" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      343.Государственное коммунальное казенное предприятие "Ясли-сад № 87" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z406" w:id="405"/>
-[...15 lines deleted...]
-      265. Государственное коммунальное казенное предприятие "Ясли-сад № 164" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z485" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      344.Государственное коммунальное казенное предприятие "Ясли-сад № 88" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z407" w:id="406"/>
-[...15 lines deleted...]
-      266. Государственное коммунальное казенное предприятие "Ясли-сад № 165" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z486" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      345.Государственное коммунальное казенное предприятие "Ясли-сад № 89" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z408" w:id="407"/>
-[...15 lines deleted...]
-      267. Государственное коммунальное казенное предприятие "Ясли-сад № 168" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z487" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      346.Государственное коммунальное казенное предприятие "Ясли-сад № 90" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z409" w:id="408"/>
-[...15 lines deleted...]
-      268. Коммунальное государственное казенное предприятия "Ясли-сад № 177" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z488" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      347.Государственное коммунальное казенное предприятие "Ясли-сад № 91" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z410" w:id="409"/>
-[...15 lines deleted...]
-      269. Государственное коммунальное казенное предприятие "Ясли-сад № 3" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z489" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      348.Государственное коммунальное казенное предприятие "Ясли-сад № 92" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z411" w:id="410"/>
-[...15 lines deleted...]
-      270. Государственное коммунальное казенное предприятие "Ясли-сад № 6" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z490" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      349.Государственное коммунальное казенное предприятие "Ясли-сад № 99" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z412" w:id="411"/>
-[...15 lines deleted...]
-      271. Государственное коммунальное казенное предприятие "Ясли-сад № 7" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z491" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      350.Государственное коммунальное казенное предприятие "Ясли-сад № 108" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z413" w:id="412"/>
-[...15 lines deleted...]
-      272. Государственное коммунальное казенное предприятие "Ясли-сад № 8" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z492" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      351.Государственное коммунальное казенное предприятие "Ясли-сад № 113" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z414" w:id="413"/>
-[...15 lines deleted...]
-      273. Государственное коммунальное казенное предприятие "Ясли-сад № 9" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z493" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      352.Коммунальное государственное учреждение "Специальный (коррекционный) ясли-сад № 137 для детей с нарушениями слуха" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z415" w:id="414"/>
-[...15 lines deleted...]
-      274. Государственное коммунальное казенное предприятие "Ясли-сад № 10" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z494" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      353.Государственное коммунальное казенное предприятие "Ясли-сад № 151" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z416" w:id="415"/>
-[...15 lines deleted...]
-      275. Государственное коммунальное казенное предприятие "Ясли-сад № 11" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z495" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      354.Государственное коммунальное казенное предприятие "Ясли-сад № 152" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z417" w:id="416"/>
-[...15 lines deleted...]
-      276. Государственное коммунальное казенное предприятие "Ясли-сад № 12" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z496" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      355.Государственное коммунальное казенное предприятие "Ясли-сад № 155" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z418" w:id="417"/>
-[...15 lines deleted...]
-      277. Государственное коммунальное учреждение "Коррекционный ясли-сад № 13 для детей с нарушениями зрения" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z497" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      356.Государственное коммунальное казенное предприятие "Ясли-сад № 17" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z419" w:id="418"/>
-[...15 lines deleted...]
-      278. Государственное коммунальное казенное предприятие "Ясли-сад № 14" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z498" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      357.Государственное коммунальное казенное предприятие "Ясли-сад № 51" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z420" w:id="419"/>
-[...15 lines deleted...]
-      279. Государственное коммунальное казенное предприятие "Ясли-сад № 16" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z499" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      358.Государственное коммунальное казенное предприятие "Ясли-сад № 61 "Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z421" w:id="420"/>
-[...15 lines deleted...]
-      280. Государственное коммунальное казенное предприятие "Ясли-сад № 18" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z500" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      359.Государственное коммунальное казенное предприятие "Ясли-сад № 63" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z422" w:id="421"/>
-[...15 lines deleted...]
-      281. Государственное коммунальное казенное предприятие "Ясли-сад № 19" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z501" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      360.Государственное коммунальное казенное предприятие "Ясли-сад № 67" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z423" w:id="422"/>
-[...15 lines deleted...]
-      282. Государственное коммунальное казенное предприятие "Ясли-сад № 20" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z502" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      361. Государственное коммунальное казенное предприятие "Ясли-сад № 94" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z424" w:id="423"/>
-[...15 lines deleted...]
-      283. Государственное коммунальное учреждение "Санаторный ясли- сад № 21" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z503" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      362. Государственное коммунальное казенное предприятие "Ясли-сад № 97" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z425" w:id="424"/>
-[...15 lines deleted...]
-      284. Государственное коммунальное казенное предприятие "Ясли-сад № 22" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z504" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      363. Государственное коммунальное казенное предприятие "Ясли-сад № 98" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z426" w:id="425"/>
-[...15 lines deleted...]
-      285. Государственное коммунальное казенное предприятие "Ясли-сад № 30" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z505" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      364. Государственное коммунальное казенное предприятие "Ясли-сад № 101" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z427" w:id="426"/>
-[...15 lines deleted...]
-      286. Государственное коммунальное казенное предприятие "Ясли-сад № 41" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z506" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      365. Государственное коммунальное казенное предприятие "Ясли-сад № 102" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z428" w:id="427"/>
-[...15 lines deleted...]
-      287. Государственное коммунальное казенное предприятие "Ясли-сад № 43" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z507" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      366. Коммунальное государственное учреждение "Санаторный ясли-сад № 103" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z429" w:id="428"/>
-[...15 lines deleted...]
-      288. Государственное коммунальное казенное предприятие "Ясли-сад № 74" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z508" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      367. Государственное коммунальное казенное предприятие "Ясли-сад № 104" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z430" w:id="429"/>
-[...15 lines deleted...]
-      289. Государственное коммунальное казенное предприятие "Ясли сад № 93" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z509" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      368. Государственное коммунальное казенное предприятие "Ясли-сад № 128" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z431" w:id="430"/>
-[...15 lines deleted...]
-      290. Государственное коммунальное казенное предприятие "Ясли-сад № 139" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z510" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      369. Государственное коммунальное казенное предприятие "Ясли-сад № 162" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z432" w:id="431"/>
-[...15 lines deleted...]
-      291. Государственное коммунальное казенное предприятие "Ясли сад № 23" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z511" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      370. Государственное коммунальное казенное предприятие "Ясли-сад № 163" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z433" w:id="432"/>
-[...15 lines deleted...]
-      292. Коммунальное государственное учреждение "Коррекционный ясли-сад № 24 для детей с тяжелыми нарушениями речи" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z512" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      371. Государственное коммунальное казенное предприятие "Ясли-сад № 169" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z434" w:id="433"/>
-[...15 lines deleted...]
-      293. Государственное коммунальное учреждение "Санаторный ясли сад № 25" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z513" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      372. Государственное коммунальное казенное предприятие "Ясли-сад № 170" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z435" w:id="434"/>
-[...15 lines deleted...]
-      294. Государственное коммунальное казенное предприятие "Детский учебно-воспитательный центр "Бұлақ № 27" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z514" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      373. Коммунальное государственное казенное предприятие "Ясли-сад № 171" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z436" w:id="435"/>
-[...15 lines deleted...]
-      295. Государственное коммунальное казенное предприятие "Ясли сад № 28" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z515" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      374. Коммунальное государственное казенное предприятие "Ясли-сад № 175" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z437" w:id="436"/>
-[...15 lines deleted...]
-      296. Государственное коммунальное казенное предприятие "Ясли-сад № 29" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z516" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      375. Коммунальное государственное казенное предприятие "Ясли-сад № 176" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z438" w:id="437"/>
-[...15 lines deleted...]
-      297. Государственное коммунальное казенное предприятие "Ясли-сад № 33" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z517" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      376. Государственное коммунальное казенное предприятие "Ясли-сад № 5" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z439" w:id="438"/>
-[...15 lines deleted...]
-      298. Государственное коммунальное казенное предприятие "Ясли-сад № 34" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z518" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      377. Государственное коммунальное казенное предприятие "Ясли-сад № 96" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z440" w:id="439"/>
-[...15 lines deleted...]
-      299. Государственное коммунальное казенное предприятие "Ясли-сад № 35" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z519" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      378. Коммунальное государственное казенное предприятие "Ясли-сад № 105" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z441" w:id="440"/>
-[...15 lines deleted...]
-      300. Государственное коммунальное казенное предприятие "Ясли-сад № 36" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z520" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      379. Государственное коммунальное казенное предприятие "Ясли-сад № 106" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z442" w:id="441"/>
-[...15 lines deleted...]
-      301. Государственное коммунальное казенное предприятие "Ясли-сад № 39" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z521" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      380. Государственное коммунальное казенное предприятие "Ясли-сад № 109" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z443" w:id="442"/>
-[...15 lines deleted...]
-      302. Государственное коммунальное казенное предприятие "Ясли-сад № 42" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z522" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      381. Государственное коммунальное казенное предприятие "Ясли-сад № 110" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z444" w:id="443"/>
-[...15 lines deleted...]
-      303. Государственное коммунальное казенное предприятие "Ясли-сад № 44" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z523" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      382. Государственное коммунальное казенное предприятие "Ясли-сад № 112" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z445" w:id="444"/>
-[...15 lines deleted...]
-      304. Государственное коммунальное казенное предприятие "Ясли-сад № 46" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z524" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      383. Государственное коммунальное казенное предприятие "Ясли-сад № 114" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z446" w:id="445"/>
-[...15 lines deleted...]
-      305. Государственное коммунальное казенное предприятие "Ясли-сад № 47" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z525" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      384. Государственное коммунальное казенное предприятие "Ясли-сад № 116" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z447" w:id="446"/>
-[...15 lines deleted...]
-      306. Государственное коммунальное казенное предприятие "Ясли- сад № 48" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z526" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      385. Коммунальное государственное учреждение "Специальный (коррекционный) ясли сад № 124 для детей с нарушениями зрения" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z448" w:id="447"/>
-[...15 lines deleted...]
-      307. Государственное коммунальное казенное предприятие "Ясли-сад № 49" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z527" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      386. Государственное коммунальное казенное предприятие "Ясли-сад № 125" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z449" w:id="448"/>
-[...15 lines deleted...]
-      308. Государственное коммунальное казенное предприятие "Ясли- сад № 50" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z528" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      387. Государственное коммунальное казенное предприятие "Ясли-сад № 126" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z450" w:id="449"/>
-[...15 lines deleted...]
-      309. Государственное коммунальное казенное предприятие "Ясли-сад № 52" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z529" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      388. Государственное коммунальное казенное предприятие "Ясли-сад № 141" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z451" w:id="450"/>
-[...15 lines deleted...]
-      310. Государственное коммунальное казенное предприятие "Ясли-сад № 53" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z530" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      389. Коммунальное государственное казенное предприятие "Ясли-сад № 156" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z452" w:id="451"/>
-[...15 lines deleted...]
-      311. Коммунальное государственное учреждение "Коррекционный ясли-сад № 54 для детей с тяжелыми нарушениями речи" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z531" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      390. Государственное коммунальное казенное предприятие "Ясли-сад № 157" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z453" w:id="452"/>
-[...15 lines deleted...]
-      312. Государственное коммунальное казенное предприятие "Ясли-сад № 55" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z532" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      391. Коммунальное государственное казенное предприятие "Ясли-сад № 166" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z454" w:id="453"/>
-[...15 lines deleted...]
-      313. Государственное коммунальное казенное предприятие "Ясли-сад № 56" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z533" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      392. Государственное коммунальное казенное предприятие "Ясли-сад № 15" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z455" w:id="454"/>
-[...15 lines deleted...]
-      314. Государственное коммунальное казенное предприятие "Ясли-сад № 57" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z534" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      393. Государственное коммунальное казенное предприятие "Ясли-сад № 32" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z456" w:id="455"/>
-[...15 lines deleted...]
-      315. Государственное коммунальное казенное предприятие "Ясли-сад № 58" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z535" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      394. Коммунальное государственное казенное предприятие "Ясли-сад № 65" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z457" w:id="456"/>
-[...15 lines deleted...]
-      316. Государственное коммунальное казенное предприятие "Ясли-сад № 60" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z536" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      395. Государственное коммунальное учреждение "Санаторный Ясли-сад № 70"Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z458" w:id="457"/>
-[...15 lines deleted...]
-      317. Государственное коммунальное казенное предприятие "Ясли-сад № 62" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z537" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      396. Государственное коммунальное казенное предприятие "Ясли-сад № 73" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z459" w:id="458"/>
-[...15 lines deleted...]
-      318. Государственное коммунальное казенное предприятие "Ясли-сад № 64" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z538" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      397. Государственное коммунальное казенное предприятие "Ясли-сад № 86" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z460" w:id="459"/>
-[...15 lines deleted...]
-      319. Коммунальное государственное учреждение "Коррекционный ясли-сад № 66 для детей с тяжелыми нарушениями речи"Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z539" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      398. Государственное коммунальное казенное предприятие "Ясли-сад № 117" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z461" w:id="460"/>
-[...15 lines deleted...]
-      320. Государственное коммунальное казенное предприятие "Учебно-воспитательный центр "Гаухар" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z540" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      399. Государственное коммунальное казенное предприятие "Ясли-сад № 118" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z462" w:id="461"/>
-[...15 lines deleted...]
-      321. Коммунальное государственное учреждение "Коррекционный ясли-сад № 111 для детей с тяжелыми нарушениями речи" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z541" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      400. Государственное коммунальное казенное предприятие "Ясли-сад № 119" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z463" w:id="462"/>
-[...15 lines deleted...]
-      322. Государственное коммунальное казенное предприятие "Ясли-сад № 129" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z542" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      401. Государственное коммунальное казенное предприятие "Ясли сад № 121" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z464" w:id="463"/>
-[...15 lines deleted...]
-      323. Государственное коммунальное казенное предприятие "Ясли-сад № 154" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z543" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      402. Государственное коммунальное казенное предприятие "Ясли-сад № 122" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z465" w:id="464"/>
-[...15 lines deleted...]
-      324. Государственное коммунальное казенное предприятие "Ясли-сад № 158 мини центр" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z544" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      403. Государственное коммунальное учреждение "Специальный (коррекционный) ясли сад № 123 для детей с нарушениями опорно-двигательного аппарата и зрения" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z466" w:id="465"/>
-[...15 lines deleted...]
-      325. Государственное коммунальное казенное предприятие "Ясли-сад № 159" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z545" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      404. Государственное коммунальное казенное предприятие "Ясли-сад № 127" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z467" w:id="466"/>
-[...15 lines deleted...]
-      326. Государственное коммунальное казенное предприятие "Ясли-сад № 160" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z546" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      405. Коммунальное государственное казенное предприятие "Ясли-сад № 131" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z468" w:id="467"/>
-[...15 lines deleted...]
-      327. Коммунальное государственное казенное предприятие "Ясли-сад № 172" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z547" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      406. Государственное коммунальное учреждение "Санаторный ясли- сад № 145" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z469" w:id="468"/>
-[...15 lines deleted...]
-      328. Коммунальное государственное казенное предприятие "Ясли-сад № 174" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z548" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      407. Государственное коммунальное казенное предприятие "Ясли- сад № 149" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z470" w:id="469"/>
-[...15 lines deleted...]
-      329. Государственное коммунальное учреждение "Специальный (коррекционный) ясли-сад № 2 для детей с умственной отсталостью интеллектуальными нарушениями развития" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z549" w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      408. Коммунальное государственное казенное предприятие "Ясли-сад № 167" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z471" w:id="470"/>
-[...15 lines deleted...]
-      330. Государственное коммунальное казенное предприятие "Ясли-сад № 40" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z550" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      409. Коммунальное государственное казенное предприятие "Ясли-сад № 173" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z472" w:id="471"/>
-[...15 lines deleted...]
-      331. Государственное коммунальное учреждение "Санаторный ясли- сад № 68" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z551" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      410. Коммунальное государственное казенное предприятие "Ясли-сад № 185" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z473" w:id="472"/>
-[...15 lines deleted...]
-      332. Государственное коммунальное казенное предприятие "Ясли-сад № 69" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z552" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      411. Коммунальное государственное казенное предприятие "Ясли-сад № 179" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z474" w:id="473"/>
-[...15 lines deleted...]
-      333. Государственное коммунальное казенное предприятие "Ясли-сад № 71" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z553" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      412. Коммунальное государственное казенное предприятие "Ясли-сад № 180" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z475" w:id="474"/>
-[...15 lines deleted...]
-      334. Государственное коммунальное казенное предприятие "Ясли-сад № 72" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z554" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      413. Коммунальное государственное казенное предприятие "Ясли-сад № 181" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z476" w:id="475"/>
-[...15 lines deleted...]
-      335. Государственное коммунальное казенное предприятие "Ясли-сад № 75" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z555" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      414. Коммунальное государственное казенное предприятие "Ясли-сад № 182" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z477" w:id="476"/>
-[...15 lines deleted...]
-      336. Государственное коммунальное казенное предприятие "Ясли-сад № 77" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z556" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      415. Коммунальное государственное казенное предприятие "Ясли-сад № 45" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z478" w:id="477"/>
-[...15 lines deleted...]
-      337. Государственное коммунальное казенное предприятие "Ясли-сад № 79" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z557" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      416. Коммунальное государственное казенное предприятие "Ясли-сад № 59" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z479" w:id="478"/>
-[...15 lines deleted...]
-      338. Государственное коммунальное казенное предприятие "Ясли-сад № 80" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z558" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      417. Коммунальное государственное казенное предприятие "Ясли-сад № 189" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z480" w:id="479"/>
-[...15 lines deleted...]
-      339.Государственное коммунальное казенное предприятие "Ясли- сад № 81" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z559" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      418. Коммунальное государственное учреждение "Специальная школа-интернат № 1" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z481" w:id="480"/>
-[...15 lines deleted...]
-      340.Государственное коммунальное казенное предприятие "Ясли-сад № 82" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z560" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      419. Коммунальное государственное учреждение "Специальная школа-интернат № 2" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z482" w:id="481"/>
-[...15 lines deleted...]
-      341.Государственное коммунальное казенное предприятие "Ясли-сад № 83" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z561" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      420. Коммунальное государственное учреждение специализированный комплекс "Жанұя" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z483" w:id="482"/>
-[...15 lines deleted...]
-      342. Государственное коммунальное казенное предприятие "Ясли-сад № 85" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z562" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      421. Коммунальное государственное учреждение "Специальная школа-интернат № 4" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z484" w:id="483"/>
-[...15 lines deleted...]
-      343.Государственное коммунальное казенное предприятие "Ясли-сад № 87" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z563" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      422. Коммунальное государственное учреждение "Специальная-школа-интернат № 5" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z485" w:id="484"/>
-[...15 lines deleted...]
-      344.Государственное коммунальное казенное предприятие "Ясли-сад № 88" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z564" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      423. Коммунальное государственное учреждение "Специальная-школа-интернат № 6" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z486" w:id="485"/>
-[...15 lines deleted...]
-      345.Государственное коммунальное казенное предприятие "Ясли-сад № 89" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z565" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      424. Коммунальное государственное учреждение "Специальная-школа-интернат № 7" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z487" w:id="486"/>
-[...15 lines deleted...]
-      346.Государственное коммунальное казенное предприятие "Ясли-сад № 90" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z566" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      425. Коммунальное государственное учреждение "Специальная-школа-интернат № 9" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z488" w:id="487"/>
-[...15 lines deleted...]
-      347.Государственное коммунальное казенное предприятие "Ясли-сад № 91" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z567" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      426. Государственное коммунальное предприятие на праве хозяйственного ведения "Городской научно-методический центр новых технологий в образовании" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z489" w:id="488"/>
-[...15 lines deleted...]
-      348.Государственное коммунальное казенное предприятие "Ясли-сад № 92" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z568" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      427. Государственное коммунальное предприятие на праве хозяйственного ведения "Дворец школьников" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z490" w:id="489"/>
-[...15 lines deleted...]
-      349.Государственное коммунальное казенное предприятие "Ясли-сад № 99" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z569" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      428. Коммунальное государственное казенное предприятие "Центр по выявлению и поддержке одаренных детей и талантливой молодежи "Алматы дарыны" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z491" w:id="490"/>
-[...15 lines deleted...]
-      350.Государственное коммунальное казенное предприятие "Ясли-сад № 108" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z570" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      429. Коммунальное государственное казенное предприятие "Центр инновационного творчества школьников Алатауского района города Алматы" Управления образования города Алматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z492" w:id="491"/>
-[...15 lines deleted...]
-      351.Государственное коммунальное казенное предприятие "Ясли-сад № 113" Управления образования города Алматы;</w:t>
+    <w:bookmarkStart w:name="z571" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      430. Коммунальное государственное казенное предприятие "Центр инновационного творчества школьников" Управления образования города Алматы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z493" w:id="492"/>
-[...1578 lines deleted...]
-    <w:bookmarkEnd w:id="570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>