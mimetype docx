--- v0 (2025-11-11)
+++ v1 (2026-09-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3793ec8" w14:textId="3793ec8">
+    <w:p w14:paraId="4d87c97" w14:textId="4d87c97">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -190,300 +190,316 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", Актогайский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Утвердить бюджет Жолболдинского сельского округа на 2025 - 2027 годы согласно приложениям 1, 2 и 3 соответственно, в том числе на 2025 год в следующих объемах:</w:t>
+      1. Утвердить бюджет Жолболдинского сельского округа на 2025-2027 годы согласно приложениям 1, 2 и 3 соответственно, в том числе на 2025 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы - 71162 тысяч тенге, в том числе:</w:t>
+      1) доходы -53988,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления -5357 тысяч тенге;</w:t>
+      налоговые поступления –5564,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов - 65805 тысяч тенге;</w:t>
+      поступления трансфертов –48424,0тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты - 74116 тысяч тенге;</w:t>
+      2) затраты –56942,0тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) чистое бюджетное кредитование - 0;</w:t>
+      3) чистое бюджетное кредитование – 0;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами - 0;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета - -2954;</w:t>
+      5) дефицит (профицит) бюджета -2954,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета - 2954.</w:t>
+      6) финансирование дефицита (использование профицита) бюджета 2954,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решения Актогайского районного маслихата Павлодарской области от 18.03.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решения Актогайского районного маслихата Павлодарской области от 24.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 187/30</w:t>
+        <w:t xml:space="preserve">№ 249/44 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Контроль за исполнением настоящего решения возложить на постоянную комиссию Актогайского районного маслихата по бюджетной политике и экономического развития региона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z4" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вводится в действие с 1 января 2025 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -703,104 +719,94 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 декабря 2024 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 174/28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z6" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет Жолболдинского сельского округа на 2025 год</w:t>
-[...11 lines deleted...]
-        <w:t>(с изменениями)</w:t>
+        <w:t xml:space="preserve"> Бюджет Жолболдинского сельского округа на 2025 год (с изменением)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции решения Актогайского районного маслихата Павлодарской области от 18.03.2025 </w:t>
+      Сноска. Приложение 1 - в редакции решения Актогайского районного маслихата Павлодарской области от 24.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 187/30</w:t>
+        <w:t xml:space="preserve">№ 249/44 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -828,51 +834,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Категория</w:t>
+категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1617,51 +1623,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71162</w:t>
+53988,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1794,51 +1800,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5357</w:t>
+5180.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1971,51 +1977,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1472</w:t>
+1370,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2148,51 +2154,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1472</w:t>
+1370,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2325,51 +2331,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3881</w:t>
+3802,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2502,51 +2508,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65</w:t>
+82,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2679,51 +2685,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48</w:t>
+68,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2856,51 +2862,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2489</w:t>
+2467,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2997,87 +3003,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Единый земельный налог</w:t>
+Единный земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1279</w:t>
+1185,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3210,51 +3216,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+8,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3351,128 +3357,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Плата за пользование земельными участками</w:t>
+Поступление за использование природных и лругих ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+8,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3528,87 +3534,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления трансфертов</w:t>
+Поступление от продажи основного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65805</w:t>
+384,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3637,51 +3643,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-02</w:t>
+03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3705,87 +3711,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферты из вышестоящих органов государственного управления</w:t>
+Продажа земли и нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65805</w:t>
+384,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3846,50 +3852,581 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плата за продажу права аренды земельных участков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+384,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48424,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48424,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3918,51 +4455,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65805</w:t>
+48424,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4027,68 +4564,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z21" w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма (тысяч</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4914,51 +5453,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74116</w:t>
+56942,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5123,51 +5662,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41066</w:t>
+41810,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5332,51 +5871,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41066</w:t>
+41810,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5541,51 +6080,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40603</w:t>
+41810,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5699,102 +6238,122 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-40603</w:t>
+          <w:bookmarkStart w:name="z22" w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41537,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5959,51 +6518,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-463</w:t>
+273,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6168,51 +6727,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26700</w:t>
+9734,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6377,51 +6936,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26700</w:t>
+9734,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6586,51 +7145,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26700</w:t>
+9734,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6795,51 +7354,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6800</w:t>
+6234,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7004,51 +7563,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2000</w:t>
+1700,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7213,51 +7772,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17900</w:t>
+1800,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7422,51 +7981,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-400</w:t>
+660,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7631,51 +8190,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-400</w:t>
+660,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7840,51 +8399,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-400</w:t>
+660,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8049,51 +8608,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-400</w:t>
+660,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8258,51 +8817,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5950</w:t>
+4738,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8467,51 +9026,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5950</w:t>
+4738,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8676,51 +9235,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5950</w:t>
+4738,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8885,51 +9444,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5950</w:t>
+4738,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9013,96 +9572,92 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...44 lines deleted...]
-Капитальный и средний ремонт автомобильных дорог</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Чистоебюджетноекредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9263,51 +9818,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Чистое бюджетное кредитование</w:t>
+4. Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9468,87 +10023,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. Сальдо по операциям с финансовыми активами</w:t>
-[...35 lines deleted...]
-0</w:t>
+5. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-2954,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9673,51 +10228,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5. Дефицит (профицит) бюджета</w:t>
+6. Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9741,229 +10296,672 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Движение остатков бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2954,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2954,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2954,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -28594,55 +29592,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>