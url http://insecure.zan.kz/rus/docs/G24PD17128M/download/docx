--- v0 (2025-11-11)
+++ v1 (2026-09-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6c376d8" w14:textId="6c376d8">
+    <w:p w14:paraId="fc58398" w14:textId="fc58398">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -190,336 +190,356 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", Актогайский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Уточнить бюджет Актогайского сельского округа на 2025 - 2027 годы согласно приложения 1,2,3 соответственно, в том числе на 2025 год в следующих объемах:</w:t>
+      1. Утвердить бюджет Актогайского сельского округа на 2025-2027 годы согласно приложения-1,2,3 соответственно, в том числе на 2025 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      доходы - 168861 тысяч тенге, в том числе:</w:t>
+      доходы – 188469 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления - 48365 тысяч тенге;</w:t>
+      налоговые поступления –57458 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      неналоговые поступления - 1584 тысяч тенге;</w:t>
+      неналоговые поступления –2777 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Поступления с продажи осн.капитала -10752 тысяч тенге;</w:t>
+      Поступления с продажи осн.капитала -6341 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов - 106327 тысяч тенге;</w:t>
+      поступления трансфертов – 121893 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты - 170800 тысяч тенге;</w:t>
+      2) затраты – 192141 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) чистое бюджетное кредитование - 0;</w:t>
+      3) чистое бюджетное кредитование – равна нулю;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сальдо по операциям с финансовыми активами - 0;</w:t>
+      4) сальдо по операциям с финансовыми активами - равна нулю;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета - 3772 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета –-3772 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета- -3772 тысяч тенге.</w:t>
+      6) финансирование дефицита (использование профицита) бюджета - -3772 тысяч тенге.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решения Актогайского районного маслихата Павлодарской области от 18.03.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решения Актогайского районного маслихата Павлодарской области от 24.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 184/30</w:t>
+        <w:t xml:space="preserve">№ 248/44 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Контроль за исполнением настоящего решения возложить на постоянную комиссию Актогайского районного маслихата по бюджетной политике и экономического развития региона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z4" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вводится в действие с 1 января 2025 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -739,92 +759,94 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 декабря 2024 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 171/28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z6" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Актогайского сельского округа на 2025 год</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции решения Актогайского районного маслихата Павлодарской области от 18.03.2025 </w:t>
+      Сноска. Приложение 1 - в редакции решения Актогайского районного маслихата Павлодарской области от 24.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 184/30</w:t>
+        <w:t xml:space="preserve">№ 248/44 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1667,51 +1689,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-167028</w:t>
+188469</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1844,51 +1866,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48365</w:t>
+66576</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2021,51 +2043,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25452</w:t>
+31065</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2198,51 +2220,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25452</w:t>
+31065</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2375,51 +2397,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21043</w:t>
+23660</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2552,51 +2574,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-621</w:t>
+547</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2729,51 +2751,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1206</w:t>
+1017</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2906,51 +2928,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18377</w:t>
+22096</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3083,51 +3105,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-839</w:t>
+1258</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3260,51 +3282,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1870</w:t>
+1475</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4145,51 +4167,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-535</w:t>
+2777</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4322,51 +4344,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-535</w:t>
+765</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4499,51 +4521,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10752</w:t>
+6341</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4676,51 +4698,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10752</w:t>
+6341</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4853,51 +4875,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6668</w:t>
+4536</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5030,51 +5052,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4084</w:t>
+1805</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5207,51 +5229,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-106327</w:t>
+121893</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5384,51 +5406,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-106327</w:t>
+121893</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5561,51 +5583,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-106327</w:t>
+121893</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5670,68 +5692,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z23" w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма (тысяч</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6557,51 +6581,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-170800</w:t>
+192141</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6766,51 +6790,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-86473</w:t>
+97292</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6943,50 +6967,86 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+97292</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -7148,51 +7208,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-86473</w:t>
+97292</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7357,51 +7417,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85955</w:t>
+95152</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7566,51 +7626,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-518</w:t>
+307</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7775,51 +7835,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71738</w:t>
+81259</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7984,51 +8044,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71738</w:t>
+81259</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8193,51 +8253,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71738</w:t>
+81259</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8402,51 +8462,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38869</w:t>
+50891</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8820,51 +8880,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28869</w:t>
+26368</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9865,51 +9925,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12000</w:t>
+13000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10074,51 +10134,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12000</w:t>
+13000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10283,51 +10343,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12000</w:t>
+13000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10492,51 +10552,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12000</w:t>
+13000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11099,51 +11159,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
--3772</w:t>
+-3672</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11304,56 +11364,77 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
--3772</w:t>
+-3672</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -32768,55 +32849,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>