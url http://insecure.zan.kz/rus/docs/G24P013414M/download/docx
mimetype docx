--- v0 (2025-10-15)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b960074" w14:textId="b960074">
+    <w:p w14:paraId="daf2ea7" w14:textId="daf2ea7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -808,51 +808,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) маломобильные группы населения – лица пожилого возраста, лица с инвалидностью, лица, испытывающие затруднения при самостоятельном передвижении, получении услуг, информации или ориентировании в пространстве, в том числе использующие детские коляски и (или) кресла-коляски;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) малые архитектурные формы – объекты декоративного характера и практического использования (скульптуры, фонтаны, барельефы, вазы для цветов, павильоны, беседки, скамьи, урны, оборудование и конструкции для игр детей и отдыха взрослого населения);</w:t>
+      11) малые архитектурные формы – объекты декоративного характера и практического использования (скульптуры, за исключением сооружений монументального искусства, устанавливаемые для увековечения памяти о выдающихся личностях, значимых исторических событиях, фонтаны, вазы для цветов, павильоны, беседки, скамьи, урны, оборудование и конструкции для игр детей и отдыха взрослого населения);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) места общего пользования – это территории, объекты, которые доступны или открыты для населения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1061,50 +1061,112 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) цветник - участок геометрической или свободной формы с высаженными одно-, двух- или многолетними растениями;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) элементы благоустройства - декоративные, технические, планировочные, конструктивные устройства, элементы озеленения, различные виды оборудования и оформления, в том числе фасадов зданий, строений, сооружений, малые архитектурные формы, некапитальные нестационарные строения и сооружения, информационные щиты и указатели, применяемые как составные части благоустройства территории.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменением, внесенным решением Павлодарского областного маслихата от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 258/29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Элементы комплексной и организационной работы по благоустройству территорий городов и населенных пунктов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1206,51 +1268,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) коммунальное оборудование - устройства для уличного освещения, урны и контейнеры для мусора, стоянки велосипедов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) произведения монументально-декоративного искусства - скульптуры, декоративные композиции, обелиски, стелы, произведения монументальной живописи;</w:t>
+      6) произведения монументально-декоративного искусства – скульптуры, стелы, за исключением сооружений монументального искусства, устанавливаемые для увековечения памяти о выдающихся личностях, значимых исторических событиях, декоративные композиции, обелиски, произведения монументальной живописи;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) информационные указатели - аншлаги (указатели наименований улиц, площадей, набережных, мостов), номерные знаки домов, информационные стенды, щиты со схемами адресации застройки кварталов, микрорайонов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1279,50 +1341,112 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) знаки охраны памятников истории и культуры, зон особо охраняемых территорий;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) элементы праздничного оформления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменением, внесенным решением Павлодарского областного маслихата от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 258/29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Наличие элементов благоустройства территории, являющихся неотъемлемыми компонентами объектов благоустройства территории, разрабатывается и предусматривается в проектной документации на создание, изменение (реконструкцию) объектов благоустройства территории городской среды. Лицо, осуществляющее подготовку проектной документации, организует и координирует работы по подготовке проектной документации, обеспечивает качество проектной документации и ее соответствие требованиям технических регламентов и нормативов градостроительного проектирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
@@ -4251,74 +4375,174 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Исправное техническое состояние сетей ливневой канализации (в том числе своевременное закрытие люков, решеток) обеспечивает эксплуатирующая организация.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z81" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7. Содержание садово-парковой мебели, садово-паркового оборудования, скульптур и малых архитектурных форм</w:t>
+        <w:t xml:space="preserve"> 7.  Содержание садово-парковой мебели, садово-паркового оборудования и малых архитектурных форм</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок раздела в редакции решения Павлодарского областного маслихата от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 258/29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z82" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      67. Объекты садово-парковой мебели, садово-паркового оборудования, скульптуры и малых архитектурных форм, в том числе фонтаны, парковые павильоны, беседки, мостики, ограды, ворота, навесы, вазоны находятся в чистом и исправном состоянии и должны функционировать в соответствии со своим предназначением.</w:t>
+      67. Объекты садово-парковой мебели, садово-паркового оборудования и малых архитектурных форм, в том числе фонтаны, парковые павильоны, беседки, мостики, ограды, ворота, навесы, вазоны находятся в чистом и исправном состоянии и должны функционировать в соответствии со своим предназначением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 67 в редакции решения Павлодарского областного маслихата от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 258/29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z83" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. В весенний период производится плановый осмотр малых архитектурных форм, их очистка от старой краски, ржавчины, промывка, окраска, а также замена сломанных элементов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z84" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4405,54 +4629,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Ограждения (металлические решетки) содержат в надлежащем техническом состоянии, очищают от старого покрытия и производят окраску не реже одного раза в год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z86" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      71. В зимний период элементы садово-парковой мебели, садово-паркового оборудования, скульптуры и малые архитектурные формы, а также подходы к ним очищают от снега и наледи.</w:t>
+      71. В зимний период элементы садово-парковой мебели, садово- паркового оборудования и малые архитектурные формы, а также подходы к ним очищают от снега и наледи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 71 в редакции решения Павлодарского областного маслихата от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 258/29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z87" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. В период работы фонтанов очистка водной поверхности от мусора производится ежедневно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z88" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6855,54 +7141,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       156. При наступлении оттепели сбрасывание снега следует производить в кратчайшие сроки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
     <w:bookmarkStart w:name="z183" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      157. Организация очистки крыш от снега и наледи, удаление снежных и ледяных наростов многоквартирных жилых домов осуществляются председателем объединения собственников имущества или доверенным лицом простого товарищества, либо на основании доверенности управляющим многоквартирным жилым домом или управляющей компанией самостоятельно или посредством привлечения специализированных организаций за счет собственных средств.</w:t>
+      157. Организация очистки крыш от снега и наледи, удаление снежных и ледяных наростов многоквартирных жилых домов осуществляются председателем объединения собственников имущества или всеми собственниками квартир, нежилых помещений, при непосредственном совместном управлении либо субъектами управления объектом кондоминиума либо управляющим многоквартирным жилым домом самостоятельно или посредством привлечения специализированных организаций за счет собственных средств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 157 в редакции решения Павлодарского областного маслихата от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 258/29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z184" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       158. Организация очистки крыш от снега и наледи, удаление снежных и ледяных наростов осуществляются собственниками индивидуальных жилых домов, зданий, строений, сооружений самостоятельно или посредством привлечения специализированных организаций за счет собственных средств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8118,55 +8466,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>