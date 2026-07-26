--- v0 (2025-11-09)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4484075" w14:textId="4484075">
+    <w:p w14:paraId="cfbab7e" w14:textId="cfbab7e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил ведения личных дел, содержащих персональные данные сотрудников и военнослужащих органов гражданской защиты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра по чрезвычайным ситуациям Республики Казахстан от 13 ноября 2024 года № 411 Ж/Қ</w:t>
+        <w:t>Приказ Министра по чрезвычайным ситуациям Республики Казахстан от 13 ноября 2024 года № 411 Ж/Қ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5150,106 +5150,164 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z204" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z205" w:id="196"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Обязательство</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции приказа Министра по чрезвычайным ситуациям РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z397" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Обязательство  </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z206" w:id="197"/>
-[...9 lines deleted...]
-      Я, _______________________________________________________________________,</w:t>
+      <w:bookmarkStart w:name="z398" w:id="197"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Я, _________________________________________________________________,  </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                         (фамилия, имя, отчество, (при его наличии)</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z207" w:id="198"/>
+        <w:t xml:space="preserve">                   (фамилия, имя, отчество, (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z399" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       являясь сотрудником (военнослужащим) ОГЗ, в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5271,244 +5329,336 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О правоохранительной службе", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>статьей 12</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>статьей 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О воинской службе и статусе военнослужащих", "О противодействии коррупции" и </w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О воинской службе и статусе военнослужащих", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О противодействии коррупции"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственной службе Республики Казахстан", Предупрежден(а): что не вправе: быть депутатом представительных органов и членом органов местного самоуправления, состоять в партиях, профессиональных союзах, выступать в поддержку какой-либо политической партии, создавать в системе правоохранительных органов общественные объединения, преследующие политические цели, основанные на общности их профессиональных интересов для представления защиты трудовых, а также других социально-экономических прав и интересов своих членов и улучшения условий труда; заниматься другой оплачиваемой деятельностью, кроме педагогической, научной и творческой деятельности; заниматься предпринимательской деятельностью, в том числе участвовать в управлении коммерческой организацией независимо от ее организационно-правовой формы; быть представителем по делам третьих лиц, за исключением случаев, предусмотренных законами; использовать в неслужебных целях средства материально-технического, финансового и информационного обеспечения, другое государственное имущество и служебную информацию; участвовать в действиях, препятствующих нормальному функционированию государственных органов и выполнению служебных обязанностей, включая забастовки; в связи с исполнением должностных полномочий пользоваться в личных целях услугами физических и юридических лиц; использовать свое служебное положение в корыстных целях, в том числе путем сговора с должностными и иными лицами; занимать должность, находящуюся в непосредственной подчиненности должности, занимаемой близкими родственниками (родителями, детьми, усыновителями, усыновленными, полнородными и неполнородными братьями и сестрами, дедушками, бабушками, внуками) или супругом (супругой); осуществлять деятельность, не совместимую с выполнением государственных функций; использовать служебную и иную информацию, не подлежащую официальному распространению, в целях получения или извлечения имущественных и неимущественных благ и преимуществ.</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственной службе Республики Казахстан", предупрежден(а): что не вправе: быть депутатом представительных органов и членом органов местного самоуправления, состоять в партиях, профессиональных союзах, выступать в поддержку какой-либо политической партии, создавать в системе правоохранительных органов общественные объединения, преследующие политические цели, основанные на общности их профессиональных интересов для представления защиты трудовых, а также других социально-экономических прав и интересов своих членов и улучшения условий труда; заниматься другой оплачиваемой деятельностью, кроме педагогической, научной и творческой деятельности; заниматься предпринимательской деятельностью, в том числе участвовать в управлении коммерческой организацией независимо от ее организационно-правовой формы; быть представителем по делам третьих лиц, за исключением случаев, предусмотренных законами; использовать в неслужебных целях средства материально-технического, финансового и информационного обеспечения, другое государственное имущество и служебную информацию; участвовать в действиях, препятствующих нормальному функционированию государственных органов и выполнению служебных обязанностей, включая забастовки; в связи с исполнением должностных полномочий пользоваться в личных целях услугами физических и юридических лиц; использовать свое служебное положение в корыстных целях, в том числе путем сговора с должностными и иными лицами; занимать должность, находящуюся в непосредственной подчиненности должности, занимаемой близкими родственниками (родителями, детьми, усыновителями, усыновленными, полнородными и неполнородными братьями и сестрами, дедушками, бабушками, внуками) или супругом (супругой); осуществлять деятельность, не совместимую с выполнением государственных функций; использовать служебную и иную информацию, не подлежащую официальному распространению, в целях получения или извлечения имущественных и неимущественных благ и преимуществ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z208" w:id="199"/>
+    <w:bookmarkStart w:name="z400" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Кроме того, обязуюсь: соблюдать </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан и законодательство Республики Казахстан; обеспечивать соблюдение и защиту прав и свобод человека и гражданина, а также законных интересов физических и юридических лиц, государства; рассматривать в порядке и сроки, установленные Административной процедурно-процессуальным кодексом Республики Казахстан", обращения физических и юридических лиц, принимать по ним необходимые меры; осуществлять полномочия в пределах предоставленных прав и в соответствии с должностными обязанностями; соблюдать служебную и трудовую дисциплину; принимать на себя ограничения, связанные с пребыванием на правоохранительной службе, и антикоррупционные ограничения, установленные Законом Республики Казахстан "О противодействии коррупции"; соблюдать требования </w:t>
+      Кроме того, обязуюсь: соблюдать Конституцию Республики Казахстан и законодательство Республики Казахстан; обеспечивать соблюдение и защиту прав и свобод человека и гражданина Республики Казахстан, а также законных интересов физических и юридических лиц, государства; рассматривать в порядке и сроки, установленные Административной процедурно-процессуальным кодексом Республики Казахстан, обращения физических и юридических лиц, принимать по ним необходимые меры; осуществлять полномочия в пределах предоставленных прав и в соответствии с должностными обязанностями; соблюдать служебную и трудовую дисциплину; принимать на себя ограничения, связанные с пребыванием на правоохранительной службе, и антикоррупционные ограничения, установленные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О противодействии коррупции"; соблюдать требования </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Этического кодекса</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> государственных служащих Республики Казахстан (Правил служебной этики государственных служащих), утвержденного Указом Президента Республики Казахстан от 29 декабря 2015 года № 153; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Этического кодекса</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сотрудников правоохранительных органов, органов гражданской защиты и государственной фельдъегерской службы Республики Казахстан, утвержденного Указом Президента Республики Казахстан от 2 января 2023 года № 81 выполнять законные приказы и распоряжения руководителей, решения и указания вышестоящих органов и должностных лиц, изданные в пределах их полномочий; хранить государственные секреты и иную охраняемую законом тайну, в том числе и после прекращения правоохранительной службы в течение времени, установленного законом, о чем дается подписка; сохранять в тайне получаемые при исполнении служебных обязанностей сведения, затрагивающие частную жизнь, честь и достоинство граждан, и не требовать от них предоставления такой информации, за исключением случаев, предусмотренных законами; обеспечивать сохранность государственного имущества; подать рапорт в письменной форме и незамедлительно информировать непосредственного и уполномоченного руководителя в случаях, когда мои частные интересы пересекутся или войдут в противоречие с моими полномочиями; повышать свой профессиональный уровень и квалификацию; не допускать публичных выступлений, причиняющих вред интересам государственной службы; сообщить непосредственному руководителю о подаче заявления о выходе из гражданства Республики Казахстан в день его подачи; представлять в орган государственных доходов по месту жительства декларацию о доходах, об имуществе, являющемся объектом налогообложения; в порядке, предусмотренным Законом Республики Казахстан "О правоохранительной службе", "О воинской службе и статусе военнослужащих" в течение месяца после вступления в должность на время прохождения правоохранительной (воинской) службы передать в доверительное управление находящиеся в собственности акции (доли участия в уставном капитале) коммерческих организаций, и иное имущество, использование которого влечет получение доходов, за исключением денег, облигаций, паев открытых и интервальных паевых инвестиционных фондов, законно принадлежащих ему, а также иного имущества, переданного в имущественный наем; предоставить нотариально засвидетельствованную копию договора на доверительное управление имуществом в десятидневный срок со дня нотариального засвидетельствования в кадровую службу. В случае расторжения договора на доверительное управление имуществом одной из сторон, уведомить об этом в месячный срок кадровую службу, а имущество, подлежащее передаче в доверительное управление, в месячный срок после расторжения договора вновь передать в доверительное управление с предоставлением в кадровую службу по месту работы нотариально засвидетельствованной копии договора; при осуществлении должностных полномочий быть беспристрастным и независимым от деятельности политических партий, общественных и религиозных объединений; незамедлительно доводить до руководства о ставших мне известными случаях коррупционных правонарушений; обеспечивать информационную безопасность в процессе работы с информационными ресурсами ОГЗ.</w:t>
+        <w:t xml:space="preserve"> сотрудников правоохранительных органов, органов гражданской защиты и государственной фельдъегерской службы Республики Казахстан, утвержденного Указом Президента Республики Казахстан от 2 января 2023 года № 81 выполнять законные приказы и распоряжения руководителей, решения и указания вышестоящих органов и должностных лиц, изданные в пределах их полномочий; хранить государственные секреты и иную охраняемую законом тайну, в том числе и после прекращения правоохранительной службы в течение времени, установленного законом, о чем дается подписка; сохранять в тайне получаемые при исполнении служебных обязанностей сведения, затрагивающие частную жизнь, честь и достоинство граждан, и не требовать от них предоставления такой информации, за исключением случаев, предусмотренных законами; обеспечивать сохранность государственного имущества; подать рапорт в письменной форме и незамедлительно информировать непосредственного и уполномоченного руководителя в случаях, когда мои частные интересы пересекутся или войдут в противоречие с моими полномочиями; повышать свой профессиональный уровень и квалификацию; не допускать публичных выступлений, причиняющих вред интересам государственной службы; сообщить непосредственному руководителю о подаче заявления о выходе из гражданства Республики Казахстан в день его подачи; представлять в орган государственных доходов по месту жительства декларацию о доходах, об имуществе, являющемся объектом налогообложения; в порядке, предусмотренным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О правоохранительной службе", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О воинской службе и статусе военнослужащих"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в течение месяца после вступления в должность на время прохождения правоохранительной (воинской) службы передать в доверительное управление находящиеся в собственности акции (доли участия в уставном капитале) коммерческих организаций, и иное имущество, использование которого влечет получение доходов, за исключением денег, облигаций, паев открытых и интервальных паевых инвестиционных фондов, законно принадлежащих ему, а также иного имущества, переданного в имущественный наем; предоставить нотариально засвидетельствованную копию договора на доверительное управление имуществом в десятидневный срок со дня нотариального засвидетельствования в кадровую службу. В случае расторжения договора на доверительное управление имуществом одной из сторон, уведомить об этом в месячный срок кадровую службу, а имущество, подлежащее передаче в доверительное управление, в месячный срок после расторжения договора вновь передать в доверительное управление с предоставлением в кадровую службу по месту работы нотариально засвидетельствованной копии договора; при осуществлении должностных полномочий быть беспристрастным и независимым от деятельности политических партий, общественных и религиозных объединений; незамедлительно доводить до руководства о ставших мне известными случаях коррупционных правонарушений; обеспечивать информационную безопасность в процессе работы с информационными ресурсами ОГЗ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z209" w:id="200"/>
+    <w:bookmarkStart w:name="z401" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "____" _____________ 20 __ года Подпись ________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z210" w:id="201"/>
+    <w:bookmarkStart w:name="z402" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сотрудник (работник) кадровой службы  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z403" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сотрудник (работник) кадровой службы ______________________________________________________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z211" w:id="202"/>
+      _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z404" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "____" _____________ 20__ года Подпись ________________________</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="202"/>
+      "____" _____________ 20__ года Подпись ________________________".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5665,185 +5815,185 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z214" w:id="203"/>
+    <w:bookmarkStart w:name="z214" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Обязательство по соблюдению Этического кодекса сотрудников правоохранительных органов, органов гражданской защиты и государственной фельдъегерской службы Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z215" w:id="204"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z215" w:id="205"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Я, _______________________________________________________________________,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkEnd w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">являясь сотрудником ОГЗ, ознакомлен с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Этическим кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сотрудников правоохранительных органов, органов гражданской защиты и государственной фельдъегерской службы Республики Казахстан, утвержденным Указом Президента Республики Казахстан от 2 января 2023 года № 81 (далее – Этический кодекс), и принимаю установленные им стандарты поведения, а также предупрежден(а) о возможности привлечения меня к ответственности в установленном законодательством Республики Казахстан порядке за нарушение требований, предусмотренных Этическим кодексом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z216" w:id="205"/>
+    <w:bookmarkStart w:name="z216" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "______"____________20 __ года Подпись _____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z217" w:id="206"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z217" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотрудник (работник) кадровой службы_____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z218" w:id="207"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z218" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "______"_____________ 20__ года Подпись _____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkEnd w:id="208"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6000,335 +6150,182 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z221" w:id="208"/>
+    <w:bookmarkStart w:name="z221" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Обязательство по соблюдению Этического кодекса государственных служащих Республики Казахстан (Правила служебной этики государственных служащих)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z222" w:id="209"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z222" w:id="210"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Я, _______________________________________________________________________,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">являясь военнослужащим ОГЗ, ознакомлен с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Этическим кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> государственных служащих Республики Казахстан (Правила служебной этики государственных служащих), утвержденным Указом Президента Республики Казахстан от 29 декабря 2015 года № 153 (далее – Этический кодекс), и принимаю установленные им стандарты поведения, а также предупрежден(а) о возможности привлечения меня к ответственности в установленном законодательством Республики Казахстан порядке за нарушение требований, предусмотренных Этическим кодексом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z223" w:id="210"/>
+    <w:bookmarkStart w:name="z223" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "______"____________20 __ года Подпись ______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z224" w:id="211"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z224" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотрудник (работник) кадровой службы_______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z225" w:id="212"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z225" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "______"_____________ 20__ года Подпись ______________________</w:t>
-      </w:r>
-[...151 lines deleted...]
-        <w:t xml:space="preserve"> Министерство по чрезвычайным ситуациям Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6365,1307 +6362,126 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
-[...25 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Приложение 5 </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-[...20 lines deleted...]
-            </w:pPr>
+              <w:t>к Правилам ведения личных дел,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Секретно/Для служебного</w:t>
+              <w:t>содержащих персональные</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>пользования</w:t>
+              <w:t>данные сотрудника и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(по заполнению)</w:t>
+              <w:t>военнослужащего ОГЗ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z230" w:id="214"/>
-[...15 lines deleted...]
-      Личное дело №</w:t>
+    <w:bookmarkStart w:name="z227" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министерство по чрезвычайным ситуациям Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z231" w:id="215"/>
-[...1138 lines deleted...]
-    <w:bookmarkEnd w:id="267"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7699,50 +6515,1384 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Секретно/Для служебного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пользования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(по заполнению)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z230" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Личное дело №</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z231" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________________________  ___________________________________________________________________________________   /фамилия, имя отчество, (при его наличии)/</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z232" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЧАСТЬ I</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z233" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) послужной список;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z234" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заключение комиссии по определению стажа службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z235" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЧАСТЬ II</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z236" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аттестационные листы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z237" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) служебные характеристики в период службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z238" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) представления к присвоению (понижению, восстановлению) специального (воинского) звания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z239" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) решение о задержке представления к установлению специального (воинского) звания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z240" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) представления по перемещению по службе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z241" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) представления к увольнению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z242" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) наградные листы, представления о поощрении (награждении).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z243" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) материалы конкурсной комиссии (результаты тестирования на знание государственного языка, законодательства Республики Казахстан и личностные компетенции, сдачи нормативов по физической подготовке, результаты полиграфологического исследования, выписка из протокола заседания конкурсной комиссии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z244" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) копии сертификатов (об окончании курсов переподготовки, повышения квалификации, а также языковых, образовательных и других курсов, оплачиваемых за счет бюджета ОГЗ);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z245" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) контракт о прохождении воинской службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z246" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЧАСТЬ III</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z247" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заявление о приеме в правоохранительный орган/ на воинскую службу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z248" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) автобиографии (написанная собственноручно и в отпечатанном виде, заверенная подписью сотрудника (работника) кадровой службы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z249" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) анкета (с фотокарточкой, заверенной печатью кадровой службы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z250" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) заключение о приеме в правоохранительный орган/воинскую службу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z251" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) характеристики (служебные, учебные и другие), представляемые до поступления на службу (учебу);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z252" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) справка центральной (окружной) военно-врачебной комиссии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z253" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) подписка по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z254" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) обязательство по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z255" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) обязательства по соблюдению Этического кодекса сотрудников правоохранительных органов, органов гражданской защиты и государственной фельдъегерской службы Республики Казахстан, а также Этического кодекса государственных служащих Республики Казахстан, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z256" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) подписанный бланк с текстом Присяги;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z257" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) договор (контракт) о допуске к государственным секретам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z258" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Личное дело № ________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z259" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЧАСТЬ IV</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z260" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Архивные материалы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z261" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________________________ _____________________________________________________________________________________  /фамилия, имя, отчество, (при его наличии)/</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z262" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       1) устаревшие автобиографии и анкеты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z263" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) рапорта сотрудника (военнослужащего);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z264" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заключения и материалы служебных проверок и расследований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z265" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) устаревшие справки Центральной (окружной) военно-врачебной комиссии, справки о состоянии здоровья, о ранениях и контузиях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z266" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ходатайство и рапорт о продлении срока ОГЗ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z267" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) рекомендации при перемещении по службе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z268" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) устаревшие результаты тестирований, сдачи нормативов по физической подготовке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z269" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) информация подразделения по личному составу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z270" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) уведомление об освобождении (увольнении);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z271" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) другие документы личного дела, находящиеся в неактуальном состоянии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z272" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Личное дело № ________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z273" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЧАСТЬ V</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z274" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Материалы изучения и специальной проверки</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z275" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________  ________________________________________________________________________________  ________________________________________________________________________________   /фамилия, имя, отчество, (при его наличии)/</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z276" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заявление о согласии на изучение и проверку персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z277" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) план проведения проверки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z278" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) требования о наличии или отсутствии судимости;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z279" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) результаты специальной проверки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z280" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) справки, отзывы по результатам проверки по месту жительства кандидата;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z281" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) справки-рекомендации от участкового инспектора полиции по месту жительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z282" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) материалы по дополнительной проверке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z283" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) заключение по специальной проверке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Приложение 6</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам ведения личных дел,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -7822,68 +7972,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z286" w:id="268"/>
+    <w:bookmarkStart w:name="z286" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Опись документов, находящихся в конверте личного дела</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkEnd w:id="269"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -8967,128 +9117,128 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z289" w:id="269"/>
+    <w:bookmarkStart w:name="z289" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Төтенше жағдайлар министрлігі Министерство по чрезвычайным ситуациям Республики Казахстан Қызметтік тізім Послужной список</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z290" w:id="270"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z290" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Личный номер № _________________ жеке нөмірі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z291" w:id="271"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z291" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________  тегі/фамилия/</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z292" w:id="272"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z292" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________  /аты, әкесінің аты /бар болғанда// /имя, отчество, /при его наличии//</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkEnd w:id="273"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9728,70 +9878,70 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z293" w:id="273"/>
+          <w:bookmarkStart w:name="z293" w:id="274"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Білімі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="273"/>
+          <w:bookmarkEnd w:id="274"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Образование (указать в последовательном порядке наименование учебных заведений и год их окончания, наименование специальности и квалификации, № диплома)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10032,70 +10182,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z294" w:id="274"/>
+          <w:bookmarkStart w:name="z294" w:id="275"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Тілдерді білуі/</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="274"/>
+          <w:bookmarkEnd w:id="275"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Знание языков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10350,70 +10500,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z295" w:id="275"/>
+    <w:bookmarkStart w:name="z295" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Дербес еңбек қызметі (1 парақта)/Самостоятельная трудовая деятельность (на 1 странице)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkEnd w:id="276"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -10877,70 +11027,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z296" w:id="276"/>
+    <w:bookmarkStart w:name="z296" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Қызмет өткеру (8 - парақта)/ Прохождение службы (на 8 страницах)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkEnd w:id="277"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11435,910 +11585,187 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z297" w:id="277"/>
+    <w:bookmarkStart w:name="z297" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Жеңілдік жағдайларында еңбек сіңірген жылдарына жататын қызмет кезеңдері (1 парақта)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z298" w:id="278"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z298" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периоды службы, подлежащие зачету в выслугу лет на льготных условиях (на 1 странице)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z299" w:id="279"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z299" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зейнетақы тағайындау үшін еңбек сіңірген жылдарына/Период службы в выслугу лет для назначения пенсии с _____________ бастап по __________________ дейін қызмет кезеңі жеңілдік жағдайларында: бір ай/считать на льготных условиях: один месяц за ______________ болып есептелсін/месяца.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z300" w:id="280"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z300" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Негіз/Основание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z301" w:id="281"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z301" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z302" w:id="282"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z302" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (басшыларының (әскери бөлімдер командирлерінің бұйрықтары) приказы руководителей (командиров воинских частей))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z303" w:id="283"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z303" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Даярлық, біліктілігін арттыру және қайта даярлау/Подготовка, повышение квалификации и переподготовка</w:t>
-      </w:r>
-[...721 lines deleted...]
-      12. Аттестаттаудан өткені туралы мәліметтер/Сведения о прохождении аттестации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
@@ -12355,159 +11782,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өткізген күні/ Дата проведения</w:t>
+Оқыту түрі/ Вид обучения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аттестаттау қомиссиясының шешімі/ Решение аттестационной комиссии</w:t>
+Оқу кезеңі/ Период обучения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұсынымдар/ Рекомендации</w:t>
+Оқу орны/ Место обучения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ескертпелер/ Примечание</w:t>
+Оқуды бітіргені туралы құжаттың деректемелері/ Реквизиты документа об окончании обучения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12734,626 +12161,791 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z305" w:id="285"/>
+    <w:bookmarkStart w:name="z304" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Марапаттар мен көтермелеулер (4 парақта)/Награды и поощрения (на 4 страницах)</w:t>
+      12. Аттестаттаудан өткені туралы мәліметтер/Сведения о прохождении аттестации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4100"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Немен марапатталды/көтермеленді/ Чем награжден/поощрен</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+Өткізген күні/ Дата проведения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қандай еңбектері үшін марапатталды/көтермеленді/ За что награжден/поощрен</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+Аттестаттау қомиссиясының шешімі/ Решение аттестационной комиссии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Негіздеме (кімнің бұйрығы, күні, нөмірі)/Основание (чей, номер и дата приказа)</w:t>
+Ұсынымдар/ Рекомендации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертпелер/ Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...265 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z306" w:id="286"/>
+    <w:bookmarkStart w:name="z305" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Тәртіптік жазалар (4 парақта)/Дисциплинарные взыскания (на 4 страницах)</w:t>
+      13. Марапаттар мен көтермелеулер (4 парақта)/Награды и поощрения (на 4 страницах)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -13369,50 +12961,608 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Немен марапатталды/көтермеленді/ Чем награжден/поощрен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қандай еңбектері үшін марапатталды/көтермеленді/ За что награжден/поощрен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негіздеме (кімнің бұйрығы, күні, нөмірі)/Основание (чей, номер и дата приказа)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z306" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Тәртіптік жазалар (4 парақта)/Дисциплинарные взыскания (на 4 страницах)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Кімнің бұйрығы, күні, нөмірі/ Чей приказ, номер и дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13649,230 +13799,230 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z307" w:id="287"/>
+    <w:bookmarkStart w:name="z307" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Қызметкердің (әскери қызметшінің) қызметтік міндеттемелерін немесе қызметтік борышын атқару кезінде алған жарақаттары, контузиялары, зақымдары, мертігуі, сырқаттары туралы мәліметтер (1 парақта)/Сведения о ранениях, контузиях, травмах, увечьях, заболеваниях, полученных сотрудником (военнослужащим) при исполнении им служебных обязанностей или служебного долга (на 1 странице)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z308" w:id="288"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z308" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z309" w:id="289"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z309" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z310" w:id="290"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z310" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z311" w:id="291"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z311" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z312" w:id="292"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z312" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z313" w:id="293"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z313" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z314" w:id="294"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z314" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z315" w:id="295"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z315" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Шетелде болуы/Пребывание за границей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkEnd w:id="296"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -14858,170 +15008,170 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z316" w:id="296"/>
+    <w:bookmarkStart w:name="z316" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Қызметкердің (әскери қызметшінің) ата-анасы туралы мәліметтер (1 парақта)/Сведения о родителях сотрудника (военнослужащего) (на 1 странице)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z317" w:id="297"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z317" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z318" w:id="298"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z318" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z319" w:id="299"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z319" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z320" w:id="300"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z320" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z321" w:id="301"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z321" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Қызметкердің отбасы жағдайы/Сведения о семейном положении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkEnd w:id="302"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -15681,147 +15831,147 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z322" w:id="302"/>
+    <w:bookmarkStart w:name="z322" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Қызметкердің (әскери қызметшінің) тұрғылықты мекенжайы/Адрес места жительства сотрудника (военнослужащего)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z323" w:id="303"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z323" w:id="304"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkEnd w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z324" w:id="304"/>
+    <w:bookmarkStart w:name="z324" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қызметтік тізімді жасаған/Послужной список составил: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z325" w:id="305"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z325" w:id="306"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkEnd w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">/кадр қызметі қызметкерінің (жұмыскерінің) лауазымы, тегі және аты-жөні/ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15846,90 +15996,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">/должность, фамилия и инициалы сотрудника (работника) кадровой службы/ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20__ жылғы "__"_________ "__" "__" _________ 20__ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z326" w:id="306"/>
+    <w:bookmarkStart w:name="z326" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БЕКІТЕМІН/УТВЕРЖДАЮ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z327" w:id="307"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z327" w:id="308"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkEnd w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15954,90 +16104,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>руководитель кадровой службы, квалификационный класс, фамилия и инициалы/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">М.О./М.П.  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z328" w:id="308"/>
+    <w:bookmarkStart w:name="z328" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20___ жылғы "___" __________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z329" w:id="309"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z329" w:id="310"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20___ жылғы "___" __________  20___ жылғы "___" __________  20___ жылғы "___" __________  жазылған мәліметтердің дұрыстығын растау қолхаты_______________________  Расписка в подтверждении правильности записанных сведений  _______________________  "___" __________ 20___ года  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkEnd w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">"___" __________ 20___ года  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16362,108 +16512,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>службы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"___" __________ 20__ г</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z333" w:id="310"/>
+    <w:bookmarkStart w:name="z333" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение по автобиографической проверке</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z334" w:id="311"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z334" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ___________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z335" w:id="312"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z335" w:id="313"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       я, _____________________________________________________________________, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkEnd w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рассмотрев материалы дополнительной автобиографической проверки супруга (супруги) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16471,90 +16621,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (специальное/воинское звание, фамилия, имя, отчество, (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z336" w:id="313"/>
+    <w:bookmarkStart w:name="z336" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       сотрудника)______________________________________________________________   Установил:   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z337" w:id="314"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z337" w:id="315"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Фамилия, имя, отчество (при его наличии) супруга (супруги)  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkEnd w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________________________________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16568,101 +16718,101 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________________________________________________________   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z338" w:id="315"/>
+      <w:bookmarkStart w:name="z338" w:id="316"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Год рождения ___________________ Место рождения ___________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkEnd w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z339" w:id="316"/>
+      <w:bookmarkStart w:name="z339" w:id="317"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Проверкой по базе Комитета по правовой статистике и специальным учетам ГП РК, проверяемых родственников </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkEnd w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________________________________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16846,64 +16996,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (оборотная сторона) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z340" w:id="317"/>
+      <w:bookmarkStart w:name="z340" w:id="318"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       На основании изложенного, полагал бы возможным  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkEnd w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________________________________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17013,90 +17163,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________________________________________________________   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z341" w:id="318"/>
+    <w:bookmarkStart w:name="z341" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z342" w:id="319"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z342" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkEnd w:id="320"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17253,88 +17403,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z345" w:id="320"/>
+    <w:bookmarkStart w:name="z345" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Карточка контроля соответствия личного дела</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z346" w:id="321"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z346" w:id="322"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkEnd w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -17743,68 +17893,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z349" w:id="322"/>
+    <w:bookmarkStart w:name="z349" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Внутренняя опись документов личного дела № ______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkEnd w:id="323"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -18209,212 +18359,212 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z350" w:id="323"/>
+      <w:bookmarkStart w:name="z350" w:id="324"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Итого __________________________________________________________документов  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkEnd w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (цифрами и прописью) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z351" w:id="324"/>
+      <w:bookmarkStart w:name="z351" w:id="325"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Количество листов внутренней описи </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkEnd w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_________________________________________________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (цифрами и прописью) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z352" w:id="325"/>
+      <w:bookmarkStart w:name="z352" w:id="326"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Должность лица, заполнившего внутреннюю опись документов дела </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkEnd w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z353" w:id="326"/>
+    <w:bookmarkStart w:name="z353" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Расшифровка подписи (личная подпись) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z354" w:id="327"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z354" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата ______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkEnd w:id="328"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18571,165 +18721,165 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z357" w:id="328"/>
+    <w:bookmarkStart w:name="z357" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Инвентарная книга для личных дел</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z358" w:id="329"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z358" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z359" w:id="330"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z359" w:id="331"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkEnd w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               /наименование органа/</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z360" w:id="331"/>
+    <w:bookmarkStart w:name="z360" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Начата:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z361" w:id="332"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z361" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Окончена:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkEnd w:id="333"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -19605,88 +19755,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z364" w:id="333"/>
+    <w:bookmarkStart w:name="z364" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Контрольная карточка личного дела № ________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z365" w:id="334"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z365" w:id="335"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkEnd w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -20102,70 +20252,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z366" w:id="335"/>
+    <w:bookmarkStart w:name="z366" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оборотная сторона контрольной карточки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkEnd w:id="336"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -20764,68 +20914,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z369" w:id="336"/>
+    <w:bookmarkStart w:name="z369" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Книга учета движения трудовых книжек и вкладышей в них</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkEnd w:id="337"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -21873,120 +22023,120 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z372" w:id="337"/>
+    <w:bookmarkStart w:name="z372" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> КАРТОЧКА </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>пономерного учета начальствующего (офицерского) состава МЧС Республики Казахстан Личный № _______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z373" w:id="338"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z373" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Фамилия, имя, отчество_________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z374" w:id="339"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z374" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Число, месяц и год рождения______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkEnd w:id="340"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -22460,349 +22610,349 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z375" w:id="340"/>
+      <w:bookmarkStart w:name="z375" w:id="341"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Наименование органа МЧС, заполнившего карточку  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkEnd w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         оборотная сторона</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z376" w:id="341"/>
+      <w:bookmarkStart w:name="z376" w:id="342"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Семейное положение (женат, холост)  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkEnd w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z377" w:id="342"/>
+    <w:bookmarkStart w:name="z377" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество и адрес жены (мужа). Если холост (не замужем) фамилия, имя, отчество и адрес одного из близких родственников</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z378" w:id="343"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z378" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z379" w:id="344"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z379" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z380" w:id="345"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z380" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Уволен из ОГЗ приказом _____________________№______ от __________20___г.  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z381" w:id="346"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z381" w:id="347"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       по___________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkEnd w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (основание увольнения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z382" w:id="347"/>
+    <w:bookmarkStart w:name="z382" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Начальник кадрового аппарата специальное/воинское звание </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z383" w:id="348"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z383" w:id="349"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkEnd w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   фамилия и инициалы  (подпись разборчиво)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z384" w:id="349"/>
+    <w:bookmarkStart w:name="z384" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ____________ 20__г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z385" w:id="350"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z385" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       М.П. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkEnd w:id="351"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22959,100 +23109,100 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z388" w:id="351"/>
+    <w:bookmarkStart w:name="z388" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЖУРНАЛ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>учета лиц начальствующего (офицерского) состава, получивших жетоны с личными номерами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z389" w:id="352"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z389" w:id="353"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkEnd w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование органа, учреждения)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -28803,148 +28953,148 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z392" w:id="353"/>
+    <w:bookmarkStart w:name="z392" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Описание жетона с постоянным личным номером для начальствующего (офицерского) состава Министерства по чрезвычайным ситуациям Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z393" w:id="354"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z393" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жетон изготовляется в виде металлической пластинки овальной формы толщиной 1,5-2 мм. Размер по большой оси 45 мм., по малой оси 26 мм.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z394" w:id="355"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z394" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На лицевой стороне жетон имеет полоску, выштампованную по его продольной оси. Над полоской расположена надпись "ВС РК", а под ней –серия (буква русского алфавита) и номер жетона. Слева от этих надписей имеется отверстие диаметром 4 мм для прикрепления жетона к обмундированию или личному делу лица начальствующего (офицерского) состава.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z395" w:id="356"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z395" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Общий вид жетона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z396" w:id="357"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z396" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkEnd w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3213100" cy="1905000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -29015,55 +29165,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -29389,31 +29539,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>