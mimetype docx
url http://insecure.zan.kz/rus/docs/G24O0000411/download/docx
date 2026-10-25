--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cfbab7e" w14:textId="cfbab7e">
+    <w:p w14:paraId="21db81b" w14:textId="21db81b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2584,1349 +2584,1691 @@
         <w:t>
       8) в разделе 6 "Сведения об ученой степени и ученном звании" записи вносятся на основании документов, выданных уполномоченным государственным органом в области образования, науки и высшего образования. В данном разделе указывается ученая степень и (или) ученое звание, дата присуждения ученой степени или присвоения ученого звания, кем выдан документ, номер (серия) документа. Также указывается шифр специальности и область научных исследований;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:name="z103" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) в разделе 7 "Сведения о наличии научных трудов и изобретений" указываются названия тем диссертаций, записи вносятся на основании поданного сотрудником (военнослужащим) списка научных трудов и изобретений установленного образца. При невозможности отразить в данном разделе весь перечень трудов и изобретений, предоставленный сотрудником (военнослужащим), список подшивается в четвертую часть личного дела;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 10) предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 29.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 292 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 1.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) в раздел 8 "Самостоятельная трудовая деятельность" заносятся данные о выполняемой работе с начала трудовой деятельности, за исключением службы в Вооруженных Силах, других войсках и воинских формированиях Республики Казахстан, специальных государственных и правоохранительных органах, аналогичных структурах и правоохранительных органах государств-участников Содружества Независимых Государств. В данном разделе также отражаются сведения об очном обучении в учебных заведениях, работе в качестве рабочих и служащих (по индивидуальному трудовому договору) в Вооруженных Силах, других войсках и воинских формированиях Республики Казахстан, специальных государственных и правоохранительных органов, аналогичных структурах и правоохранительных органах государств-участников Содружества Независимых Государств, учреждениях или предприятиях.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В конце раздела зафиксированные сведения заверяются подписью лица, оформляющего послужной список, с указанием его должности, фамилии и инициалов, также отражаются реквизиты документа, подтверждающего трудовую деятельность, и на основании которого произведены записи. Подпись заверяется печатью кадровой службы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
-[...15 lines deleted...]
-      В конце раздела зафиксированные сведения заверяются подписью лица, оформляющего послужной список, с указанием его должности, фамилии и инициалов, также отражаются реквизиты документа, подтверждающего трудовую деятельность, и на основании которого произведены записи. Подпись заверяется печатью кадровой службы;</w:t>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) в разделе 9 "Прохождение службы" записи производятся в хронологическом порядке. Сведения о прохождении срочной воинской службы в Вооруженных Силах, других войсках и воинских формированиях – на основании военного билета, сведения о прохождении первоначального профессионального обучения – на основании сертификата (свидетельства), обучение на очных отделениях организаций образования правоохранительных органов – на основании приказов о зачислении на учебу и об окончании обучения соответствующих учебных заведений, прохождение службы в Вооруженных Силах, других войсках и воинских формированиях Республики Казахстан, специальных государственных и правоохранительных органах, аналогичных структурах и правоохранительных органах государств-участников Содружества Независимых Государств – на основании приказов по личному составу соответствующих инстанций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
-[...15 lines deleted...]
-      11) в разделе 9 "Прохождение службы" записи производятся в хронологическом порядке. Сведения о прохождении срочной воинской службы в Вооруженных Силах, других войсках и воинских формированиях – на основании военного билета, сведения о прохождении первоначального профессионального обучения – на основании сертификата (свидетельства), обучение на очных отделениях организаций образования правоохранительных органов – на основании приказов о зачислении на учебу и об окончании обучения соответствующих учебных заведений, прохождение службы в Вооруженных Силах, других войсках и воинских формированиях Республики Казахстан, специальных государственных и правоохранительных органах, аналогичных структурах и правоохранительных органах государств-участников Содружества Независимых Государств – на основании приказов по личному составу соответствующих инстанций.</w:t>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В настоящий раздел вносятся сведения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
-[...15 lines deleted...]
-      В настоящий раздел вносятся сведения:</w:t>
+    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о трудовой деятельности по должностям на основании приказов по личному составу соответствующих инстанций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
-[...15 lines deleted...]
-      о трудовой деятельности по должностям на основании приказов по личному составу соответствующих инстанций;</w:t>
+    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о прикомандировании сотрудников, военнослужащих к отдельным государственным органам Республики Казахстан и международным организациям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
-[...15 lines deleted...]
-      о прикомандировании сотрудников, военнослужащих к отдельным государственным органам Республики Казахстан и международным организациям;</w:t>
+    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о присвоении классной квалификации сотрудникам и военнослужащим;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
-[...15 lines deleted...]
-      о присвоении классной квалификации сотрудникам и военнослужащим;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      об обучении за счет государственного бюджета в учебных заведениях зарубежных государств на основании приказов о зачислении на учебу и окончании обучения, представленных зарубежными учебными учреждениями или самими обучающимися.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
-[...15 lines deleted...]
-      об обучении за счет государственного бюджета в учебных заведениях зарубежных государств на основании приказов о зачислении на учебу и окончании обучения, представленных зарубежными учебными учреждениями или самими обучающимися.</w:t>
+    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Также в этом разделе на основании соответствующих приказов ставятся штампы об установлении стажа службы для определения размера должностного оклада.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
-[...15 lines deleted...]
-      Также в этом разделе на основании соответствующих приказов ставятся штампы об установлении стажа службы для определения размера должностного оклада.</w:t>
+    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Номер, дата приказа и наименование инстанции, его издавшей, записываются против каждого периода службы, подтвержденного данным приказом. При записи перемещений лиц начальствующего состава с высшей должности на низшие, указывается причина перемещения, например: "назначен с понижением в порядке дисциплинарного взыскания" или "назначен с понижением в связи с сокращением штатов" или "назначен с понижением по собственному желанию". Запись о причинах понижения в должности производится только на основании приказа по личному составу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
-[...15 lines deleted...]
-      Номер, дата приказа и наименование инстанции, его издавшей, записываются против каждого периода службы, подтвержденного данным приказом. При записи перемещений лиц начальствующего состава с высшей должности на низшие, указывается причина перемещения, например: "назначен с понижением в порядке дисциплинарного взыскания" или "назначен с понижением в связи с сокращением штатов" или "назначен с понижением по собственному желанию". Запись о причинах понижения в должности производится только на основании приказа по личному составу.</w:t>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях откомандирования, увольнения сотрудника (военнослужащего) со службы или его исключения из списков личного состава, записи, произведенные в разделе 9, заверяются подписью руководителя кадровой службы или лицом его заменяющим, и скрепляются печатью кадровой службы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:bookmarkStart w:name="z115" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) в разделе 10 послужного списка "Периоды службы, подлежащие зачету в выслугу лет на льготных условиях" записываются периоды службы, подлежащие зачету в выслугу лет при назначении пенсии на льготных условиях, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановления</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 29 августа 2023 года № 733.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Записи, произведенные в разделе 10, заверяются подписью руководителя кадровой службы или лицом, его заменяющим, и печатью кадровой службы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
-[...15 lines deleted...]
-      Записи, произведенные в разделе 10, заверяются подписью руководителя кадровой службы или лицом, его заменяющим, и печатью кадровой службы;</w:t>
+    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) в разделе 11 "Подготовка, повышение квалификации и переподготовка" на основании подтверждающих документов (сертификаты, дипломы) вносятся записи о повышении квалификации и переподготовке сотрудников (военнослужащих) в организациях образования, а также подготовке, повышении квалификации и переподготовке сотрудников (военнослужащих) в организациях образования других министерств, ведомств, в том числе, зарубежных стран. Указывается период времени и учебное заведение или ведомство, в котором осуществлялась подготовка, повышение квалификации и переподготовка, профиль и вид обучения, полученная специальность и квалификация, реквизиты подтверждающего документа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
-[...15 lines deleted...]
-      13) в разделе 11 "Подготовка, повышение квалификации и переподготовка" на основании подтверждающих документов (сертификаты, дипломы) вносятся записи о повышении квалификации и переподготовке сотрудников (военнослужащих) в организациях образования, а также подготовке, повышении квалификации и переподготовке сотрудников (военнослужащих) в организациях образования других министерств, ведомств, в том числе, зарубежных стран. Указывается период времени и учебное заведение или ведомство, в котором осуществлялась подготовка, повышение квалификации и переподготовка, профиль и вид обучения, полученная специальность и квалификация, реквизиты подтверждающего документа.</w:t>
+    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) в разделе 12 "Сведения о прохождении аттестации" вносятся сведения о дате проведения аттестации, принятом аттестационной комиссией решении и о рекомендациях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
-[...15 lines deleted...]
-      14) в разделе 12 "Сведения о прохождении аттестации" вносятся сведения о дате проведения аттестации, принятом аттестационной комиссией решении и о рекомендациях.</w:t>
+    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основанием для внесения записей является подписанный председателем, секретарем и сотрудником аттестационный лист;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
-[...15 lines deleted...]
-      Основанием для внесения записей является подписанный председателем, секретарем и сотрудником аттестационный лист;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) в разделе 13 послужного списка "Награды и поощрения" заносятся сведения о полученных в период прохождения службы сотрудником (военнослужащим) государственных наградах Республики Казахстан и иностранных государств, а также поощрений. Основанием для записей являются указы Президента Республики Казахстан о награждении, приказы соответствующих инстанций о поощрении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
-[...15 lines deleted...]
-      15) в разделе 13 послужного списка "Награды и поощрения" заносятся сведения о полученных в период прохождения службы сотрудником (военнослужащим) государственных наградах Республики Казахстан и иностранных государств, а также поощрений. Основанием для записей являются указы Президента Республики Казахстан о награждении, приказы соответствующих инстанций о поощрении;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) в разделе 14 послужного списка "Дисциплинарные взыскания" записываются дисциплинарные взыскания, налагаемые на сотрудников (военнослужащих) в период прохождения ими службы. Основаниями для внесения записей являются приказы о привлечении сотрудника (военнослужащего) к дисциплинарной ответственности, при этом, в графах раздела полностью отражается какое наложено взыскание и за что, в точном соответствии с приказом, по такой же последовательности производится запись о досрочном снятии дисциплинарного взыскания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
-[...15 lines deleted...]
-      16) в разделе 14 послужного списка "Дисциплинарные взыскания" записываются дисциплинарные взыскания, налагаемые на сотрудников (военнослужащих) в период прохождения ими службы. Основаниями для внесения записей являются приказы о привлечении сотрудника (военнослужащего) к дисциплинарной ответственности, при этом, в графах раздела полностью отражается какое наложено взыскание и за что, в точном соответствии с приказом, по такой же последовательности производится запись о досрочном снятии дисциплинарного взыскания;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) в разделе 15 "Сведения о ранениях и контузиях, травмах, увечьях, заболеваниях полученных сотрудником (военнослужащим) при исполнении им служебных обязанностей и служебного долга", производятся записи о ранениях, контузиях, травмах, увечьях, заболеваниях, полученных сотрудником (военнослужащим) при исполнении им служебных обязанностей или служебного долга. Основанием для записей служат документы, выданные лечебными учреждениями, архивными справками со ссылкой на номер и дату подтверждающих документов, при этом указывается характер ранений, контузий, травм, увечий, заболеваний, когда и где они были получены;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
-[...15 lines deleted...]
-      17) в разделе 15 "Сведения о ранениях и контузиях, травмах, увечьях, заболеваниях полученных сотрудником (военнослужащим) при исполнении им служебных обязанностей и служебного долга", производятся записи о ранениях, контузиях, травмах, увечьях, заболеваниях, полученных сотрудником (военнослужащим) при исполнении им служебных обязанностей или служебного долга. Основанием для записей служат документы, выданные лечебными учреждениями, архивными справками со ссылкой на номер и дату подтверждающих документов, при этом указывается характер ранений, контузий, травм, увечий, заболеваний, когда и где они были получены;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) в разделе 16 "Пребывание за границей" записываются все выезды (на постоянную работу, учебу, в командировки, отпуска, туристические поездки) за границу (ближнее и дальнее зарубежье). В первичной стадии заполнения послужного списка основаниями для записи являются данные, отраженные в анкете, заполненной сотрудником или военнослужащим (кандидатом), и при необходимости, отметки в паспорте кандидата. В последующей стадии заполнения данного раздела послужного списка основаниями для записей являются: корешки отпускных удостоверений с отметками и (или) копии визы и (или) копия паспорта гражданина Республики Казахстан, при направлении на обучение или в служебные командировки – приказы отправляющих инстанций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
-[...15 lines deleted...]
-      18) в разделе 16 "Пребывание за границей" записываются все выезды (на постоянную работу, учебу, в командировки, отпуска, туристические поездки) за границу (ближнее и дальнее зарубежье). В первичной стадии заполнения послужного списка основаниями для записи являются данные, отраженные в анкете, заполненной сотрудником или военнослужащим (кандидатом), и при необходимости, отметки в паспорте кандидата. В последующей стадии заполнения данного раздела послужного списка основаниями для записей являются: корешки отпускных удостоверений с отметками и (или) копии визы и (или) копия паспорта гражданина Республики Казахстан, при направлении на обучение или в служебные командировки – приказы отправляющих инстанций;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 19) предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 29.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 292 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 1.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) в разделе 17 "Сведения о родителях сотрудника (военнослужащего)" указываются фамилия, имя, отчество (при его наличии) отца и матери, их местожительство. Основанием для записи являются проверенные данные, отраженные в анкете и автобиографии сотрудника (военнослужащего);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 20) предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 29.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 292 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 1.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) в разделе 18 "Сведения о семейном положении" справа от названия раздела записываются следующие возможные значения: "женат (замужем)"; "холост (не замужем)"; "разведен (разведена)", "вдовец (вдова)". В таблице настоящего раздела записываются фамилия (в том числе девичья), имя, отчество (при его наличии) супруги (супруга) и детей сотрудника (военнослужащего), в том числе усыновленных, удочеренных. Записи сведений о семейном положении сотрудника (военнослужащего) производится только на основании соответствующих документов, выдаваемых органами, осуществляющими государственную регистрацию актов гражданского состояния.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данный раздел дополнен графой "Примечание", где отображаются дополнительные сведения (о расторжении брака, смерти);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
-[...15 lines deleted...]
-      19) в разделе 17 "Сведения о родителях сотрудника (военнослужащего)" указываются фамилия, имя, отчество (при его наличии) отца и матери, их местожительство. Основанием для записи являются проверенные данные, отраженные в анкете и автобиографии сотрудника (военнослужащего);</w:t>
+    <w:bookmarkStart w:name="z127" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) раздел 19 "Адрес места жительства сотрудника (военнослужащего)" заполняется на основании адресной справки с места жительства и данных, отраженных в заполненной сотрудником (военнослужащим) анкете, автобиографии. Адрес указывается двумя позициями (если таковое имеет место), адрес регистрации и фактического проживания. Номера домашнего и мобильного телефонов по которым можно связаться с ним указываются со слов сотрудника (военнослужащего). Записи номеров домашнего и мобильного телефонов производятся простым карандашом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
-[...15 lines deleted...]
-      20) в разделе 18 "Сведения о семейном положении" справа от названия раздела записываются следующие возможные значения: "женат (замужем)"; "холост (не замужем)"; "разведен (разведена)", "вдовец (вдова)". В таблице настоящего раздела записываются фамилия (в том числе девичья), имя, отчество (при его наличии) супруги (супруга) и детей сотрудника (военнослужащего), в том числе усыновленных, удочеренных. Записи сведений о семейном положении сотрудника (военнослужащего) производится только на основании соответствующих документов, выдаваемых органами, осуществляющими государственную регистрацию актов гражданского состояния.</w:t>
+    <w:bookmarkStart w:name="z128" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) в конце послужного списка указывается должность, фамилия и инициалы сотрудника (работника) кадровой службы, составившего послужной список, ставится его подпись и дата. С составленным послужным списком ознакамливается лицо и в подтверждение правильности записанных о нем сведений расписывается в послужном списке. После этого послужной список утверждается руководителем кадровой службы или лицом, его заменяющим, заверяется печатью кадровой службы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
-[...15 lines deleted...]
-      Данный раздел дополнен графой "Примечание", где отображаются дополнительные сведения (о расторжении брака, смерти);</w:t>
+    <w:bookmarkStart w:name="z129" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Количество листов в послужном списке составляет 12 (двенадцать) листов, последний двенадцатый лист предназначен для скрепления печатью.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
-[...15 lines deleted...]
-      21) раздел 19 "Адрес места жительства сотрудника (военнослужащего)" заполняется на основании адресной справки с места жительства и данных, отраженных в заполненной сотрудником (военнослужащим) анкете, автобиографии. Адрес указывается двумя позициями (если таковое имеет место), адрес регистрации и фактического проживания. Номера домашнего и мобильного телефонов по которым можно связаться с ним указываются со слов сотрудника (военнослужащего). Записи номеров домашнего и мобильного телефонов производятся простым карандашом;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В период прохождения службы не реже одного раза в пять лет сотрудники (военнослужащие) знакомятся с записями в послужном списке, а также перед убытием к новому месту службы, после увольнения и в других случаях с разрешения руководителя кадровой службы или лица, его заменяющего.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
-[...15 lines deleted...]
-      22) в конце послужного списка указывается должность, фамилия и инициалы сотрудника (работника) кадровой службы, составившего послужной список, ставится его подпись и дата. С составленным послужным списком ознакамливается лицо и в подтверждение правильности записанных о нем сведений расписывается в послужном списке. После этого послужной список утверждается руководителем кадровой службы или лицом, его заменяющим, заверяется печатью кадровой службы.</w:t>
+    <w:bookmarkStart w:name="z131" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Послужной список ведется на протяжении всей служебной деятельности сотрудника (военнослужащего).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
-[...15 lines deleted...]
-      Количество листов в послужном списке составляет 12 (двенадцать) листов, последний двенадцатый лист предназначен для скрепления печатью.</w:t>
+    <w:bookmarkStart w:name="z132" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Переоформление послужных списков допускается лишь в случаях прихода их в полную негодность, по мотивированному заключению кадровой службы, утвержденный руководителем кадровой службы или лицом, его заменяющим. При этом прежний послужной список не уничтожается, а подшивается в четвертую часть личного дела.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
-[...15 lines deleted...]
-      В период прохождения службы не реже одного раза в пять лет сотрудники (военнослужащие) знакомятся с записями в послужном списке, а также перед убытием к новому месту службы, после увольнения и в других случаях с разрешения руководителя кадровой службы или лица, его заменяющего.</w:t>
+    <w:bookmarkStart w:name="z133" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Последующие изменения и дополнения в сведениях социально-демографического (фамилия, дата и место рождения, образование, семейное положение), административного характера (должность и место службы, поощрения и взыскания), а также в данных, характеризующих личные и деловые качества сотрудника (военнослужащего), отражаются в послужном списке личного дела теми кадровыми подразделениями, в которых эти дела находятся на учете.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z131" w:id="125"/>
-[...15 lines deleted...]
-      Послужной список ведется на протяжении всей служебной деятельности сотрудника (военнослужащего).</w:t>
+    <w:bookmarkStart w:name="z134" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. При возникновении новых обстоятельств (вступление в брак, выезд за границу, достижение детьми и другими близкими родственниками совершеннолетнего возраста), значительных изменений биографического характера, выявления сведений, противоречащих данным послужного списка, проводятся проверочные мероприятия, от сотрудника (военнослужащего) истребуются обновленная автобиография, анкета, а также другие необходимые документы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z135" w:id="129"/>
+    <w:bookmarkStart w:name="z135" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       О результатах составляется заключение по автобиографической проверке по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, которое согласовывается с руководителем кадровой службы территориального органа ОГЗ, организации образования, воинской части и вместе с дополнительными материалами специальной проверки приобщаются к материалам специальной проверки.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z136" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сотрудник (военнослужащий) в случаях изменения в семейном положении, привлечения его или близких родственников к уголовной ответственности, выезда кого-либо из них на постоянное местожительство за границу, докладывает об этом рапортом непосредственному руководителю в срок до трех календарных дней. Рапорт, с принятым решением руководителя органа, подразделения, передается в кадровую службу и приобщается к личному делу сотрудника (военнослужащего).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z137" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Деятельность по своевременному оформлению, уточнению, проверке изменений и дополнений в учетных данных сотрудников (военнослужащих), сбору необходимых материалов и документов, возлагается на сотрудников кадровой службы, ответственных за вопросы комплектования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z138" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Контроль за состоянием личных дел и соответствием их требованиям настоящих Правил осуществляется периодически, но не реже одного раза в 5 лет, путем проведения ревизии личных дел с составлением дефектной ведомости с указанием конкретных сроков устранения недостатков.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z136" w:id="130"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z139" w:id="133"/>
+    <w:bookmarkStart w:name="z139" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Проведение ревизии, составление дефектной ведомости и устранение выявленных недостатков возлагается на сотрудников (работников) кадровой службы, ответственных за вопросы комплектования. Контроль за исполнением дефектной ведомости возлагается на сотрудников (работников) кадровой службы, которыми фиксируются в карточке контроля результаты данной деятельности. Карточка контроля соответствия личного дела находится в каждом личном деле и заполняется на протяжении всей службы сотрудника (военнослужащего) по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z140" w:id="134"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z140" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Документы, хранящиеся в каждой части личного дела, нумеруются отдельно и вносятся во внутренние описи соответствующих частей по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, количество листов внутренней описи не ограничивается. Нумерация листов каждой части производится простым карандашом, в правом верхнем углу. При этом сами листы внутренней описи личного дела не нумеруются.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z141" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы каждой части личного дела располагаются в хронологическом порядке. Вначале во внутреннюю опись вносятся документы, которые были приняты или оформлены при приеме сотрудника (военнослужащего) на службу, а далее – в хронологическом порядке по мере поступления их в кадровую службу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z142" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Каждый документ личного дела заносится в опись отдельно. Внутренняя опись составляется и заверяется подписью сотрудника (работника) кадровой службы напротив каждого документа в соответствующей графе. Общее количество документов и листов внутренней описи указывается при увольнении сотрудника (военнослужащего) в соответствующих разделах внутренней описи, при этом общее количество документов отражается цифровым и прописным способом, указывается должность, фамилия, имя, отчество (при его наличии) сотрудника (работника) кадровой службы, заполнившего опись, его подпись и заверяется печатью кадровой службы, ставится дата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z143" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Изменения (исправления) в содержании записей, внесенных во внутреннюю опись, заверяются подписью сотрудника (работника) кадровой службы, ответственного за учет личных дел, и печатью этого подразделения.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z141" w:id="135"/>
-[...15 lines deleted...]
-      Документы каждой части личного дела располагаются в хронологическом порядке. Вначале во внутреннюю опись вносятся документы, которые были приняты или оформлены при приеме сотрудника (военнослужащего) на службу, а далее – в хронологическом порядке по мере поступления их в кадровую службу.</w:t>
+    <w:bookmarkStart w:name="z144" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сокращенные военные дела офицеров запаса, проходящих службу в ОГЗ, приобщаются к основному личному делу в не расшитом виде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z142" w:id="136"/>
-[...15 lines deleted...]
-      Каждый документ личного дела заносится в опись отдельно. Внутренняя опись составляется и заверяется подписью сотрудника (работника) кадровой службы напротив каждого документа в соответствующей графе. Общее количество документов и листов внутренней описи указывается при увольнении сотрудника (военнослужащего) в соответствующих разделах внутренней описи, при этом общее количество документов отражается цифровым и прописным способом, указывается должность, фамилия, имя, отчество (при его наличии) сотрудника (работника) кадровой службы, заполнившего опись, его подпись и заверяется печатью кадровой службы, ставится дата.</w:t>
+    <w:bookmarkStart w:name="z145" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Учет, хранение и выдача (высылка) личных дел сотрудников и военнослужащих ОГЗ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z143" w:id="137"/>
-[...15 lines deleted...]
-      Изменения (исправления) в содержании записей, внесенных во внутреннюю опись, заверяются подписью сотрудника (работника) кадровой службы, ответственного за учет личных дел, и печатью этого подразделения.</w:t>
+    <w:bookmarkStart w:name="z146" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Учет и хранение личных дел сотрудников (военнослужащих) организуется кадровыми службами. Личные дела подлежат регистрации и сдаче в хранилище кадровой службы не позднее 15 календарных дней после издания приказа о назначении на должность. На хранение принимаются личные дела, оформленные в соответствии с настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z144" w:id="138"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z147" w:id="141"/>
+    <w:bookmarkStart w:name="z147" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Учет личных дел производится по инвентарной книге для личных дел по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. Количество номеров в ней соответствуют количеству личных дел, подлежащих хранению. В целях более длительного пользования книгой под каждым номером предусматривается место для последующих пяти записей. Номер, за которым в инвентарной книге присвоен номер личного дела, проставляется на лицевой части обложки личного дела. Личные дела хранятся по порядку номеров.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z148" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не реже одного раза в два года производится инвентаризация личных дел (сверка наличия личных дел с записями в инвентарной книге), о чем составляется акт наличия личных дел в произвольной форме, в котором указывается количество дел на период проверки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z149" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Личные дела хранятся в отдельной комнате (хранилище), оборудованной стеллажами, сейфами, шкафами, отвечающей требованиям Инструкции по защите государственных секретов Республики Казахстан, утвержденной постановлением Правительства Республики Казахстан от 28 октября 2021 года № 776 дсп (далее – Инструкция).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z150" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Учет и хранение личных дел возлагается на специально отведенных сотрудников (работников) кадровых служб, имеющих соответствующий допуск к секретным работам и ДСП документам.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z148" w:id="142"/>
-[...15 lines deleted...]
-      Не реже одного раза в два года производится инвентаризация личных дел (сверка наличия личных дел с записями в инвентарной книге), о чем составляется акт наличия личных дел в произвольной форме, в котором указывается количество дел на период проверки.</w:t>
+    <w:bookmarkStart w:name="z151" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. В случаях, если в последующей работе с личными делами выявлены неточности и искажения в записях, вносятся исправления с указанием документов, на основании которых они внесены. Все исправления заверяются подписью лица, ответственного за учет и хранение личных дел, печатью кадровой службы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z149" w:id="143"/>
-[...15 lines deleted...]
-      18. Личные дела хранятся в отдельной комнате (хранилище), оборудованной стеллажами, сейфами, шкафами, отвечающей требованиям Инструкции по защите государственных секретов Республики Казахстан, утвержденной постановлением Правительства Республики Казахстан от 28 октября 2021 года № 776 дсп (далее – Инструкция).</w:t>
+    <w:bookmarkStart w:name="z152" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Изъятие документов из личного дела, а также хранение документов, не предусмотренных настоящими Правилами, не допускается. Снятие копий с документов, находящихся в личном деле, производится только с разрешения руководителя кадровой службы или лица его заменяющего. В этих случаях на подлинном документе делается пометка, для кого и когда снята копия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z150" w:id="144"/>
-[...15 lines deleted...]
-      19. Учет и хранение личных дел возлагается на специально отведенных сотрудников (работников) кадровых служб, имеющих соответствующий допуск к секретным работам и ДСП документам.</w:t>
+    <w:bookmarkStart w:name="z153" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Личные дела сотрудников (военнослужащих), назначенных на должности по номенклатуре Министра по чрезвычайным ситуациям, хранятся в кадровой службе Министерства. В кадровых службах, где осуществляется персональный учет кадров по личным делам, оформляются дубликаты личных дел обозначенных сотрудников (военнослужащих). Пометки в оригинале личного дела о снятии копий не производятся. В правом верхнем углу личного дела делается пометка "Дубликат". После увольнения сотрудника (военнослужащего) дубликат личного дела хранится в кадровой службе в течение одного года, после чего уничтожается в порядке, установленным Законом Республики Казахстан "О национальном архивном фонде и архивах" (далее – Закон о национальном архиве).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z151" w:id="145"/>
-[...15 lines deleted...]
-      20. В случаях, если в последующей работе с личными делами выявлены неточности и искажения в записях, вносятся исправления с указанием документов, на основании которых они внесены. Все исправления заверяются подписью лица, ответственного за учет и хранение личных дел, печатью кадровой службы.</w:t>
+    <w:bookmarkStart w:name="z154" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Выдача (высылка) личных дел осуществляется сотрудниками (работниками) кадровой службы с письменного указания (разрешения) руководителя либо заместителей руководителя органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z152" w:id="146"/>
-[...15 lines deleted...]
-      21. Изъятие документов из личного дела, а также хранение документов, не предусмотренных настоящими Правилами, не допускается. Снятие копий с документов, находящихся в личном деле, производится только с разрешения руководителя кадровой службы или лица его заменяющего. В этих случаях на подлинном документе делается пометка, для кого и когда снята копия.</w:t>
+    <w:bookmarkStart w:name="z155" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По запросу руководителя органа или уполномоченного руководителя кадровой службой в Вооруженные Силы Республики Казахстан, другие войска и воинские формирования Республики Казахстан, специальные государственные и правоохранительные органы направляются характеризующие сотрудника (военнослужащего) материалы (копия послужного списка, заключение по последней аттестации, расчет выслуги лет).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z153" w:id="147"/>
-[...15 lines deleted...]
-      Личные дела сотрудников (военнослужащих), назначенных на должности по номенклатуре Министра по чрезвычайным ситуациям, хранятся в кадровой службе Министерства. В кадровых службах, где осуществляется персональный учет кадров по личным делам, оформляются дубликаты личных дел обозначенных сотрудников (военнослужащих). Пометки в оригинале личного дела о снятии копий не производятся. В правом верхнем углу личного дела делается пометка "Дубликат". После увольнения сотрудника (военнослужащего) дубликат личного дела хранится в кадровой службе в течение одного года, после чего уничтожается в порядке, установленным Законом Республики Казахстан "О национальном архивном фонде и архивах" (далее – Закон о национальном архиве).</w:t>
+    <w:bookmarkStart w:name="z156" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На откомандированных сотрудников (военнослужащих) личные дела высылаются по новому месту их службы не позднее пяти рабочих дней со дня издания приказа об откомандировании.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z154" w:id="148"/>
-[...15 lines deleted...]
-      22. Выдача (высылка) личных дел осуществляется сотрудниками (работниками) кадровой службы с письменного указания (разрешения) руководителя либо заместителей руководителя органа.</w:t>
+    <w:bookmarkStart w:name="z157" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Личные дела выдаются сотрудникам (работникам) кадровых служб для временного пользования до конца рабочего дня, после чего сдаются в хранилище.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z155" w:id="149"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z158" w:id="152"/>
+    <w:bookmarkStart w:name="z158" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Фиксация выдачи (высылки) личных дел для временного пользования производится в контрольной карточке личного дела по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, находящейся в каждом личном деле, лицом, ответственным за учет и хранение личных дел. Контрольные карточки выданных (высланных) личных дел хранятся в специальной картотеке в номерном порядке.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z159" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При возвращении личного дела в него вкладывается контрольная карточка с указанием в ней даты возвращения и подписи принявшего лица. Личные дела по соответствующим запросам высылаются на срок не более одного месяца, в исключительных случаях срок продлевается до 30 (тридцати) календарных дней по письменному запросу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z160" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В инвентарной книге для личных дел делается соответствующая запись с указанием, когда, куда и при каком исходящем номере выслано личное дело. Контрольные карточки личных дел откомандированных сотрудников (военнослужащих) подлежат уничтожению в порядке, установленном Законом о национальном архиве.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z161" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Личные дела сотрудников и военнослужащих, уволенных из ОГЗ, сдаются на хранение в ведомственные архивы. Порядок, сроки оформления и передачи личных дел уволенных сотрудников (военнослужащих) осуществляется в строгом соответствии с требованиями Инструкции и Законом о национальном архиве.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z159" w:id="153"/>
-[...15 lines deleted...]
-      При возвращении личного дела в него вкладывается контрольная карточка с указанием в ней даты возвращения и подписи принявшего лица. Личные дела по соответствующим запросам высылаются на срок не более одного месяца, в исключительных случаях срок продлевается до 30 (тридцати) календарных дней по письменному запросу.</w:t>
+    <w:bookmarkStart w:name="z162" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При решении вопросов о восстановлении в ОГЗ архивные личные дела уволенных сотрудников (военнослужащих) не расшиваются, изменения вносятся после издания приказа о назначении.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z160" w:id="154"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z163" w:id="157"/>
+    <w:bookmarkStart w:name="z163" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3941,669 +4283,669 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ведения и хранения трудовых книжек, утвержденными приказом Министра здравоохранения и социального развития Республики Казахстан от 30 ноября 2015 года № 929 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12621), кадровой службой ведется Книга учета движения трудовых книжек и вкладышей в них по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, в которой регистрируются все трудовые книжки, принятые от сотрудников (военнослужащих) при поступлении на службу, а также трудовые книжки и вкладыши в них, выданные сотрудникам (военнослужащим) вновь. Номер регистрации трудовой книжки фиксируется в служебной или личной карточке и на конверте личного дела.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z164" w:id="158"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z164" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При получении трудовой книжки в связи с увольнением, сотрудник (военнослужащий) расписывается в Книге учета движения трудовых книжек и вкладышей в них. Трудовые книжки, не полученные сотрудниками (военнослужащими) при увольнении либо в случае их смерти, хранятся в течение двух лет в кадровой службе. По истечении указанного срока невостребованные трудовые книжки хранятся в ведомственном архиве в течение 50 лет, а затем подлежат уничтожению в порядке, установленном Законом о национальном архиве.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z165" w:id="159"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z165" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Сотрудникам (военнослужащим), уволенным из ОГЗ, соответствующие кадровые службы выдают трудовые книжки с внесенной в них записью об увольнении, возвращают военные билеты и выдают предписание в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> воинского учета военнообязанных и призывников, утвержденными приказом Министра обороны Республики Казахстан от 24 января 2017 года № 28 "Об утверждении Правил воинского учета военнообязанных и призывников" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 14881).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z166" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По офицерам запаса кадровая служба в течение 30 календарных дней направляет их сокращенные воинские дела (при их наличии) вместе с жетоном в органы военного управления по месту жительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z167" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом на второй внутренней стороне обложки личного дела в описи документов, хранящихся в конверте личного дела, делается запись о выдаче личных документов, которая заверяется подписью получившего сотрудника. Дополнительно о получении трудовой книжки производится соответствующая запись в Книгу учета движения трудовых книжек и вкладышей в них.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z168" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сотрудникам-женщинам (военнослужащим-женщинам), ранее до ОГЗ не состоявших на воинском учете, после увольнения со службы предписания о направлении для постановки на воинский учет не выдаются.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z166" w:id="160"/>
-[...15 lines deleted...]
-      По офицерам запаса кадровая служба в течение 30 календарных дней направляет их сокращенные воинские дела (при их наличии) вместе с жетоном в органы военного управления по месту жительства.</w:t>
+    <w:bookmarkStart w:name="z169" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. При внесении записей о прохождении службы в ОГЗ в трудовую книжку следует руководствоваться следующим:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z167" w:id="161"/>
-[...15 lines deleted...]
-      При этом на второй внутренней стороне обложки личного дела в описи документов, хранящихся в конверте личного дела, делается запись о выдаче личных документов, которая заверяется подписью получившего сотрудника. Дополнительно о получении трудовой книжки производится соответствующая запись в Книгу учета движения трудовых книжек и вкладышей в них.</w:t>
+    <w:bookmarkStart w:name="z170" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) перечисление занимаемых должностей и наименование территориальных подразделений (организации образования, воинских частей) не вносится;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z168" w:id="162"/>
-[...15 lines deleted...]
-      Сотрудникам-женщинам (военнослужащим-женщинам), ранее до ОГЗ не состоявших на воинском учете, после увольнения со службы предписания о направлении для постановки на воинский учет не выдаются.</w:t>
+    <w:bookmarkStart w:name="z171" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в соответствующие графы трудовой книжки вносятся сведения о всех награждениях и поощрениях за время пребывания на службе в ОГЗ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z169" w:id="163"/>
-[...15 lines deleted...]
-      26. При внесении записей о прохождении службы в ОГЗ в трудовую книжку следует руководствоваться следующим:</w:t>
+    <w:bookmarkStart w:name="z172" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сведения о дисциплинарных взысканиях в трудовую книжку не записываются;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z170" w:id="164"/>
-[...15 lines deleted...]
-      1) перечисление занимаемых должностей и наименование территориальных подразделений (организации образования, воинских частей) не вносится;</w:t>
+    <w:bookmarkStart w:name="z173" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) основания увольнения, пункт и статья Закона Республики Казахстан, в соответствии с которым сотрудник уволен из ОГЗ, в трудовой книжке не указываются;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z171" w:id="165"/>
-[...15 lines deleted...]
-      2) в соответствующие графы трудовой книжки вносятся сведения о всех награждениях и поощрениях за время пребывания на службе в ОГЗ;</w:t>
+    <w:bookmarkStart w:name="z174" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) все записи о датах пребывания на службе, награждения и поощрения (число и месяц двузначными цифрами, год указывается полностью) производятся арабскими цифрами со ссылкой на соответствующий приказ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z172" w:id="166"/>
-[...15 lines deleted...]
-      3) сведения о дисциплинарных взысканиях в трудовую книжку не записываются;</w:t>
+    <w:bookmarkStart w:name="z175" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При увольнении сотрудников (военнослужащих) из ОГЗ все записи о службе, награждениях и поощрениях, внесенные в трудовую книжку заверяются подписью руководителя кадровой службы или лицом, его заменяющим, и печатью кадровой службы органа ОГЗ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z173" w:id="167"/>
-[...15 lines deleted...]
-      4) основания увольнения, пункт и статья Закона Республики Казахстан, в соответствии с которым сотрудник уволен из ОГЗ, в трудовой книжке не указываются;</w:t>
+    <w:bookmarkStart w:name="z176" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Присвоение личных номеров</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z174" w:id="168"/>
-[...15 lines deleted...]
-      5) все записи о датах пребывания на службе, награждения и поощрения (число и месяц двузначными цифрами, год указывается полностью) производятся арабскими цифрами со ссылкой на соответствующий приказ.</w:t>
+    <w:bookmarkStart w:name="z177" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Всем лицам высшего, старшего и среднего начальствующего (высшего офицерского и офицерского) состава, состоящим на службе в ОГЗ, присваиваются личные номера, которые сохраняются за ними на все время их службы и состояния в запасе и никому другому не передаются.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z175" w:id="169"/>
-[...15 lines deleted...]
-      При увольнении сотрудников (военнослужащих) из ОГЗ все записи о службе, награждениях и поощрениях, внесенные в трудовую книжку заверяются подписью руководителя кадровой службы или лицом, его заменяющим, и печатью кадровой службы органа ОГЗ.</w:t>
+    <w:bookmarkStart w:name="z178" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Личный номер состоит из заглавной буквы русского алфавита, обозначающий серию, и шестизначного числа. Личный номер штампуется на металлическом жетоне, описание которого изложено в приложении № 16 к Инструкции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z176" w:id="170"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 4. Присвоение личных номеров</w:t>
+    <w:bookmarkStart w:name="z179" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Присвоение личных номеров производится приказами Министра по чрезвычайным ситуациям Республики Казахстан одновременно с присвоением первого специального или воинского звания начальствующего (офицерского) состава.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z177" w:id="171"/>
-[...15 lines deleted...]
-      27. Всем лицам высшего, старшего и среднего начальствующего (высшего офицерского и офицерского) состава, состоящим на службе в ОГЗ, присваиваются личные номера, которые сохраняются за ними на все время их службы и состояния в запасе и никому другому не передаются.</w:t>
+    <w:bookmarkStart w:name="z180" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По личным номерам, присвоенным лицам высшего, старшего и среднего начальствующего (высшего офицерского и офицерского) состава, в кадровом аппарате МЧС ведется картотека пономерного учета. Карточки подбираются по сериям в порядке восходящих номеров каждой серии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z178" w:id="172"/>
-[...15 lines deleted...]
-      Личный номер состоит из заглавной буквы русского алфавита, обозначающий серию, и шестизначного числа. Личный номер штампуется на металлическом жетоне, описание которого изложено в приложении № 16 к Инструкции.</w:t>
+    <w:bookmarkStart w:name="z181" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. За офицерами запаса и лицами, прибывшими из Вооруженных Сил других войсках и воинских формированиях, специальных государственных и правоохранительных органах Республики Казахстан, а также прибывших из аналогичных структур и правоохранительных органов государств-участников СНГ и зачисленными в кадры МЧС или назначенными на службу в ОГЗ, сохраняются ранее присвоенные личные номера по месту прежней службы или учета по запасу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z179" w:id="173"/>
-[...15 lines deleted...]
-      28. Присвоение личных номеров производится приказами Министра по чрезвычайным ситуациям Республики Казахстан одновременно с присвоением первого специального или воинского звания начальствующего (офицерского) состава.</w:t>
+    <w:bookmarkStart w:name="z182" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Кадровые аппараты ОГЗ, организации образования МЧС, воинских частей при оформлении документов на присвоение первого специального или воинского звания среднего, старшего и высшего начальствующего (высшего офицерского и офицерского) состава или о зачислении в кадры МЧС офицеров запаса, прибывших из Вооруженных Сил других войсках и воинских формированиях, специальных государственных и правоохранительных органах Республики Казахстан, прибывших из аналогичных структур и правоохранительных органов государств-участников СНГ, которым личные номера были присвоены по месту их прежней службы или учета по запасу заполняют карточку пономерного учета (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приложение № 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правил).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z180" w:id="174"/>
-[...15 lines deleted...]
-      По личным номерам, присвоенным лицам высшего, старшего и среднего начальствующего (высшего офицерского и офицерского) состава, в кадровом аппарате МЧС ведется картотека пономерного учета. Карточки подбираются по сериям в порядке восходящих номеров каждой серии.</w:t>
+    <w:bookmarkStart w:name="z183" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В карточках пономерного учета лиц, которым личный номер был присвоен в Вооруженных Силах других войсках и воинских формированиях, специальных государственных и правоохранительных органах Республики Казахстан, аналогичных структурах и правоохранительных органах государств-участников СНГ, указывается личный номер, под которым они проходили по месту прежней службы или состояли в запасе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z181" w:id="175"/>
-[...15 lines deleted...]
-      29. За офицерами запаса и лицами, прибывшими из Вооруженных Сил других войсках и воинских формированиях, специальных государственных и правоохранительных органах Республики Казахстан, а также прибывших из аналогичных структур и правоохранительных органов государств-участников СНГ и зачисленными в кадры МЧС или назначенными на службу в ОГЗ, сохраняются ранее присвоенные личные номера по месту прежней службы или учета по запасу.</w:t>
+    <w:bookmarkStart w:name="z184" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Присвоенные личные номера записываются во все документы персонального и штатно-должностного учета лиц среднего, старшего и высшего начальствующего (офицерского) состава, а также указываются в приказах по личному составу, служебных удостоверениях, документах денежного и вещевого довольствия, служебной переписке, касающейся лиц высшего, старшего и среднего начальствующего (высшего офицерского и офицерского) состава.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z182" w:id="176"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> к Правил).</w:t>
+    <w:bookmarkStart w:name="z185" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Жетоны с личными номерами вручаются лицам начальствующего (высшего офицерского и офицерского) состава одновременно с объявлением приказа о присвоении первого специального или воинского звания. Лица, получившие жетоны, расписываются за их получение в журнале (Приложение № 15 к Инструкции). Жетоны в журнале перечисляются по порядку восходящих номеров каждой серии. Журнал хранится в кадровом аппарате.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z183" w:id="177"/>
-[...15 lines deleted...]
-      В карточках пономерного учета лиц, которым личный номер был присвоен в Вооруженных Силах других войсках и воинских формированиях, специальных государственных и правоохранительных органах Республики Казахстан, аналогичных структурах и правоохранительных органах государств-участников СНГ, указывается личный номер, под которым они проходили по месту прежней службы или состояли в запасе.</w:t>
+    <w:bookmarkStart w:name="z186" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Офицерам запаса, зачисленным в кадры МЧС, жетоны с личными номерами, поступившие из органов военного управления с сокращенными военными делами, вручаются при объявлении приказа Министра по чрезвычайным ситуациям Республики Казахстан о зачислении их в кадры МЧС, о получении жетона они расписываются внизу титульного листа послужного списка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z184" w:id="178"/>
-[...15 lines deleted...]
-      31. Присвоенные личные номера записываются во все документы персонального и штатно-должностного учета лиц среднего, старшего и высшего начальствующего (офицерского) состава, а также указываются в приказах по личному составу, служебных удостоверениях, документах денежного и вещевого довольствия, служебной переписке, касающейся лиц высшего, старшего и среднего начальствующего (высшего офицерского и офицерского) состава.</w:t>
+    <w:bookmarkStart w:name="z187" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Лица начальствующего (офицерского) состава, уволенные из ОГЗ в запас Вооруженных Сил Республики Казахстан, при получении предписаний о постановке на воинский учет, жетоны с личными номерами сдают в кадровые аппараты, которые подшиваются в личные дела или сокращенные военные дела офицеров запаса и лиц, прибывших из Вооруженных Сил, других войск и воинских формирований Республики Казахстан. Сокращенные военные дела пересылаются в органы военного управления по месту жительства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z185" w:id="179"/>
-[...15 lines deleted...]
-      32. Жетоны с личными номерами вручаются лицам начальствующего (высшего офицерского и офицерского) состава одновременно с объявлением приказа о присвоении первого специального или воинского звания. Лица, получившие жетоны, расписываются за их получение в журнале (Приложение № 15 к Инструкции). Жетоны в журнале перечисляются по порядку восходящих номеров каждой серии. Журнал хранится в кадровом аппарате.</w:t>
+    <w:bookmarkStart w:name="z188" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лица начальствующего (офицерского) состава (военнообязанные и невоеннообязанные), уволенные из ОГЗ в отставку или запас, при получении предписаний о постановке на воинский учет, жетоны с личными номерами сдают в кадровые аппараты, которые подшиваются к личным делам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z186" w:id="180"/>
-[...15 lines deleted...]
-      Офицерам запаса, зачисленным в кадры МЧС, жетоны с личными номерами, поступившие из органов военного управления с сокращенными военными делами, вручаются при объявлении приказа Министра по чрезвычайным ситуациям Республики Казахстан о зачислении их в кадры МЧС, о получении жетона они расписываются внизу титульного листа послужного списка.</w:t>
+    <w:bookmarkStart w:name="z189" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При представлении лиц начальствующего (офицерского) состава, из числа принятых на воинский учет, к присвоению воинских званий офицерского состава их жетоны с личными номерами из ведомственных архивов МЧС, ДЧС, воинских частей, организации образования высылаются по официальным запросам органов военного управления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z187" w:id="181"/>
-[...15 lines deleted...]
-      33. Лица начальствующего (офицерского) состава, уволенные из ОГЗ в запас Вооруженных Сил Республики Казахстан, при получении предписаний о постановке на воинский учет, жетоны с личными номерами сдают в кадровые аппараты, которые подшиваются в личные дела или сокращенные военные дела офицеров запаса и лиц, прибывших из Вооруженных Сил, других войск и воинских формирований Республики Казахстан. Сокращенные военные дела пересылаются в органы военного управления по месту жительства.</w:t>
+    <w:bookmarkStart w:name="z190" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. В случае утраты жетона, личный номер, присвоенный лицу начальствующего (офицерского) состава, не заменяется, а вместо утерянного жетона выдается дубликат за тем же номером.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z188" w:id="182"/>
-[...15 lines deleted...]
-      Лица начальствующего (офицерского) состава (военнообязанные и невоеннообязанные), уволенные из ОГЗ в отставку или запас, при получении предписаний о постановке на воинский учет, жетоны с личными номерами сдают в кадровые аппараты, которые подшиваются к личным делам.</w:t>
+    <w:bookmarkStart w:name="z191" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявки на изготовление дубликатов жетонов составляются на основании рапортов лиц начальствующего (высшего офицерского и офицерского) состава, утративших жетоны, с объяснением обстоятельств их утраты. Расходы на изготовление дубликата жетона возмещаются за счет лиц, утративших жетоны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z189" w:id="183"/>
-[...15 lines deleted...]
-      При представлении лиц начальствующего (офицерского) состава, из числа принятых на воинский учет, к присвоению воинских званий офицерского состава их жетоны с личными номерами из ведомственных архивов МЧС, ДЧС, воинских частей, организации образования высылаются по официальным запросам органов военного управления.</w:t>
+    <w:bookmarkStart w:name="z192" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z190" w:id="184"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="186"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4760,166 +5102,166 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z195" w:id="187"/>
+    <w:bookmarkStart w:name="z195" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Подписка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z196" w:id="188"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z196" w:id="185"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Я, ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z197" w:id="189"/>
+    <w:bookmarkStart w:name="z197" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       предупрежден(а): что в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственных секретах" должностное лицо или гражданин Республики Казахстан, допущенные или ранее допускавшиеся к государственным секретам, временно ограничены в своих правах выезда за границу до истечения срока секретности, но не более чем на 5 лет (после прекращения работы со сведениями, составляющими государственную тайну);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z198" w:id="190"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z198" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       что за разглашение сведений, составляющих государственные секреты, или утрату документов и предметов, содержащих такие сведения, а также иные нарушения режима секретности буду привлечен(а) к ответственности в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z199" w:id="191"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z199" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Обязуюсь в соответствии с подпунктом 9) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4934,111 +5276,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 16 Закона Республики Казахстан "О правоохранительной службе", подпунктом 5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 7 Закона Республики Казахстан "О воинской службе и статусе военнослужащих" хранить государственные секреты и иную охраняемую законом тайну, в том числе и после прекращения правоохранительной службы в течение времени, установленного законом.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z200" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "____" _____________ 20 __ года Подпись _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z201" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сотрудник (работник) кадровой службы _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z202" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "____" _____________ 20 __ года Подпись _______________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z200" w:id="192"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="194"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5130,70 +5472,70 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>данные сотрудника и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>военнослужащего ОГЗ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z204" w:id="195"/>
+    <w:bookmarkStart w:name="z204" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 – в редакции приказа Министра по чрезвычайным ситуациям РК от 16.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5206,108 +5548,108 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z397" w:id="196"/>
+    <w:bookmarkStart w:name="z397" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Обязательство  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z398" w:id="197"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z398" w:id="194"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Я, _________________________________________________________________,  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (фамилия, имя, отчество, (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z399" w:id="198"/>
+    <w:bookmarkStart w:name="z399" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       являясь сотрудником (военнослужащим) ОГЗ, в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5382,52 +5724,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственной службе Республики Казахстан", предупрежден(а): что не вправе: быть депутатом представительных органов и членом органов местного самоуправления, состоять в партиях, профессиональных союзах, выступать в поддержку какой-либо политической партии, создавать в системе правоохранительных органов общественные объединения, преследующие политические цели, основанные на общности их профессиональных интересов для представления защиты трудовых, а также других социально-экономических прав и интересов своих членов и улучшения условий труда; заниматься другой оплачиваемой деятельностью, кроме педагогической, научной и творческой деятельности; заниматься предпринимательской деятельностью, в том числе участвовать в управлении коммерческой организацией независимо от ее организационно-правовой формы; быть представителем по делам третьих лиц, за исключением случаев, предусмотренных законами; использовать в неслужебных целях средства материально-технического, финансового и информационного обеспечения, другое государственное имущество и служебную информацию; участвовать в действиях, препятствующих нормальному функционированию государственных органов и выполнению служебных обязанностей, включая забастовки; в связи с исполнением должностных полномочий пользоваться в личных целях услугами физических и юридических лиц; использовать свое служебное положение в корыстных целях, в том числе путем сговора с должностными и иными лицами; занимать должность, находящуюся в непосредственной подчиненности должности, занимаемой близкими родственниками (родителями, детьми, усыновителями, усыновленными, полнородными и неполнородными братьями и сестрами, дедушками, бабушками, внуками) или супругом (супругой); осуществлять деятельность, не совместимую с выполнением государственных функций; использовать служебную и иную информацию, не подлежащую официальному распространению, в целях получения или извлечения имущественных и неимущественных благ и преимуществ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z400" w:id="199"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z400" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кроме того, обязуюсь: соблюдать Конституцию Республики Казахстан и законодательство Республики Казахстан; обеспечивать соблюдение и защиту прав и свобод человека и гражданина Республики Казахстан, а также законных интересов физических и юридических лиц, государства; рассматривать в порядке и сроки, установленные Административной процедурно-процессуальным кодексом Республики Казахстан, обращения физических и юридических лиц, принимать по ним необходимые меры; осуществлять полномочия в пределах предоставленных прав и в соответствии с должностными обязанностями; соблюдать служебную и трудовую дисциплину; принимать на себя ограничения, связанные с пребыванием на правоохранительной службе, и антикоррупционные ограничения, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5502,131 +5844,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О правоохранительной службе", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"О воинской службе и статусе военнослужащих"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в течение месяца после вступления в должность на время прохождения правоохранительной (воинской) службы передать в доверительное управление находящиеся в собственности акции (доли участия в уставном капитале) коммерческих организаций, и иное имущество, использование которого влечет получение доходов, за исключением денег, облигаций, паев открытых и интервальных паевых инвестиционных фондов, законно принадлежащих ему, а также иного имущества, переданного в имущественный наем; предоставить нотариально засвидетельствованную копию договора на доверительное управление имуществом в десятидневный срок со дня нотариального засвидетельствования в кадровую службу. В случае расторжения договора на доверительное управление имуществом одной из сторон, уведомить об этом в месячный срок кадровую службу, а имущество, подлежащее передаче в доверительное управление, в месячный срок после расторжения договора вновь передать в доверительное управление с предоставлением в кадровую службу по месту работы нотариально засвидетельствованной копии договора; при осуществлении должностных полномочий быть беспристрастным и независимым от деятельности политических партий, общественных и религиозных объединений; незамедлительно доводить до руководства о ставших мне известными случаях коррупционных правонарушений; обеспечивать информационную безопасность в процессе работы с информационными ресурсами ОГЗ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z401" w:id="200"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z401" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "____" _____________ 20 __ года Подпись ________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z402" w:id="201"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z402" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сотрудник (работник) кадровой службы  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z403" w:id="202"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z403" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z404" w:id="203"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z404" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "____" _____________ 20__ года Подпись ________________________".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkEnd w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5815,185 +6157,185 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z214" w:id="204"/>
+    <w:bookmarkStart w:name="z214" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Обязательство по соблюдению Этического кодекса сотрудников правоохранительных органов, органов гражданской защиты и государственной фельдъегерской службы Республики Казахстан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z215" w:id="202"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Я, _______________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">являясь сотрудником ОГЗ, ознакомлен с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Этическим кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сотрудников правоохранительных органов, органов гражданской защиты и государственной фельдъегерской службы Республики Казахстан, утвержденным Указом Президента Республики Казахстан от 2 января 2023 года № 81 (далее – Этический кодекс), и принимаю установленные им стандарты поведения, а также предупрежден(а) о возможности привлечения меня к ответственности в установленном законодательством Республики Казахстан порядке за нарушение требований, предусмотренных Этическим кодексом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z216" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "______"____________20 __ года Подпись _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z217" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сотрудник (работник) кадровой службы_____________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:p>
-[...15 lines deleted...]
-      Я, _______________________________________________________________________,</w:t>
+    <w:bookmarkStart w:name="z218" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "______"_____________ 20__ года Подпись _____________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:p>
-[...95 lines deleted...]
-    <w:bookmarkEnd w:id="208"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6150,185 +6492,185 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z221" w:id="209"/>
+    <w:bookmarkStart w:name="z221" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Обязательство по соблюдению Этического кодекса государственных служащих Республики Казахстан (Правила служебной этики государственных служащих)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z222" w:id="207"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Я, _______________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">являясь военнослужащим ОГЗ, ознакомлен с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Этическим кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> государственных служащих Республики Казахстан (Правила служебной этики государственных служащих), утвержденным Указом Президента Республики Казахстан от 29 декабря 2015 года № 153 (далее – Этический кодекс), и принимаю установленные им стандарты поведения, а также предупрежден(а) о возможности привлечения меня к ответственности в установленном законодательством Республики Казахстан порядке за нарушение требований, предусмотренных Этическим кодексом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z223" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "______"____________20 __ года Подпись ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z224" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сотрудник (работник) кадровой службы_______________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:p>
-[...15 lines deleted...]
-      Я, _______________________________________________________________________,</w:t>
+    <w:bookmarkStart w:name="z225" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "______"_____________ 20__ года Подпись ______________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:p>
-[...95 lines deleted...]
-    <w:bookmarkEnd w:id="213"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6420,68 +6762,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>данные сотрудника и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>военнослужащего ОГЗ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z227" w:id="214"/>
+    <w:bookmarkStart w:name="z227" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министерство по чрезвычайным ситуациям Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkEnd w:id="211"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6612,591 +6954,591 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пользования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(по заполнению)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z230" w:id="215"/>
+    <w:bookmarkStart w:name="z230" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Личное дело №</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z231" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________________________  ___________________________________________________________________________________   /фамилия, имя отчество, (при его наличии)/</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z232" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЧАСТЬ I</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z233" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) послужной список;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z231" w:id="216"/>
-[...15 lines deleted...]
-      ___________________________________________________________________________________  ___________________________________________________________________________________   /фамилия, имя отчество, (при его наличии)/</w:t>
+    <w:bookmarkStart w:name="z234" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заключение комиссии по определению стажа службы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z232" w:id="217"/>
-[...15 lines deleted...]
-      ЧАСТЬ I</w:t>
+    <w:bookmarkStart w:name="z235" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЧАСТЬ II</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z233" w:id="218"/>
-[...15 lines deleted...]
-      1) послужной список;</w:t>
+    <w:bookmarkStart w:name="z236" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аттестационные листы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z234" w:id="219"/>
-[...15 lines deleted...]
-      2) заключение комиссии по определению стажа службы.</w:t>
+    <w:bookmarkStart w:name="z237" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) служебные характеристики в период службы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z235" w:id="220"/>
-[...15 lines deleted...]
-      ЧАСТЬ II</w:t>
+    <w:bookmarkStart w:name="z238" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) представления к присвоению (понижению, восстановлению) специального (воинского) звания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z236" w:id="221"/>
-[...15 lines deleted...]
-      1) аттестационные листы;</w:t>
+    <w:bookmarkStart w:name="z239" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) решение о задержке представления к установлению специального (воинского) звания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z237" w:id="222"/>
-[...15 lines deleted...]
-      2) служебные характеристики в период службы;</w:t>
+    <w:bookmarkStart w:name="z240" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) представления по перемещению по службе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z238" w:id="223"/>
-[...15 lines deleted...]
-      3) представления к присвоению (понижению, восстановлению) специального (воинского) звания;</w:t>
+    <w:bookmarkStart w:name="z241" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) представления к увольнению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z239" w:id="224"/>
-[...15 lines deleted...]
-      4) решение о задержке представления к установлению специального (воинского) звания;</w:t>
+    <w:bookmarkStart w:name="z242" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) наградные листы, представления о поощрении (награждении).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z240" w:id="225"/>
-[...15 lines deleted...]
-      5) представления по перемещению по службе;</w:t>
+    <w:bookmarkStart w:name="z243" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) материалы конкурсной комиссии (результаты тестирования на знание государственного языка, законодательства Республики Казахстан и личностные компетенции, сдачи нормативов по физической подготовке, результаты полиграфологического исследования, выписка из протокола заседания конкурсной комиссии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z241" w:id="226"/>
-[...15 lines deleted...]
-      6) представления к увольнению;</w:t>
+    <w:bookmarkStart w:name="z244" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) копии сертификатов (об окончании курсов переподготовки, повышения квалификации, а также языковых, образовательных и других курсов, оплачиваемых за счет бюджета ОГЗ);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z242" w:id="227"/>
-[...15 lines deleted...]
-      7) наградные листы, представления о поощрении (награждении).</w:t>
+    <w:bookmarkStart w:name="z245" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) контракт о прохождении воинской службы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z243" w:id="228"/>
-[...15 lines deleted...]
-      8) материалы конкурсной комиссии (результаты тестирования на знание государственного языка, законодательства Республики Казахстан и личностные компетенции, сдачи нормативов по физической подготовке, результаты полиграфологического исследования, выписка из протокола заседания конкурсной комиссии);</w:t>
+    <w:bookmarkStart w:name="z246" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЧАСТЬ III</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z244" w:id="229"/>
-[...15 lines deleted...]
-      9) копии сертификатов (об окончании курсов переподготовки, повышения квалификации, а также языковых, образовательных и других курсов, оплачиваемых за счет бюджета ОГЗ);</w:t>
+    <w:bookmarkStart w:name="z247" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заявление о приеме в правоохранительный орган/ на воинскую службу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z245" w:id="230"/>
-[...15 lines deleted...]
-      10) контракт о прохождении воинской службы;</w:t>
+    <w:bookmarkStart w:name="z248" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) автобиографии (написанная собственноручно и в отпечатанном виде, заверенная подписью сотрудника (работника) кадровой службы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z246" w:id="231"/>
-[...15 lines deleted...]
-      ЧАСТЬ III</w:t>
+    <w:bookmarkStart w:name="z249" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) анкета (с фотокарточкой, заверенной печатью кадровой службы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z247" w:id="232"/>
-[...15 lines deleted...]
-      1) заявление о приеме в правоохранительный орган/ на воинскую службу;</w:t>
+    <w:bookmarkStart w:name="z250" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) заключение о приеме в правоохранительный орган/воинскую службу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z248" w:id="233"/>
-[...15 lines deleted...]
-      2) автобиографии (написанная собственноручно и в отпечатанном виде, заверенная подписью сотрудника (работника) кадровой службы);</w:t>
+    <w:bookmarkStart w:name="z251" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) характеристики (служебные, учебные и другие), представляемые до поступления на службу (учебу);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z249" w:id="234"/>
-[...15 lines deleted...]
-      3) анкета (с фотокарточкой, заверенной печатью кадровой службы);</w:t>
+    <w:bookmarkStart w:name="z252" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) справка центральной (окружной) военно-врачебной комиссии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z250" w:id="235"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z253" w:id="238"/>
+    <w:bookmarkStart w:name="z253" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) подписка по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z254" w:id="239"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z254" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) обязательство по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z255" w:id="240"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z255" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) обязательства по соблюдению Этического кодекса сотрудников правоохранительных органов, органов гражданской защиты и государственной фельдъегерской службы Республики Казахстан, а также Этического кодекса государственных служащих Республики Казахстан, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7211,611 +7553,611 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z256" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) подписанный бланк с текстом Присяги;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z257" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) договор (контракт) о допуске к государственным секретам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z258" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Личное дело № ________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z256" w:id="241"/>
-[...15 lines deleted...]
-      10) подписанный бланк с текстом Присяги;</w:t>
+    <w:bookmarkStart w:name="z259" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЧАСТЬ IV</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z257" w:id="242"/>
-[...15 lines deleted...]
-      11) договор (контракт) о допуске к государственным секретам.</w:t>
+    <w:bookmarkStart w:name="z260" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Архивные материалы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z258" w:id="243"/>
+    <w:bookmarkStart w:name="z261" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________________________ _____________________________________________________________________________________  /фамилия, имя, отчество, (при его наличии)/</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z262" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       1) устаревшие автобиографии и анкеты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z263" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) рапорта сотрудника (военнослужащего);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z264" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заключения и материалы служебных проверок и расследований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z265" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) устаревшие справки Центральной (окружной) военно-врачебной комиссии, справки о состоянии здоровья, о ранениях и контузиях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z266" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ходатайство и рапорт о продлении срока ОГЗ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z267" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) рекомендации при перемещении по службе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z268" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) устаревшие результаты тестирований, сдачи нормативов по физической подготовке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z269" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) информация подразделения по личному составу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z270" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) уведомление об освобождении (увольнении);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z271" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) другие документы личного дела, находящиеся в неактуальном состоянии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z272" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Личное дело № ________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-[...218 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z270" w:id="255"/>
-[...15 lines deleted...]
-      9) уведомление об освобождении (увольнении);</w:t>
+    <w:bookmarkStart w:name="z273" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЧАСТЬ V</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z271" w:id="256"/>
-[...15 lines deleted...]
-      10) другие документы личного дела, находящиеся в неактуальном состоянии.</w:t>
+    <w:bookmarkStart w:name="z274" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Материалы изучения и специальной проверки</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z272" w:id="257"/>
-[...15 lines deleted...]
-      Личное дело № ________</w:t>
+    <w:bookmarkStart w:name="z275" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________  ________________________________________________________________________________  ________________________________________________________________________________   /фамилия, имя, отчество, (при его наличии)/</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z273" w:id="258"/>
-[...15 lines deleted...]
-      ЧАСТЬ V</w:t>
+    <w:bookmarkStart w:name="z276" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заявление о согласии на изучение и проверку персональных данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z274" w:id="259"/>
-[...15 lines deleted...]
-      Материалы изучения и специальной проверки</w:t>
+    <w:bookmarkStart w:name="z277" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) план проведения проверки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z275" w:id="260"/>
-[...15 lines deleted...]
-      ________________________________________________________________________________  ________________________________________________________________________________  ________________________________________________________________________________   /фамилия, имя, отчество, (при его наличии)/</w:t>
+    <w:bookmarkStart w:name="z278" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) требования о наличии или отсутствии судимости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z276" w:id="261"/>
-[...15 lines deleted...]
-      1) заявление о согласии на изучение и проверку персональных данных;</w:t>
+    <w:bookmarkStart w:name="z279" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) результаты специальной проверки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z277" w:id="262"/>
-[...15 lines deleted...]
-      2) план проведения проверки;</w:t>
+    <w:bookmarkStart w:name="z280" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) справки, отзывы по результатам проверки по месту жительства кандидата;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z278" w:id="263"/>
-[...15 lines deleted...]
-      3) требования о наличии или отсутствии судимости;</w:t>
+    <w:bookmarkStart w:name="z281" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) справки-рекомендации от участкового инспектора полиции по месту жительства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z279" w:id="264"/>
-[...15 lines deleted...]
-      4) результаты специальной проверки;</w:t>
+    <w:bookmarkStart w:name="z282" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) материалы по дополнительной проверке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z280" w:id="265"/>
-[...15 lines deleted...]
-      5) справки, отзывы по результатам проверки по месту жительства кандидата;</w:t>
+    <w:bookmarkStart w:name="z283" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) заключение по специальной проверке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z281" w:id="266"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="268"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7972,68 +8314,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z286" w:id="269"/>
+    <w:bookmarkStart w:name="z286" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Опись документов, находящихся в конверте личного дела</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkEnd w:id="266"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -8917,50 +9259,156 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 7 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 29.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 292 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 1.01.2027).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9117,1480 +9565,1480 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z289" w:id="270"/>
+    <w:bookmarkStart w:name="z289" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Төтенше жағдайлар министрлігі Министерство по чрезвычайным ситуациям Республики Казахстан Қызметтік тізім Послужной список</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z290" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Личный номер № _________________ жеке нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z291" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________  тегі/фамилия/</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z292" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________  /аты, әкесінің аты /бар болғанда// /имя, отчество, /при его наличии//</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z290" w:id="271"/>
-[...55 lines deleted...]
-      _________________________________________________________  /аты, әкесінің аты /бар болғанда// /имя, отчество, /при его наличии//</w:t>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арнаулы/әскери атағы Специальное/воинское звание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Араулы/әскери атақты беру туралы кімнің бұйрығы, күні, нөмірі Дата, номер и чей приказ о присвоении специального/воинского звания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арнаулы/әскери атағы Специальное/воинского звание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Араулы/әскери атақты беру туралы кімнің бұйрығы, күні, нөмірі Дата, номер и чей приказ о присвоении специального/воинского звания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Туған жылы, күні, айы/Сведения о дате рождения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Туған жері/Место рождения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Ұлты/Национальность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z293" w:id="271"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Білімі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="271"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Образование (указать в последовательном порядке наименование учебных заведений и год их окончания, наименование специальности и квалификации, № диплома)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орта білімнен кейінгі/ Послесреднее</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғары/Высшее</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғары оқу орнынан кейінгі/ Послевузовское</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z294" w:id="272"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Тілдерді білуі/</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="272"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Знание языков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Ғылыми дәрежесі және ғылыми атағы туралы мәліметтер/Сведения об ученой степени и ученом звании</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Ғылыми еңбектері мен өнер-табыстарының болуы туралы мәліметтер/Сведения о наличии научных трудов и изобретений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z295" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Дербес еңбек қызметі (1 парақта)/Самостоятельная трудовая деятельность (на 1 странице)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...1323 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -11027,70 +11475,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z296" w:id="277"/>
+    <w:bookmarkStart w:name="z296" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Қызмет өткеру (8 - парақта)/ Прохождение службы (на 8 страницах)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkEnd w:id="274"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11585,190 +12033,190 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z297" w:id="278"/>
+    <w:bookmarkStart w:name="z297" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Жеңілдік жағдайларында еңбек сіңірген жылдарына жататын қызмет кезеңдері (1 парақта)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z298" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периоды службы, подлежащие зачету в выслугу лет на льготных условиях (на 1 странице)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z299" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зейнетақы тағайындау үшін еңбек сіңірген жылдарына/Период службы в выслугу лет для назначения пенсии с _____________ бастап по __________________ дейін қызмет кезеңі жеңілдік жағдайларында: бір ай/считать на льготных условиях: один месяц за ______________ болып есептелсін/месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z300" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Негіз/Основание:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z298" w:id="279"/>
-[...15 lines deleted...]
-      Периоды службы, подлежащие зачету в выслугу лет на льготных условиях (на 1 странице)</w:t>
+    <w:bookmarkStart w:name="z301" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z299" w:id="280"/>
-[...15 lines deleted...]
-      Зейнетақы тағайындау үшін еңбек сіңірген жылдарына/Период службы в выслугу лет для назначения пенсии с _____________ бастап по __________________ дейін қызмет кезеңі жеңілдік жағдайларында: бір ай/считать на льготных условиях: один месяц за ______________ болып есептелсін/месяца.</w:t>
+    <w:bookmarkStart w:name="z302" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (басшыларының (әскери бөлімдер командирлерінің бұйрықтары) приказы руководителей (командиров воинских частей))</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z300" w:id="281"/>
-[...15 lines deleted...]
-      Негіз/Основание:</w:t>
+    <w:bookmarkStart w:name="z303" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Даярлық, біліктілігін арттыру және қайта даярлау/Подготовка, повышение квалификации и переподготовка</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z301" w:id="282"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="284"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -12428,70 +12876,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z304" w:id="285"/>
+    <w:bookmarkStart w:name="z304" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Аттестаттаудан өткені туралы мәліметтер/Сведения о прохождении аттестации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkEnd w:id="282"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -12885,70 +13333,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z305" w:id="286"/>
+    <w:bookmarkStart w:name="z305" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Марапаттар мен көтермелеулер (4 парақта)/Награды и поощрения (на 4 страницах)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkEnd w:id="283"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -13443,70 +13891,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z306" w:id="287"/>
+    <w:bookmarkStart w:name="z306" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Тәртіптік жазалар (4 парақта)/Дисциплинарные взыскания (на 4 страницах)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkEnd w:id="284"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -13799,230 +14247,230 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z307" w:id="288"/>
+    <w:bookmarkStart w:name="z307" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Қызметкердің (әскери қызметшінің) қызметтік міндеттемелерін немесе қызметтік борышын атқару кезінде алған жарақаттары, контузиялары, зақымдары, мертігуі, сырқаттары туралы мәліметтер (1 парақта)/Сведения о ранениях, контузиях, травмах, увечьях, заболеваниях, полученных сотрудником (военнослужащим) при исполнении им служебных обязанностей или служебного долга (на 1 странице)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z308" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z309" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z310" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z308" w:id="289"/>
+    <w:bookmarkStart w:name="z311" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z309" w:id="290"/>
+    <w:bookmarkStart w:name="z312" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z310" w:id="291"/>
+    <w:bookmarkStart w:name="z313" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z311" w:id="292"/>
+    <w:bookmarkStart w:name="z314" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z312" w:id="293"/>
-[...15 lines deleted...]
-      ______________________________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z315" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Шетелде болуы/Пребывание за границей</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z313" w:id="294"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="296"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -15008,170 +15456,170 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z316" w:id="297"/>
+    <w:bookmarkStart w:name="z316" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Қызметкердің (әскери қызметшінің) ата-анасы туралы мәліметтер (1 парақта)/Сведения о родителях сотрудника (военнослужащего) (на 1 странице)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z317" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z318" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z319" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z317" w:id="298"/>
+    <w:bookmarkStart w:name="z320" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z318" w:id="299"/>
-[...15 lines deleted...]
-      _________________________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z321" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Қызметкердің отбасы жағдайы/Сведения о семейном положении</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z319" w:id="300"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="302"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -15831,147 +16279,147 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z322" w:id="303"/>
+    <w:bookmarkStart w:name="z322" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Қызметкердің (әскери қызметшінің) тұрғылықты мекенжайы/Адрес места жительства сотрудника (военнослужащего)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z323" w:id="304"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z323" w:id="301"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkEnd w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z324" w:id="305"/>
+    <w:bookmarkStart w:name="z324" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қызметтік тізімді жасаған/Послужной список составил: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z325" w:id="306"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z325" w:id="303"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkEnd w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">/кадр қызметі қызметкерінің (жұмыскерінің) лауазымы, тегі және аты-жөні/ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15996,90 +16444,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">/должность, фамилия и инициалы сотрудника (работника) кадровой службы/ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20__ жылғы "__"_________ "__" "__" _________ 20__ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z326" w:id="307"/>
+    <w:bookmarkStart w:name="z326" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БЕКІТЕМІН/УТВЕРЖДАЮ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z327" w:id="308"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z327" w:id="305"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkEnd w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16104,90 +16552,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>руководитель кадровой службы, квалификационный класс, фамилия и инициалы/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">М.О./М.П.  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z328" w:id="309"/>
+    <w:bookmarkStart w:name="z328" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20___ жылғы "___" __________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z329" w:id="310"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z329" w:id="307"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20___ жылғы "___" __________  20___ жылғы "___" __________  20___ жылғы "___" __________  жазылған мәліметтердің дұрыстығын растау қолхаты_______________________  Расписка в подтверждении правильности записанных сведений  _______________________  "___" __________ 20___ года  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkEnd w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">"___" __________ 20___ года  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16512,108 +16960,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>службы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"___" __________ 20__ г</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z333" w:id="311"/>
+    <w:bookmarkStart w:name="z333" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение по автобиографической проверке</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z334" w:id="312"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z334" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ___________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z335" w:id="313"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z335" w:id="310"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       я, _____________________________________________________________________, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkEnd w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рассмотрев материалы дополнительной автобиографической проверки супруга (супруги) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16621,90 +17069,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (специальное/воинское звание, фамилия, имя, отчество, (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z336" w:id="314"/>
+    <w:bookmarkStart w:name="z336" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       сотрудника)______________________________________________________________   Установил:   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z337" w:id="315"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z337" w:id="312"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Фамилия, имя, отчество (при его наличии) супруга (супруги)  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkEnd w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________________________________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16718,101 +17166,101 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________________________________________________________   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z338" w:id="316"/>
+      <w:bookmarkStart w:name="z338" w:id="313"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Год рождения ___________________ Место рождения ___________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkEnd w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z339" w:id="317"/>
+      <w:bookmarkStart w:name="z339" w:id="314"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Проверкой по базе Комитета по правовой статистике и специальным учетам ГП РК, проверяемых родственников </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkEnd w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________________________________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16996,64 +17444,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (оборотная сторона) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z340" w:id="318"/>
+      <w:bookmarkStart w:name="z340" w:id="315"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       На основании изложенного, полагал бы возможным  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkEnd w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________________________________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17163,90 +17611,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________________________________________________________   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z341" w:id="319"/>
+    <w:bookmarkStart w:name="z341" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z342" w:id="320"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z342" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkEnd w:id="317"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17403,88 +17851,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z345" w:id="321"/>
+    <w:bookmarkStart w:name="z345" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Карточка контроля соответствия личного дела</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z346" w:id="322"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z346" w:id="319"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkEnd w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -17893,68 +18341,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z349" w:id="323"/>
+    <w:bookmarkStart w:name="z349" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Внутренняя опись документов личного дела № ______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkEnd w:id="320"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -18359,212 +18807,212 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z350" w:id="324"/>
+      <w:bookmarkStart w:name="z350" w:id="321"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Итого __________________________________________________________документов  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkEnd w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (цифрами и прописью) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z351" w:id="325"/>
+      <w:bookmarkStart w:name="z351" w:id="322"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Количество листов внутренней описи </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkEnd w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_________________________________________________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (цифрами и прописью) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z352" w:id="326"/>
+      <w:bookmarkStart w:name="z352" w:id="323"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Должность лица, заполнившего внутреннюю опись документов дела </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkEnd w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z353" w:id="327"/>
+    <w:bookmarkStart w:name="z353" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Расшифровка подписи (личная подпись) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z354" w:id="328"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z354" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата ______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkEnd w:id="325"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18721,165 +19169,165 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z357" w:id="329"/>
+    <w:bookmarkStart w:name="z357" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Инвентарная книга для личных дел</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z358" w:id="330"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z358" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z359" w:id="328"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               /наименование органа/</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z360" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Начата:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z361" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Окончена:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="330"/>
-    <w:p>
-[...75 lines deleted...]
-    <w:bookmarkEnd w:id="333"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -19755,88 +20203,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z364" w:id="334"/>
+    <w:bookmarkStart w:name="z364" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Контрольная карточка личного дела № ________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z365" w:id="335"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z365" w:id="332"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkEnd w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -20252,70 +20700,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z366" w:id="336"/>
+    <w:bookmarkStart w:name="z366" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оборотная сторона контрольной карточки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkEnd w:id="333"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -20914,68 +21362,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z369" w:id="337"/>
+    <w:bookmarkStart w:name="z369" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Книга учета движения трудовых книжек и вкладышей в них</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkEnd w:id="334"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -22023,120 +22471,120 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z372" w:id="338"/>
+    <w:bookmarkStart w:name="z372" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> КАРТОЧКА </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>пономерного учета начальствующего (офицерского) состава МЧС Республики Казахстан Личный № _______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z373" w:id="339"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z373" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Фамилия, имя, отчество_________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z374" w:id="340"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z374" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Число, месяц и год рождения______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkEnd w:id="337"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -22610,349 +23058,349 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z375" w:id="341"/>
+      <w:bookmarkStart w:name="z375" w:id="338"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Наименование органа МЧС, заполнившего карточку  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkEnd w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         оборотная сторона</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z376" w:id="342"/>
+      <w:bookmarkStart w:name="z376" w:id="339"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Семейное положение (женат, холост)  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkEnd w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z377" w:id="343"/>
+    <w:bookmarkStart w:name="z377" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество и адрес жены (мужа). Если холост (не замужем) фамилия, имя, отчество и адрес одного из близких родственников</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z378" w:id="344"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z378" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z379" w:id="345"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z379" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z380" w:id="346"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z380" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Уволен из ОГЗ приказом _____________________№______ от __________20___г.  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z381" w:id="347"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z381" w:id="344"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       по___________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkEnd w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (основание увольнения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z382" w:id="348"/>
+    <w:bookmarkStart w:name="z382" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Начальник кадрового аппарата специальное/воинское звание </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z383" w:id="349"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z383" w:id="346"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkEnd w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   фамилия и инициалы  (подпись разборчиво)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z384" w:id="350"/>
+    <w:bookmarkStart w:name="z384" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ____________ 20__г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z385" w:id="351"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z385" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       М.П. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkEnd w:id="348"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23109,100 +23557,100 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z388" w:id="352"/>
+    <w:bookmarkStart w:name="z388" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЖУРНАЛ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>учета лиц начальствующего (офицерского) состава, получивших жетоны с личными номерами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z389" w:id="353"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z389" w:id="350"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkEnd w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование органа, учреждения)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -28953,148 +29401,148 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z392" w:id="354"/>
+    <w:bookmarkStart w:name="z392" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Описание жетона с постоянным личным номером для начальствующего (офицерского) состава Министерства по чрезвычайным ситуациям Республики Казахстан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z393" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жетон изготовляется в виде металлической пластинки овальной формы толщиной 1,5-2 мм. Размер по большой оси 45 мм., по малой оси 26 мм.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z394" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На лицевой стороне жетон имеет полоску, выштампованную по его продольной оси. Над полоской расположена надпись "ВС РК", а под ней –серия (буква русского алфавита) и номер жетона. Слева от этих надписей имеется отверстие диаметром 4 мм для прикрепления жетона к обмундированию или личному делу лица начальствующего (офицерского) состава.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z395" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Общий вид жетона</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z393" w:id="355"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z396" w:id="358"/>
+    <w:bookmarkStart w:name="z396" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkEnd w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3213100" cy="1905000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -29165,55 +29613,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>