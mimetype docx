--- v1 (2026-03-12)
+++ v2 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bc841fd" w14:textId="bc841fd">
+    <w:p w14:paraId="ab4fbc2" w14:textId="ab4fbc2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3710,644 +3710,694 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       внесение предложений в исполнительные органы областей о наименовании и переименовании сел, сельских округов, а также изменении их транскрипции;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      составление протокола об административном правонарушении в случаях и порядке, установленных законодательством;</w:t>
+        <w:t xml:space="preserve">
+      осуществление рассмотрение дел об административных правонарушениях и наложение административного взыскания в соответствии </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 75</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и с подпунктом 2-1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 729</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса Республики Казахстан "Об административных правонарушениях";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление прием и рассмотрение уведомлений о размещении вывесок в селах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение системной работы в области медиации;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проведение разъяснительной работы по недопущению дискриминации граждан по языковому принципу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      проведение системной работы в области медиации;</w:t>
-[...16 lines deleted...]
-        <w:t>
       утверждение государственный творческий заказ на финансирование творческих кружков для детей и юношества в пределах объемов бюджетных средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечение размещение государственного творческого заказа в творческих кружках для детей и юношества независимо от форм собственности поставщиков услуг государственного творческого заказа, их ведомственной подчиненности, типов и видов;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение исполнение всех этапов и процедур размещения, контроля качества и целевого освоения государственного творческого заказа в электронном и общедоступном форматах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление мониторинг деятельности организаций культуры, расположенных на соответствующей территории, и предоставляет в местный исполнительный орган области, города республиканского значения и столицы информацию, а также статистические отчеты установленной формы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу по сохранению историко-культурного наследия, содействует развитию исторических, национальных и культурных традиций и обычаев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 в редакции постановления акимата Амангельдинского района Костанайской области от 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z139" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z53" w:id="96"/>
-[...15 lines deleted...]
-      обеспечение исполнение всех этапов и процедур размещения, контроля качества и целевого освоения государственного творческого заказа в электронном и общедоступном форматах;</w:t>
+    <w:bookmarkStart w:name="z140" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Отдела осуществляется руководителем, который несет персональную ответственность за выполнение возложенных на Отдел задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z54" w:id="97"/>
-[...15 lines deleted...]
-      осуществляет мониторинг деятельности организаций культуры, расположенных на соответствующей территории, и предоставляет в местный исполнительный орган области, города республиканского значения и столицы информацию, а также статистические отчеты установленной формы;</w:t>
+    <w:bookmarkStart w:name="z141" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Руководитель Отдела назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z55" w:id="98"/>
-[...15 lines deleted...]
-      организует работу по сохранению историко-культурного наследия, содействует развитию исторических, национальных и культурных традиций и обычаев.</w:t>
+    <w:bookmarkStart w:name="z142" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Полномочия руководителя Отдела:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z143" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) представляет Отдел в государственных органах, иных организациях в соответствии с действующим законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z144" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) несет персональную ответственность за непринятие мер, направленных на противодействие коррупции в Отделе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z145" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) подписывает приказы, служебную документацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z146" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) назначает, освобождает и привлекает к дисциплинарной ответственности работников Отдела;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z147" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) организует работу с обращениями, проводит личный прием физических лиц и представителей юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z148" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) определяет функциональные обязанности работников Отдела;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z149" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) утверждает план финансирования Отдела по обязательствам и платежам, структуру Отдела в пределах установленного фонда оплаты труда и численности работников;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z150" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществляет иные полномочия в рамках установленной законодательством Республики Казахстан компетенции в сфере физической культуры и спорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z151" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий руководителя Отдела в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z152" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...52 lines deleted...]
-    <w:bookmarkStart w:name="z139" w:id="99"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z153" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Отдел может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z154" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Отдела формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z155" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Имущество, закрепленное за Отделом относится к коммунальной собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z156" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Отдел не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z157" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
-[...277 lines deleted...]
-      19. Отдел может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z154" w:id="114"/>
-[...15 lines deleted...]
-      Имущество Отдела формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z158" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Реорганизация и упразднение Отдела осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z155" w:id="115"/>
-[...76 lines deleted...]
-    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>