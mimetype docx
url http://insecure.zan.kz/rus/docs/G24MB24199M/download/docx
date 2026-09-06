--- v1 (2026-03-18)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8db26a1" w14:textId="8db26a1">
+    <w:p w14:paraId="b33166f" w14:textId="b33166f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,88 +93,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О бюджете села Кендерли на 2025 - 2027 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Жанаозенского городского маслихата Мангистауской области от 30 декабря 2024 года № 24/199.</w:t>
+        <w:t>Решение Жанаозенского городского маслихата Мангистауской области от 30 декабря 2024 года № 24/199</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      В соответствии с Бюджетным кодексом Республики Казахстан, Законом Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", Жанаозенский городской маслихат </w:t>
+        <w:t xml:space="preserve">
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бюджетным кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", Жанаозенский городской маслихат </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>РЕШИЛ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
@@ -189,113 +211,177 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Преамбула - в редакции решения Жанаозенского городского маслихата Мангистауской области от 22.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">№ 29/254 </w:t>
+        <w:t>№ 29/254</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Утвердить бюджет села Кендерли на 2025 - 2027 годы согласно приложениям 1, 2 и 3 соответственно к настоящему решению, в том числе на 2025 год следущих объемах:</w:t>
+        <w:t xml:space="preserve">
+      1. Утвердить бюджет села Кендерли на 2025 – 2027 годы согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> соответственно к настоящему решению, в том числе на 2025 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z21" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)доходы – 1 325 759,6 тысяч тенге, в том числе по:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговым поступлениям – 93 677,7 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -565,185 +651,189 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения Жанаозенского городского маслихата Мангистауской области от 26.11.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решения Жанаозенского городского маслихата Мангистауской области от 26.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">№ 33/296 </w:t>
+        <w:t>№ 33/296</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z22" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Учесть, что из городского бюджета в бюджет села Кендерли на 2025 год выделена субвенция в сумме 1 225 472,6 тысячи тенге.</w:t>
+      2. Учесть, что из городского бюджета в бюджет села Кендерли на 2025 год выделена субвенция в сумме 1 225 472,6 тысячи тенге.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 в редакции решения Жанаозенского городского маслихата Мангистауской области от 26.11.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции решения Жанаозенского городского маслихата Мангистауской области от 26.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">№ 33/296 </w:t>
+        <w:t>№ 33/296</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z23" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вводится в действие с 1 января 2025 года.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -980,51 +1070,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к решению Жанаозенского городского</w:t>
+              <w:t xml:space="preserve">к решению Жанаозенского </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1045,177 +1135,245 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>маслихата от 30 декабря 2024 года № 24/199</w:t>
+              <w:t xml:space="preserve">городского маслихата </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 30 декабря 2024 года № 24/199</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z29" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет села Кендерли на 2025 год</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 в редакции решения Жанаозенского городского маслихата Мангистауской области от 26.11.2025 </w:t>
+      Сноска. Приложение 1 - в редакции решения Жанаозенского городского маслихата Мангистауской области от 22.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">№ 33/296 </w:t>
+        <w:t>№ 34/308</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1284,87 +1442,88 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1396,216 +1555,223 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...34 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...95 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1636,84 +1802,84 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1814,84 +1980,84 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1992,84 +2158,84 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2166,88 +2332,88 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...34 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2348,84 +2514,84 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2522,88 +2688,88 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...34 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2700,88 +2866,88 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...34 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2878,88 +3044,88 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...34 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3056,88 +3222,88 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...34 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3238,84 +3404,84 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3412,88 +3578,88 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...34 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3594,84 +3760,84 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3772,84 +3938,84 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3946,88 +4112,88 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...34 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4128,84 +4294,84 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4306,150 +4472,150 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа земли и нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6 084,0</w:t>
+6 084,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4480,88 +4646,88 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...34 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4658,88 +4824,88 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...34 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4840,150 +5006,150 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 225 995,6</w:t>
+ 1 225 995,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5018,150 +5184,150 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 225 995,6</w:t>
+ 1 225 995,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5192,202 +5358,203 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...34 lines deleted...]
-              <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 225 995,6</w:t>
+ 1 225 995,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5456,87 +5623,88 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная подгруппа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -5569,88 +5737,88 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...34 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -5731,179 +5899,205 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...95 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6064,51 +6258,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 325 775,7</w:t>
+1 325 775,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6273,51 +6467,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-154 938,0</w:t>
+167 931,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6482,51 +6676,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-154 938,0</w:t>
+167 931,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6691,51 +6885,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-154 938,0</w:t>
+167 931,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6900,51 +7094,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-96 850,0</w:t>
+109 818,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7109,51 +7303,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6 243,0</w:t>
+6 268,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7527,51 +7721,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-789 962,0</w:t>
+786 468,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7736,51 +7930,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-789 962,0</w:t>
+786 468,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7945,51 +8139,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-789 962,0</w:t>
+786 468,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8154,51 +8348,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-160 000,0</w:t>
+156 506,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9617,51 +9811,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39 423,0</w:t>
+29 923,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9826,51 +10020,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39 423,0</w:t>
+29 923,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10035,51 +10229,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39 423,0</w:t>
+29 923,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10244,51 +10438,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39 423,0</w:t>
+29 923,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12324,87 +12518,88 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -12473,87 +12668,88 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -12585,216 +12781,223 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...34 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...95 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12829,84 +13032,84 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13007,84 +13210,84 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13181,88 +13384,88 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...34 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13568,68 +13771,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 декабря 2024 года № 24/199</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="1"/>
+    <w:bookmarkStart w:name="z34" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет села Кендерли на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -13963,130 +14166,136 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...78 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17371,130 +17580,136 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...78 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23844,130 +24059,136 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...78 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24741,68 +24962,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 декабря 2024 года № 24/199</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="2"/>
+    <w:bookmarkStart w:name="z39" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет села Кендерли на 2027 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -25136,130 +25357,136 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...78 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28544,130 +28771,136 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...78 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -35017,130 +35250,136 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...78 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -35706,55 +35945,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -36080,31 +36319,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>