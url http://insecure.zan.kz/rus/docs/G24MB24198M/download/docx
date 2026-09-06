--- v0 (2026-03-18)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="23e97cb" w14:textId="23e97cb">
+    <w:p w14:paraId="b608c9c" w14:textId="b608c9c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,221 +93,255 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О бюджета села Рахат на 2025 - 2027 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Жанаозенского городского маслихата Мангистауской области от 30 декабря 2024 года № 24/198.</w:t>
+        <w:t>Решение Жанаозенского городского маслихата Мангистауской области от 30 декабря 2024 года № 24/198</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...10 lines deleted...]
-        <w:t>В соответствии с Бюджетным кодексом Республики Казахстан, Законом Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", Жанаозенский городской маслихат </w:t>
+        <w:t>
+      В соответствии с Бюджетным кодексом Республики Казахстан, Законом Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", Жанаозенский городской маслихат </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>РЕШИЛ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции решения Жанаозенского городского маслихата Мангистауской области от 22.08.2025 № </w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции решения Жанаозенского городского маслихата Мангистауской области от 22.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">29/253 </w:t>
+        <w:t>№ 29/253</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Утвердить бюджет села Рахат на 2025 - 2027 годы согласно приложениям 1, 2 и 3 соответственно к настоящему решению, в том числе на 2025 год в следующих объҰмах:</w:t>
+        <w:t xml:space="preserve">
+      1. Утвердить бюджет села Рахат на 2025 – 2027 годы согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> соответственно к настоящему решению, в том числе на 2025 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z19" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) доходы – 1 809 295,2 тысяч тенге, в том числе по:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговым поступлениям – 347 742,0 тысячи тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -577,185 +611,189 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения Жанаозенского городского маслихата Мангистауской области от 26.11.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решении Жанаозенского городского маслихата Мангистауской области от 26.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">№ 33/295 </w:t>
+        <w:t>№ 33/295</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z20" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учесть, что из городского бюджета в бюджет села Рахат на 2025 год выделена субвенция в сумме 1 427 532,2 тысячи тенге.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 в редакции решения Жанаозенского городского маслихата Мангистауской области от 26.11.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции решения Жанаозенского городского маслихата Мангистауской области от 26.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">№ 33/295 </w:t>
+        <w:t>№ 33/295</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z21" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Настоящее решение вводится в действие с 1 января 2025 года. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -917,11193 +955,10895 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
-[...194 lines deleted...]
-              <w:t xml:space="preserve">от 30 декабря 2024 года № 24/198 </w:t>
+              <w:t xml:space="preserve">Приложение 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">к решению </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жанаозенского </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">городского </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">маслихата </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 30 декабря 2024 </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">года № 24/198 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z26" w:id="2"/>
+    <w:bookmarkStart w:name="z26" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет села Рахат на 2025 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 в редакции решения Жанаозенского городского маслихата Мангистауской области от 26.11.2025 </w:t>
+      Сноска. Приложение 1 – в редакции решения Жанаозенского городского маслихата Мангистауской области от 22.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">№ 33/295 </w:t>
+        <w:t>№ 34/307</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="946"/>
-[...11 lines deleted...]
-        <w:gridCol w:w="947"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...35 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...69 lines deleted...]
-            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...96 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 809 295,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-            <w:gridSpan w:val="3"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 347 742,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...70 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 104 774,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...64 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 104 774,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...70 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 242 763,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...64 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4 073,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...64 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 333,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...64 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 238 357,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...70 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 204,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...64 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 204,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-            <w:gridSpan w:val="3"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...70 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы от государственной собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...64 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы от аренды имущества, находящегося в государственной собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...70 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...64 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-            <w:gridSpan w:val="3"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления от продажи основного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33 978,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...70 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа земли и нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33 978,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...64 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа земли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26 117,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...64 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  7 861,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-            <w:gridSpan w:val="3"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 427 569,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...70 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
-[...29 lines deleted...]
-1 427 569,2</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 1 427 569,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...64 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 427 569,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...35 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...70 lines deleted...]
-            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...9 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...96 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...131 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 820 615,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
-[...29 lines deleted...]
-164 796,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+185 436,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
-[...29 lines deleted...]
-164 796,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+185 436,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
-[...29 lines deleted...]
-164 796,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+185 436,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
-[...29 lines deleted...]
-160 941,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+181 581,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Капитальные расходы государственного органа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 855,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Социальная помощь и социальное обеспечение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Социальная помощь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оказание социальной помощи нуждающимся гражданам на дому</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
-[...29 lines deleted...]
-1 436 977,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 416 337,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
-[...29 lines deleted...]
-1 436 977,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 416 337,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
-[...29 lines deleted...]
-1 436 977,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 416 337,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
-[...29 lines deleted...]
-256 679,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+235 559,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение санитарии населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 277 500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
-[...29 lines deleted...]
-902 798,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+903 278,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Транспорт и коммуникации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 218 842,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Автомобильные транспорт </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 218 842,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 218 842,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 218 842,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...131 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...131 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджетные кредиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...131 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...131 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...131 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приобретение финансовых активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...131 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления от продажи финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...131 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - 11 319,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...131 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12113,9381 +11853,1469 @@
               <w:t xml:space="preserve">
 6. Финансирование дефицита (использование </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11 319,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...131 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступление займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...131 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Погашение займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...35 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...69 lines deleted...]
-            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...96 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-            <w:gridSpan w:val="3"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Используемые остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11 319,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...70 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11 319,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...64 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Свободные остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11 319,8</w:t>
-            </w:r>
-[...7892 lines deleted...]
-1 040,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -21727,68 +13555,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 30 декабря 2024 года № 24/198 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z31" w:id="4"/>
+    <w:bookmarkStart w:name="z31" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет села Рахат на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -22122,130 +13950,136 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...78 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26242,130 +18076,136 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...78 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32715,130 +24555,136 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...78 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -33612,68 +25458,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 30 декабря 2024 года № 24/198 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z36" w:id="5"/>
+    <w:bookmarkStart w:name="z36" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет села Рахат на 2027 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -34007,130 +25853,136 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...78 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -38165,130 +30017,136 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...78 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -44638,130 +36496,136 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...78 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -45327,55 +37191,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -45701,31 +37565,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>