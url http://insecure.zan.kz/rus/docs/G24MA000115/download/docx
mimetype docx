--- v0 (2025-11-09)
+++ v1 (2026-10-01)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b8b7b33" w14:textId="b8b7b33">
+    <w:p w14:paraId="4aeb89a" w14:textId="4aeb89a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -723,54 +723,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитет осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Комитет является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на казахском языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства.</w:t>
+      3. Комитет является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском языке, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции приказа Министра водных ресурсов и ирригации РК от 21.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 258-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Комитет вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -827,2966 +889,3194 @@
         <w:t>
       7. Структура и лимит штатной численности Комитета утверждаются в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Местонахождение Комитета: Республика Казахстан, 010000, город Астана, Есильский район, проспект Мәңгілік ел, 8, административное здание "Дом министерств".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...15 lines deleted...]
-      9. Полное наименование государственного органа – республиканское государственное учреждение "Комитет по регулированию, охране и использованию водных ресурсов Министерства водных ресурсов и ирригации Республики Казахстан".</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Исключен приказом Министра водных ресурсов и ирригации РК от 21.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 258-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Комитета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Финансирование деятельности Комитета осуществляется из республиканского бюджета. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Комитету запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, не являющихся полномочиями Комитета.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...15 lines deleted...]
-      12. Комитету запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Министерства.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Комитету законами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Министра водных ресурсов и ирригации РК от 21.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 258-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Задачи, функции и полномочия Комитета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...15 lines deleted...]
-      Если Комитету законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 2 - в редакции приказа Министра водных ресурсов и ирригации РК от 21.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 258-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задача – обеспечение координации по вопросам реализации государственной политики, выполнение стратегических, регулятивных, реализационных, контрольно-надзорных функций в сфере управления водными ресурсами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Комитета</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 на казахском языке вносится изменение, текст на русском языке не меняется приказом Министра водных ресурсов и ирригации РК от 21.08.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 258-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Полномочия</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      13. Задача – обеспечение координации по вопросам реализации государственной политики, выполнение стратегических, регулятивных, реализационных, контрольно-надзорных функций в сфере управления водными ресурсами.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вступать во взаимоотношения со структурными подразделениями Министерства водных ресурсов и ирригации Республики Казахстан для обеспечения оперативного решения вопросов производственной деятельности, входящей в компетенцию Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      запрашивать и получать от государственных и не государственных органов и организаций, должностных лиц информацию, документы и материалы, необходимые для решения вопросов, отнесенных к компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносить предложения по совершенствованию деятельности, регулируемой Комитетом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные права в соответствии с действующим законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение доступности государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение информированности получателей государственных услуг о порядке оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участие в предоставлении соответствующей информации в уполномоченный орган по оценке качества оказания государственных услуг и контроля за качеством оказания государственных услуг, уполномоченный орган в сфере информатизации для проведения оценки качества оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участие в предоставлении соответствующей информации некоммерческим организациям, проводящим общественный мониторинг, в установленном законодательством порядке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      14. Права Комитета:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рассмотрение жалоб и обращений получателей государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать и рассматривать обращения физических и юридических лиц в порядке и сроки, установленные Административным процедурно-процессуальным кодексом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление анализа и выявление системных проблем, поднимаемых заявителями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      своевременно и качественно выполнять возложенные в соответствии с настоящим Положением на Комитет функции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      1) вступать во взаимоотношения со структурными подразделениями Министерства водных ресурсов и ирригации Республики Казахстан для обеспечения оперативного решения вопросов производственной деятельности, входящей в компетенцию Комитета;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа Министра водных ресурсов и ирригации РК от 21.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 258-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...341 lines deleted...]
-    <w:bookmarkStart w:name="z123" w:id="41"/>
+    <w:bookmarkStart w:name="z123" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осуществляет стратегические, регулятивные, реализационные, контрольные и надзорные функции в пределах своей компетенции; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z124" w:id="42"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z124" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) разрабатывает подзаконные нормативные правовые акты, определяющие порядок оказания государственных услуг в регулируемой сфере; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z125" w:id="43"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z125" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) разрабатывает критерии оценки степени риска и проверочные листы, применяемые для проведения профилактического контроля с посещением субъекта (объекта) контроля и надзора и проверок на соответствие требованиям; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z126" w:id="44"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z126" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) разрабатывает полугодовые графики проведения проверок; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z127" w:id="45"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z127" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осуществляет мониторинг эффективности государственного контроля и надзора в регулируемой сфере;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z128" w:id="46"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z128" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) координирует осуществление государственного контроля и надзора в области охраны и использования водного фонда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z129" w:id="47"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z129" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) рассматривает и участвует в рассмотрении дел об административных правонарушениях в области охраны и использования водного фонда в соответствии с законодательством Республики Казахстан об административных правонарушениях; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z130" w:id="48"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z130" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) разрабатывает перечень требований, нарушение которых влечет применение мер оперативного реагирования, а также определяет в отношении конкретных нарушений требований конкретный вид меры оперативного реагирования, условия ее применения и срок действия данной меры (при необходимости); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z131" w:id="49"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z131" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) разрабатывает правила сокращения разрешенных объемов водопользования при невыполнении водопользователями плана мероприятий по сокращению потерь воды и внедрению наилучших имеющихся технологий; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z132" w:id="50"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z132" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) разрабатывает форму заявления на получение разрешения на специальное водопользование и форму разрешения на специальное водопользование; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z133" w:id="51"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z133" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) разрабатывает форму акта о результатах проверки и предписание об устранении выявленных нарушений; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z134" w:id="52"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z134" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) разрабатывает форму акта о результатах проверки; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z135" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) разрабатывает порядок отнесения категорий государственных служащих структурных подразделений государственного контроля уполномоченного органа в области охраны и использования водного фонда к должностным лицам, осуществляющим государственный контроль и надзор в области охраны и использования водного фонда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z136" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) разрабатывает форму постановления о применении мер оперативного реагирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z137" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) разрабатывает форму планов водопользования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z138" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) разрабатывает правила первичного учета вод;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z139" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) разрабатывает методику расчета удельных норм водопотребления и водоотведения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z140" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) разрабатывает правила установления границ водоохранных зон и полос;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z141" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) разрабатывает требования, предъявляемые к организациям, аттестуемым на право проведения работ в области безопасности гидротехнических сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z142" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) разрабатывает методику расчета ставок платы за пользование водными ресурсами поверхностных источников, установленной налоговым законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z143" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) разрабатывает правила согласования размещения, проектирования и строительства, реконструкции сооружений и других объектов, влияющих на состояние водных объектов, а также условий проведения работ, связанных со строительной деятельностью, лесоразведением, операциями по недропользованию, бурением скважин, санацией поверхностных водных объектов, рыбохозяйственной мелиорацией водных объектов, сельскохозяйственными и иными работами на водных объектах, в водоохранных зонах и полосах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z144" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) разрабатывает правила проведения многофакторного обследования гидротехнических сооружений и форму декларации безопасности гидротехнических сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z145" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) разрабатывает правила ведения государственного мониторинга водных объектов и водных ресурсов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z146" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) разрабатывает правила ведения государственного водного кадастра;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z147" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) осуществляет государственный контроль и надзор в области охраны и использования водного фонда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z148" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) согласовывает водоохранные мероприятия, проводимые физическими и юридическими лицами, направленные на предотвращение истощения водных объектов;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z135" w:id="53"/>
-[...279 lines deleted...]
-    <w:bookmarkStart w:name="z149" w:id="67"/>
+    <w:bookmarkStart w:name="z149" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27) осуществляет выдачу, продление, переоформление, приостановление и прекращение действия разрешения на специальное водопользование в порядке, установленном водным законодательством Республики Казахстан и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z150" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) участвует в обеспечении доступа заинтересованных физических и юридических лиц к общедоступной информации, содержащейся в национальной информационной системе водных ресурсов и государственном водном кадастре;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z151" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) согласовывает удельные нормы водопотребления и водоотведения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z152" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) осуществляет государственный контроль за соблюдением местными исполнительными органами областей, городов республиканского значения, столицы, возложенных на них функций в области охраны и использования водного фонда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z153" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) осуществляет государственный контроль за наличием разрешения на специальное водопользование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z154" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) осуществляет государственный контроль и надзор за соблюдением требований по ведению первичного учета вод и своевременному представлению отчетности по нему;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z155" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) осуществляет государственный контроль и надзор за соблюдением требований по безопасности гидротехнических сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z156" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) осуществляет государственный контроль и надзор за соблюдением установленного режима хозяйственной деятельности в пределах границ водоохранных зон и полос поверхностных водных объектов, а также непосредственно на водных объектах, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z157" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличием согласования с бассейновой водной инспекцией размещения, проектирования и строительства, реконструкции сооружений и других объектов, влияющих на состояние вод на водных объектах, в водоохранных зонах и полосах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z158" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличием согласования условий проведения работ, связанных со строительной деятельностью, лесоразведением, операциями по недропользованию, бурением скважин, санацией поверхностных водных объектов, рыбохозяйственной мелиорацией водных объектов, сельскохозяйственными и иными работами на водных объектах, в водоохранных зонах и полосах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z159" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдением условий:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z160" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласованной с бассейновой водной инспекцией проектной документации на строительство, реконструкцию сооружений и других объектов, влияющих на состояние вод на водных объектах, в водоохранных зонах и полосах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z161" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласований с бассейновой водной инспекцией условий проведения работ, связанных со строительной деятельностью, лесоразведением, операциями по недропользованию, бурением скважин, санацией поверхностных водных объектов, рыбохозяйственной мелиорацией водных объектов, сельскохозяйственными и иными работами на водных объектах, в водоохранных зонах и полосах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z162" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) осуществляет государственный контроль и надзор за соблюдением правил эксплуатации водохозяйственных и гидротехнических сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z163" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) осуществляет государственный контроль и надзор за наличием, исправным состоянием (исправностью) и соблюдением сроков поверки средств измерений для учета объема забранных водных ресурсов и сброса очищенных сточных вод;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z150" w:id="68"/>
-[...15 lines deleted...]
-      28) участвует в обеспечении доступа заинтересованных физических и юридических лиц к общедоступной информации, содержащейся в национальной информационной системе водных ресурсов и государственном водном кадастре;</w:t>
+    <w:bookmarkStart w:name="z164" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) осуществляет государственный контроль и надзор за соблюдением условий и требований, установленных разрешением;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z151" w:id="69"/>
-[...15 lines deleted...]
-      29) согласовывает удельные нормы водопотребления и водоотведения;</w:t>
+    <w:bookmarkStart w:name="z165" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) осуществляет государственный контроль за недопущением самовольного водопользования и соблюдением установленных Водным кодексом Республики Казахстан запретов на осуществление хозяйственной деятельности на водных объектах, в водоохранных зонах и полосах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z152" w:id="70"/>
-[...279 lines deleted...]
-    <w:bookmarkStart w:name="z166" w:id="84"/>
+    <w:bookmarkStart w:name="z166" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39) разрабатывает перспективные лимиты водопользования на десятилетний период при разработке перспективных водохозяйственных балансов в разрезе водных объектов или их участков, водохозяйственных бассейнов и областей, городов республиканского значения, столицы для категорий водопользователей на основе научных обоснований и бассейновых планов охраны и использования водных ресурсов; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z167" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) осуществляет координацию деятельности субъектов водных отношений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z168" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) осуществляет подготовку и реализацию бассейновых соглашений о восстановлении и охране водных объектов в пределах соответствующего бассейна;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z169" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) организует ведение государственного учета использования водных ресурсов, государственного водного кадастра и государственного мониторинга водных объектов и водных ресурсов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z170" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) осуществляет согласование:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z171" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на предоставление права на земельный участок, землеустроительный проект и изменение целевого назначения земельного участка из состава земель водного фонда и в пределах водоохранных зон;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z172" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      комплексных схем градостроительного планирования территорий, генеральные планы населенных пунктов, проекты детальной планировки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z173" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      планов развития областей, городов республиканского значения, столицы в части мероприятий по охране водного фонда, использованию водных ресурсов и развитию водохозяйственных систем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z174" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перечня рыбохозяйственных водоемов и (или) участков местного значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z175" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перечня рыбохозяйственных водоемов и (или) участков, на которых имеются водохозяйственные и (или) гидротехнические сооружения, до их выставления на конкурс для ведения рыболовства и аквакультуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z176" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) осуществляет согласование размещения, проектирования и строительства, реконструкции сооружений и других объектов, влияющих на состояние водных объектов, а также условий проведения работ, связанных со строительной деятельностью, лесоразведением, операциями по недропользованию, бурением скважин, санацией поверхностных водных объектов, рыбохозяйственной мелиорацией водных объектов, сельскохозяйственными и иными работами на водных объектах, в водоохранных зонах и полосах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z177" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) определяет оперативные лимиты водопользования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z178" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) участвует в разработке и утверждает водохозяйственные балансы по соответствующему водохозяйственному бассейну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z179" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) информируют население о проводимой работе по охране и использованию водного фонда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z180" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) взаимодействует с местными исполнительными органами столицы, областей, городов республиканского значения и другими заинтересованными государственными органами по вопросам в регулируемой сфере;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z167" w:id="85"/>
-[...15 lines deleted...]
-      40) осуществляет координацию деятельности субъектов водных отношений;</w:t>
+    <w:bookmarkStart w:name="z181" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) пломбирует приборы учета вод, устанавливаемых на измерительных приборах и (или) устройствах сооружений по забору или сбросу вод физическими и юридическими лицами, осуществляющими право специального водопользования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z168" w:id="86"/>
-[...15 lines deleted...]
-      41) осуществляет подготовку и реализацию бассейновых соглашений о восстановлении и охране водных объектов в пределах соответствующего бассейна;</w:t>
+    <w:bookmarkStart w:name="z182" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) организовывает деятельность бассейновых советов, размещает на интернет-ресурсе информацию о проведенных заседаниях бассейновых советов и их рекомендациях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z169" w:id="87"/>
-[...15 lines deleted...]
-      42) организует ведение государственного учета использования водных ресурсов, государственного водного кадастра и государственного мониторинга водных объектов и водных ресурсов;</w:t>
+    <w:bookmarkStart w:name="z183" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) утверждает водный режим работы гидротехнических сооружений при регулировании поверхностного стока;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z170" w:id="88"/>
-[...15 lines deleted...]
-      43) осуществляет согласование:</w:t>
+    <w:bookmarkStart w:name="z184" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) предъявляет в порядке, установленном законодательством Республики Казахстан, требования о прекращении строительства водохозяйственных, гидротехнических сооружений и иных объектов на водных объектах, в водоохранных зонах и полосах, осуществляемого с нарушением установленных норм и правил в области охраны и использования водного фонда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z171" w:id="89"/>
-[...15 lines deleted...]
-      на предоставление права на земельный участок, землеустроительный проект и изменение целевого назначения земельного участка из состава земель водного фонда и в пределах водоохранных зон;</w:t>
+    <w:bookmarkStart w:name="z185" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) направляет материалы о нарушении водного законодательства Республики Казахстан в правоохранительные органы и суд для привлечения нарушителей к ответственности в соответствии с законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z172" w:id="90"/>
-[...15 lines deleted...]
-      комплексных схем градостроительного планирования территорий, генеральные планы населенных пунктов, проекты детальной планировки;</w:t>
+    <w:bookmarkStart w:name="z186" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) предъявляет в суд иски о возмещении ущерба, нанесенного государству, в случае нарушения водного законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z173" w:id="91"/>
-[...15 lines deleted...]
-      планов развития областей, городов республиканского значения, столицы в части мероприятий по охране водного фонда, использованию водных ресурсов и развитию водохозяйственных систем;</w:t>
+    <w:bookmarkStart w:name="z187" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) согласовывает проектную документацию по установлению водоохранных зон и полос, их границ и режим их хозяйственного использования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z174" w:id="92"/>
-[...15 lines deleted...]
-      перечня рыбохозяйственных водоемов и (или) участков местного значения;</w:t>
+    <w:bookmarkStart w:name="z188" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) регистрирует декларацию безопасности гидротехнических сооружений для присвоения регистрационных шифров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z175" w:id="93"/>
-[...15 lines deleted...]
-      перечня рыбохозяйственных водоемов и (или) участков, на которых имеются водохозяйственные и (или) гидротехнические сооружения, до их выставления на конкурс для ведения рыболовства и аквакультуры;</w:t>
+    <w:bookmarkStart w:name="z189" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) осуществляет аттестацию организаций на право проведения работ в области безопасности гидротехнических сооружений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z176" w:id="94"/>
-[...15 lines deleted...]
-      44) осуществляет согласование размещения, проектирования и строительства, реконструкции сооружений и других объектов, влияющих на состояние водных объектов, а также условий проведения работ, связанных со строительной деятельностью, лесоразведением, операциями по недропользованию, бурением скважин, санацией поверхностных водных объектов, рыбохозяйственной мелиорацией водных объектов, сельскохозяйственными и иными работами на водных объектах, в водоохранных зонах и полосах;</w:t>
+    <w:bookmarkStart w:name="z190" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) разрабатывает и утверждает лимиты водопользования в разрезе бассейнов и областей (городов республиканского значения, столицы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z177" w:id="95"/>
-[...15 lines deleted...]
-      45) определяет оперативные лимиты водопользования;</w:t>
+    <w:bookmarkStart w:name="z191" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) участвует в выработке приоритетных направлений межгосударственного сотрудничества в области охраны и использования водного фонда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z178" w:id="96"/>
-[...15 lines deleted...]
-      46) участвует в разработке и утверждает водохозяйственные балансы по соответствующему водохозяйственному бассейну;</w:t>
+    <w:bookmarkStart w:name="z192" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) участвует в организации проведения публичных слушаний по обсуждению проектов тарифов субъектов естественных монополий, а также заслушиваний ежегодных отчетов субъектов естественных монополий перед потребителями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z179" w:id="97"/>
-[...15 lines deleted...]
-      47) информируют население о проводимой работе по охране и использованию водного фонда;</w:t>
+    <w:bookmarkStart w:name="z193" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) участвует в организации совещаний и встреч с потребителями, субъектами естественных монополий, местными исполнительными органами и другими заинтересованными лицами по вопросам, входящим в компетенцию Министерства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z180" w:id="98"/>
-[...15 lines deleted...]
-      48) взаимодействует с местными исполнительными органами областей (городов республиканского значения, столицы) и другими заинтересованными государственными органами по вопросам в регулируемой сфере;</w:t>
+    <w:bookmarkStart w:name="z194" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) утверждает положение республиканских государственных учреждений в регулируемой сфере, внесение в него изменений и дополнений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z181" w:id="99"/>
-[...15 lines deleted...]
-      49) пломбирует приборы учета вод, устанавливаемых на измерительных приборах и (или) устройствах сооружений по забору или сбросу вод физическими и юридическими лицами, осуществляющими право специального водопользования;</w:t>
+    <w:bookmarkStart w:name="z195" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63) осуществляет организацию проведения государственных закупок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z182" w:id="100"/>
-[...15 lines deleted...]
-      50) организовывает деятельность бассейновых советов, размещает на интернет-ресурсе информацию о проведенных заседаниях бассейновых советов и их рекомендациях;</w:t>
+    <w:bookmarkStart w:name="z196" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64) осуществляет иные полномочия, предусмотренные законодательством Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z183" w:id="101"/>
-[...15 lines deleted...]
-      51) утверждает водный режим работы гидротехнических сооружений при регулировании поверхностного стока;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 – в редакции приказа и.о. Министра водных ресурсов и ирригации РК от 29.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменением, внесенным приказом Министра водных ресурсов и ирригации РК от 21.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 258-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус, полномочия Председателя Комитета при организации деятельности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z184" w:id="102"/>
-[...15 lines deleted...]
-      52) предъявляет в порядке, установленном законодательством Республики Казахстан, требования о прекращении строительства водохозяйственных, гидротехнических сооружений и иных объектов на водных объектах, в водоохранных зонах и полосах, осуществляемого с нарушением установленных норм и правил в области охраны и использования водного фонда;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Комитета осуществляет Председатель Комитета, который несет персональную ответственность за выполнение возложенных на Комитет задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z185" w:id="103"/>
-[...15 lines deleted...]
-      53) направляет материалы о нарушении водного законодательства Республики Казахстан в правоохранительные органы и суд для привлечения нарушителей к ответственности в соответствии с законами Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Председатель Комитета, назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z186" w:id="104"/>
-[...15 lines deleted...]
-      54) предъявляет в суд иски о возмещении ущерба, нанесенного государству, в случае нарушения водного законодательства Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Председатель Комитета имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z187" w:id="105"/>
-[...15 lines deleted...]
-      55) согласовывает проектную документацию по установлению водоохранных зон и полос, их границ и режим их хозяйственного использования;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия председателя Комитета:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z188" w:id="106"/>
-[...15 lines deleted...]
-      56) регистрирует декларацию безопасности гидротехнических сооружений для присвоения регистрационных шифров;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в пределах своей компетенции подписывает приказы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z189" w:id="107"/>
-[...15 lines deleted...]
-      57) осуществляет аттестацию организаций на право проведения работ в области безопасности гидротехнических сооружений;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) представляет в Министерство предложения по структуре и штатной численности Комитета, и его территориальных подразделений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z190" w:id="108"/>
-[...15 lines deleted...]
-      58) разрабатывает и утверждает лимиты водопользования в разрезе бассейнов и областей (городов республиканского значения, столицы);</w:t>
+    <w:bookmarkStart w:name="z39" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) назначает на должности и освобождает от должностей заместителей председателя Комитета, государственных служащих Комитета, руководителей территориальных подразделений Комитета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z191" w:id="109"/>
-[...15 lines deleted...]
-      59) участвует в выработке приоритетных направлений межгосударственного сотрудничества в области охраны и использования водного фонда;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) утверждает положения о структурных и территориальных подразделениях Комитета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z192" w:id="110"/>
-[...15 lines deleted...]
-      60) участвует в организации проведения публичных слушаний по обсуждению проектов тарифов субъектов естественных монополий, а также заслушиваний ежегодных отчетов субъектов естественных монополий перед потребителями;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) определяет и утверждает должностные инструкции и полномочия своих заместителей, государственных служащих Комитета, руководителей территориальных подразделений Комитета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z193" w:id="111"/>
-[...15 lines deleted...]
-      61) участвует в организации совещаний и встреч с потребителями, субъектами естественных монополий, местными исполнительными органами и другими заинтересованными лицами по вопросам, входящим в компетенцию Министерства;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в пределах своей компетенции принимает меры, направленные на противодействие коррупции в Комитете и несет персональную ответственность за принятие антикоррупционных мер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z194" w:id="112"/>
-[...15 lines deleted...]
-      62) утверждает положение республиканских государственных учреждений в регулируемой сфере, внесение в него изменений и дополнений;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) в установленном законодательством порядке налагает дисциплинарные взыскания на своих заместителей, государственных служащих Комитета, руководителей территориальных подразделений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z195" w:id="113"/>
-[...15 lines deleted...]
-      63) осуществляет организацию проведения государственных закупок;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) в установленном законодательством порядке решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки, переподготовки, повышения квалификации, поощрения, выплаты надбавок и премирования своих заместителей, государственных служащих Комитета, руководителей территориальных подразделений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z196" w:id="114"/>
-[...15 lines deleted...]
-      64) осуществляет иные полномочия, предусмотренные законодательством Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) вырабатывает предложения по формированию государственной политики в регулируемой сфере;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) определяет компетенцию и порядок взаимодействия территориальных подразделений с Комитетом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) отменяет либо приостанавливает полностью или в части действие актов территориальных подразделений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z48" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) представляет Комитет в государственных органах и иных организациях без доверенности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z49" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) осуществляет иные полномочия в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z50" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий председателя Комитета в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 15 – в редакции приказа и.о. Министра водных ресурсов и ирригации РК от 29.07.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 – в редакции Министра водных ресурсов и ирригации РК от 21.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 258-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 187-НҚ</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Документы, направляемые от имени Комитета в государственные органы, территориальные подразделения, структурные подразделения Министерства, физическим и юридическим лицам по вопросам, входящим в компетенцию Комитета, подписываются председателем Комитета и его заместителями в пределах их компетенции, а в случае их отсутствия – лицом, их замещающим.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 – в редакции приказа Министра водных ресурсов и ирригации РК от 21.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 258-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="115"/>
+    <w:bookmarkStart w:name="z107" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус, полномочия Председателя Комитета при организации деятельности</w:t>
-[...99 lines deleted...]
-      1) в пределах своей компетенции подписывает приказы;</w:t>
+        <w:t xml:space="preserve"> Глава 4. Имущество Комитета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z87" w:id="121"/>
-[...15 lines deleted...]
-      2) представляет в Министерство предложения по структуре и штатной численности Комитета, и его территориальных подразделений;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Комитет может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z88" w:id="122"/>
-[...15 lines deleted...]
-      3) назначает на должности и освобождает от должностей работников Комитета, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящих государственных органов и должностных лиц;</w:t>
+    <w:bookmarkStart w:name="z109" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Комитета формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z89" w:id="123"/>
-[...15 lines deleted...]
-      4) назначает на должности и освобождает от должностей заместителей руководителей территориальных подразделений;</w:t>
+    <w:bookmarkStart w:name="z110" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Имущество, закрепленное за Комитетом, относится к республиканской собственности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z90" w:id="124"/>
-[...15 lines deleted...]
-      5) вносит предложения в Министерство о привлечении к дисциплинарной ответственности руководителей территориальных подразделений;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Комитет не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z91" w:id="125"/>
-[...15 lines deleted...]
-      6) утверждает должностные инструкции работников Комитета, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящих государственных органов и должностных лиц;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Комитета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z92" w:id="126"/>
-[...15 lines deleted...]
-      7) в пределах своей компетенции принимает меры по противодействию коррупции в Комитете и его территориальных подразделениях, организует мероприятия по противодействию коррупции и несет персональную ответственность в Комитете, территориальных подразделениях;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Реорганизация и упразднение Комитета осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z93" w:id="127"/>
-[...15 lines deleted...]
-      8) осуществляет общее руководство финансово-хозяйственной деятельности и проведения государственных закупок в Комитете;</w:t>
+    <w:bookmarkStart w:name="z197" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень территориальных органов, находящихся в ведении Комитета по регулированию, охране и использованию водных ресурсов Министерства водных ресурсов и ирригации Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z94" w:id="128"/>
-[...15 lines deleted...]
-      9) поощряет и налагает дисциплинарные взыскания на работников Комитета, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящих государственных органов и должностных лиц;</w:t>
+    <w:bookmarkStart w:name="z198" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республиканское государственное учреждение "Арало-Сырдарьинская бассейновая водная инспекция по охране и регулированию использования водных ресурсов Комитета по регулированию, охране и использованию водных ресурсов Министерства водных ресурсов и ирригации Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z95" w:id="129"/>
-[...15 lines deleted...]
-      10) решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования работников Комитета, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящих государственных органов и должностных лиц;</w:t>
+    <w:bookmarkStart w:name="z199" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Республиканское государственное учреждение "Балхаш-Алакольская бассейновая водная инспекция по охране и регулированию использования водных ресурсов Комитета по регулированию, охране и использованию водных ресурсов Министерства водных ресурсов и ирригации Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z96" w:id="130"/>
-[...15 lines deleted...]
-      11) решает вопросы командирования (за исключением командировки заграницу), оказание материальной помощи, подготовки, переподготовки и повышение квалификации, поощрения, выплаты надбавок руководителям территориальных подразделений;</w:t>
+    <w:bookmarkStart w:name="z200" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Республиканское государственное учреждение "Ертисская бассейновая водная инспекция по охране и регулированию использования водных ресурсов Комитета по регулированию, охране и использованию водных ресурсов Министерства водных ресурсов и ирригации Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z97" w:id="131"/>
-[...15 lines deleted...]
-      12) решает вопросы командирования, оказание материальной помощи, подготовки, переподготовки и повышение квалификации, поощрения, выплаты надбавок, налагает дисциплинарные взыскания на заместителей руководителей территориальных подразделений Комитета;</w:t>
+    <w:bookmarkStart w:name="z201" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Республиканское государственное учреждение "Есильская бассейновая водная инспекция по охране и регулированию использования водных ресурсов Комитета по регулированию, охране и использованию водных ресурсов Министерства водных ресурсов и ирригации Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z98" w:id="132"/>
-[...15 lines deleted...]
-      13) вносит предложения по возложению на время отсутствия руководителя территориального подразделения Комитета временное исполнение его обязанностей на заместителя руководителя или другого работника территориального подразделения Комитета;</w:t>
+    <w:bookmarkStart w:name="z202" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Республиканское государственное учреждение "Нура-Сарысуская бассейновая водная инспекция по охране и регулированию использования водных ресурсов Комитета по регулированию, охране и использованию водных ресурсов Министерства водных ресурсов и ирригации Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z99" w:id="133"/>
-[...15 lines deleted...]
-      14) утверждает положения структурных подразделений, а также положения территориальных подразделений, находящихся в ведении Комитета;</w:t>
+    <w:bookmarkStart w:name="z203" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Республиканское государственное учреждение "Тобол-Торгайская бассейновая водная инспекция по охране и регулированию использования водных ресурсов Комитета по регулированию, охране и использованию водных ресурсов Министерства водных ресурсов и ирригации Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z100" w:id="134"/>
-[...15 lines deleted...]
-      15) вырабатывает предложения по формированию государственной политики в регулируемой сфере;</w:t>
+    <w:bookmarkStart w:name="z204" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Республиканское государственное учреждение "Жайык-Каспийская бассейновая водная инспекция по охране и регулированию использования водных ресурсов Комитета по регулированию, охране и использованию водных ресурсов Министерства водных ресурсов и ирригации Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z101" w:id="135"/>
-[...15 lines deleted...]
-      16) определяет компетенцию и порядок взаимодействия территориальных подразделений с Комитетом;</w:t>
+    <w:bookmarkStart w:name="z205" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Республиканское государственное учреждение "Шу-Таласская бассейновая водная инспекция по охране и регулированию использования водных ресурсов Комитета по регулированию, охране и использованию водных ресурсов Министерства водных ресурсов и ирригации Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z102" w:id="136"/>
-[...414 lines deleted...]
-    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3854,55 +4144,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4228,31 +4518,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>