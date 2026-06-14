--- v0 (2025-12-28)
+++ v1 (2026-06-14)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="56c55ff" w14:textId="56c55ff">
+    <w:p w14:paraId="3c7c900" w14:textId="3c7c900">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -133,53 +133,57 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -248,51 +252,68 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9-1 кодекса Республики Казахстан от "Бюджетный кодекс Республики Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 6 Закона Республики Казахстан от "О местном государственном управлении и самоуправлении в Республике Казахстан", маслихат Жанакорганского района РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет сельского округа Каратобе на 2025-2027 годы согласно приложениям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -327,457 +348,457 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2025 год в следующем объеме:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z68" w:id="2"/>
+    <w:bookmarkStart w:name="z68" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 123220,0 тысяч тенге, в том числе:</w:t>
+      1) доходы – 125354,6 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z69" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z69" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 5851,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z70" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z70" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговые поступления – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z71" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z71" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продаж основного капитала – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z72" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z72" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 117369,0 тысяч тенге;</w:t>
+      поступления трансфертов – 119503,6 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z73" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z73" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты –124585,2 тысяч тенге;</w:t>
+      2) затраты –126719,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z74" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z74" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z75" w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z75" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z76" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z76" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z77" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z77" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z78" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z78" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z79" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z79" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продаж финансовых активов государства – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z80" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z80" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) дефицит (профицит) бюджета – -1365,2 тыс.тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z81" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z81" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) финансирование дефицита (использование профицита) бюджета –1365,2 тысяч тенге. </w:t>
+      6) финансирование дефицита (использование профицита) бюджета –1365,2 тысяч.тенге. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции решения Жанакорганского районного маслихата Кызылординской области от 24.10.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции решения Жанакорганского районного маслихата Кызылординской области от 12.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 431</w:t>
+        <w:t>№ 461</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Объем субвенций за 2025 год передаваемый из районного бюджета в бюджет сельского округа 72015,0 тыс.тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вводится в действие с 1 января 2025 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -795,51 +816,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Председатель маслихата Жанакорганского района </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -956,247 +977,241 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>маслихата Жанакорганского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 25 декабря 2024 года № 316</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет сельского округа Каратобе на 2025 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 – в редакции решения Жанакорганского районного маслихата Кызылординской области от 24.10.2025 </w:t>
+      Сноска. Приложение 1 – в редакции решения Жанакорганского районного маслихата Кызылординской области от 12.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 431</w:t>
+        <w:t>№ 461</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1290"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3828"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1212,124 +1227,110 @@
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1345,2990 +1346,2770 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. ДОХОДЫ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
-[...29 lines deleted...]
-123220,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+125354,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1752" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5851,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1752" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1752" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 800,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1752" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 800,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1752" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1752" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5023,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1752" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hалоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 325,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1752" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 161,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1752" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4008,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1752" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единый земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 529,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1752" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1752" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1752" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1752" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступление трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
-[...29 lines deleted...]
-117369,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+119503,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1752" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1752" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
-[...29 lines deleted...]
-117369,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+119503,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1752" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из бюджетов городов районного значения, сел, поселков, сельских округов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
-[...29 lines deleted...]
-117369,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+119503,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z28" w:id="19"/>
+          <w:bookmarkStart w:name="z28" w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="19"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4344,168 +4125,147 @@
               <w:t>
 Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4515,5212 +4275,4807 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. ЗАТРАТЫ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
-[...29 lines deleted...]
-124585,2</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+126719,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1752" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
-[...29 lines deleted...]
-43564,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44050,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
-[...29 lines deleted...]
-43564,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44050,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1752" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1752" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
-[...29 lines deleted...]
-43564,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44050,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1752" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
-[...29 lines deleted...]
-43564,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44050,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1752" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
-[...29 lines deleted...]
-18087,7</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16872,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
-[...53 lines deleted...]
-          <w:bookmarkStart w:name="z29" w:id="20"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z29" w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="20"/>
-[...42 lines deleted...]
-            <w:tcW w:w="3678" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
-[...29 lines deleted...]
-18087,7</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16872,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1752" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
-[...29 lines deleted...]
-1684,7</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1599,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1752" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение санитарии населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 249,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1752" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
-[...29 lines deleted...]
-16154,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15024,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1752" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Культура, спорт, туризм и информационное пространство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25405,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1752" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1752" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25405,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1752" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поддержка культурно-досуговой работы на местном уровне</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1752" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Проведение физкультурно-оздоровительных и спортивных мероприятии на местном уровне</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 305,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1752" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Транспорт и коммуникация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
-[...29 lines deleted...]
-37528,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40391,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1752" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1752" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
-[...29 lines deleted...]
-37528,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40391,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1752" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 045</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Капитальный и средний ремонт автомобильных дорог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
-[...29 lines deleted...]
-37528,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40391,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1752" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1752" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1752" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1752" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 048</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Возврат неиспользованных (недоиспользованных) целевых трансфертов (за счет средств местного бюджета)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -1365,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1752" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Используемые остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1365,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1752" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1752" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1365,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1752" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Свободные остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1365,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1752" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Остатки бюджетных средств на конец отчетного периода </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9842,209 +9197,203 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>маслихата Жанакорганского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 25 декабря 2024 года №316</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет сельского округа Каратобе на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1349"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3518"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10060,124 +9409,110 @@
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10193,2305 +9528,2130 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. ДОХОДЫ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 78679,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4778,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 840,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 840,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3938,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hалоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 341,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 106,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3124,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единый земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 367,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступление трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 73901,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 73901,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из бюджетов городов районного значения, сел, поселков, сельских округов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12525,276 +11685,259 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z32" w:id="22"/>
+          <w:bookmarkStart w:name="z32" w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="21"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="22"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12810,168 +11953,147 @@
               <w:t>
 Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12981,3692 +12103,3385 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. ЗАТРАТЫ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 78679,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43629,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43629,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43629,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43629,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9056,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9056,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...53 lines deleted...]
-          <w:bookmarkStart w:name="z33" w:id="23"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z33" w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="23"/>
-[...42 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9056,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 336,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение санитарии населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 262,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8458,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Культура, спорт, туризм и информационное пространство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25994,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...53 lines deleted...]
-          <w:bookmarkStart w:name="z34" w:id="24"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z34" w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="24"/>
-[...42 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25994,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поддержка культурно-досуговой работы на местном уровне</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25674,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Проведение физкультурно-оздравительных и спортивных мероприятии на местном уровне</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 320,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6. Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16767,209 +15582,203 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>маслихата Жанакорганского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 25 декабря 2024 года №316</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет сельского округа Каратобе на 2027 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1349"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3518"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16985,124 +15794,110 @@
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17118,2305 +15913,2130 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. ДОХОДЫ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 80851,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5016,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 882,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 882,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4134,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hалоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 358,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 111,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3280,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единый земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 385,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступление трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75835,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75835,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из бюджетов городов районного значения, сел, поселков, сельских округов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19450,276 +18070,259 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z37" w:id="26"/>
+          <w:bookmarkStart w:name="z37" w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="26"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19735,168 +18338,147 @@
               <w:t>
 Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19906,3692 +18488,3385 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. ЗАТРАТЫ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 80851,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44562,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44562,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44562,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44562,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9509,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9509,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...53 lines deleted...]
-          <w:bookmarkStart w:name="z38" w:id="27"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z38" w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="27"/>
-[...42 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9509,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 353,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение санитарии населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 275,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8881,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Культура, спорт, туризм и информационное пространство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26780,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...53 lines deleted...]
-          <w:bookmarkStart w:name="z39" w:id="28"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z39" w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="28"/>
-[...42 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26780,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поддержка культурно-досуговой работы на местном уровне</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26444,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Проведение физкультурно-оздравительных и спортивных мероприятии на местном уровне</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 336,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6. Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23653,55 +21928,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -24027,31 +22302,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>