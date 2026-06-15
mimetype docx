--- v0 (2025-11-13)
+++ v1 (2026-06-15)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4fabb9e" w14:textId="4fabb9e">
+    <w:p w14:paraId="7180fd1" w14:textId="7180fd1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О бюджете сельского округа Кандоз на 2025-2027 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Жанакорганского районного маслихата Кызылординской области от 25 декабря 2024 года № 315</w:t>
+        <w:t>Решение Жанакорганского районного маслихата Кызылординской области от 25 декабря 2024 года № 315.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -252,51 +252,68 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9-1 кодекса Республики Казахстан "Бюджетный кодекс Республики Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 6 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", маслихата Жанакорганского района РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет сельского округа Кандоз на 2025-2027 годы согласно приложениям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -328,374 +345,435 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> соответственно, в том числе на 2025 год в следующем объеме:</w:t>
+        <w:t xml:space="preserve"> соответственно в том числе на 2025 год в следующем обьеме:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkStart w:name="z31" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 103 656 тысяч тенге, в том числе:</w:t>
+      1) доходы – 95 169,8 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z32" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления – 4 738 тысяч тенге;</w:t>
+      налоговым поступлениям – 4 738,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z33" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      неналоговые поступления – 0;</w:t>
+      неналоговым поступлениям – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z34" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи основного капитала – 0;</w:t>
+      поступлениям от продажи основного капитала – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z35" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 98 918 тысяч тенге;</w:t>
+      поступлениям трансфертов – 90 431,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z36" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 103 656 тысяч тенге;</w:t>
+      2) затраты – 95 169,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z37" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) чистое бюджетное кредитование – 0:</w:t>
+      3) чистое бюджетное кредитование – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z38" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z39" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z40" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сальдо по операциям с финансовыми активами – 0;</w:t>
+      4) сальдо по операциям с финансовыми активами – 0:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z41" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z42" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z43" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) дефицит (профицит) бюджета – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z44" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета – 0.</w:t>
+      6) финансирование дефицита (использование профицита) бюджета- 0,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции решения Жанакорганского районного маслихата Кызылординской области от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 460</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Объем субвенций за 2025 год передаваемый из районного бюджета в бюджет сельского округа 69 621 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вводится в действие с 1 января 2025 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -899,65 +977,7285 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>маслихата Жанакорганского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 25 декабря 2024 года № 314</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет сельского округа Кандоз на 2025 год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции решения Жанакорганского районного маслихата Кызылординской области от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 460</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специфика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+103 656</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 738</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 729</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 363</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единый земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+148</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плата за пользование земельными участками</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Поступления трансфертов </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+98 918</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+98 918</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из бюджетов городов районного значения, сел, поселков, сельских округов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+98 918</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администраторы бюджетных программ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Расходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+103 656</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45 287</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45 287</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42 123</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные расходы государственного органа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3164</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32 639</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32 639</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+391</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+235</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32 013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25 730</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деятельность в области культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25 425</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25 425</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+305</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение физкультурно-оздоровительных и спортивных мероприятий на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+305</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложение 2 к решению</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>маслихата Жанакорганского района</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 25 декабря 2024 года № 315</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бюджет сельского округа Қандөз на 2026 год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
@@ -1542,51 +8840,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-103 656</w:t>
+76 407</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1719,51 +9017,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 738</w:t>
+4 974</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1896,51 +9194,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1007</w:t>
+1057</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2073,51 +9371,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1007</w:t>
+1057</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2250,51 +9548,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 729</w:t>
+3 916</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2427,51 +9725,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-206</w:t>
+216</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2604,51 +9902,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
+13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2781,51 +10079,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 363</w:t>
+3 531</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2958,51 +10256,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-148</w:t>
+155</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3489,51 +10787,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-98 918</w:t>
+71 433</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3666,51 +10964,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-98 918</w:t>
+71 433</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3843,51 +11141,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-98 918</w:t>
+71 433</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4429,51 +11727,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-103 656</w:t>
+76 407</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4605,52 +11903,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-45 287</w:t>
+              <w:t xml:space="preserve">
+42 042 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4783,51 +12081,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45 287</w:t>
+42 042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4960,405 +12258,405 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42 123</w:t>
+42 042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-3164</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 951</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-32 639</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 951</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5378,164 +12676,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-32 639</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+411</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5596,123 +12894,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-008</w:t>
-[...71 lines deleted...]
-391</w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+247</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5773,477 +13071,477 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...71 lines deleted...]
-235</w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 293</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-32 013</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26 414</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-25 730</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деятельность в области культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26 094</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6263,164 +13561,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-25 425</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26 094</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6440,164 +13738,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-25 425</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+320</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6617,227 +13915,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...175 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6907,51 +14028,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-305</w:t>
+320</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8028,7084 +15149,100 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>приложение 2 к решению</w:t>
+              <w:t>приложение 3 к решению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>маслихата Жанакорганского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 25 декабря 2024 года № 315</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
-[...6983 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет сельского округа Кандоз на 2027 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -21989,55 +22126,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>