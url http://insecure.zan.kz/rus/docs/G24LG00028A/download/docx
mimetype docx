--- v0 (2025-11-21)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fd758ec" w14:textId="fd758ec">
+    <w:p w14:paraId="abc38db" w14:textId="abc38db">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,66 +93,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О некоторых вопросах местного государственного управления</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Жанакорганского района Кызылординской области от 23 февраля 2024 года № 28</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Постановление акимата Жанакорганского района Кызылординской области от 23 февраля 2024 года № 28.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -201,310 +195,377 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 1 сентября 2021 года № 590 "О некоторых вопросах организации деятельности государственных органов и их структурных подразделений", согласно решению маслихата Жанакорганского района от 19 февраля 2024 года "О внесении изменений в схему управления Жанакорганского района" акимат Жанакорганского района ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Создать коммунальное государственное учреждение "Отдел физической культуры, спорта и туризма Жанакорганского района".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Переименовать следующие:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) коммунальное государственное учреждение "Отдел культуры и спорта Жанакорганского района" в коммунальное государственное учреждение "Отдел культуры и развития языков Жанакорганского района";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) коммунальное государственное учреждение "Отдел предпринимательства, промышленности и туризма Жанакорганского района" в коммунальное государственное учреждение "Отдел предпринимательства и промышленности Жанакорганского района".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Утвердить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Положение коммунального государственного учреждения "Отдел физической культуры, спорта и туризма Жанакорганского района" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению №1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Положение коммунального государственного учреждения "Отдел культуры и развития языков Жанакорганского района" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению №2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Положение коммунального государственного учреждения "Отдел предпринимательства и промышленности Жанакорганского района" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению №3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) Утратил силу постановлением Жанакорганского районного акимата Кызылординской области от 23.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменениями, внесенными постановлением Жанакорганского районного акимата Кызылординской области от 23.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Утвердить перечень структурных элементов, утративших силу некоторых постановлений акимата Жанакорганского района, согласно приложению № 5.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -877,1572 +938,1540 @@
         <w:t>
       1. Коммунальное государственное учреждение "Отдел физической культуры, спорта и туризма Жанакорганского района" (далее – отдел физической культуры, спорта и туризма Жанакорганского района) является государственным органом Республики Казахстан, уполномоченным акиматом Жанакорганского района на осуществление функций в сферах физической культуры, спорта и туризма.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Отдел физической культуры, спорта и туризма Жанакорганского района имеет ведомства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Отдел физической культуры, спорта и туризма Жанакорганского района осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента, Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Отдел физической культуры, спорта и туризма Жанакорганского района является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Отдел физической культуры, спорта и туризма Жанакорганского района вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Отдел физической культуры, спорта и туризма Жанакорганского района имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Отдел физической культуры, спорта и туризма Жанакорганского района по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя коммунального государственного учреждения "Отдел физической культуры, спорта и туризма Жанакорганского района" и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Структура и лимит штатной численности коммунального государственного учреждения "Отдел физической культуры, спорта и туризма Жанакорганского района" утверждаются в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Местонахождение юридического лица: индекс 120300, Республика Казахстан, Кызылординская область, Жанакорганский район, поселок Жанакорган, улица Б. Байкенжеев №6.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       График работы коммунального государственного учреждения "Отдел физической культуры, спорта и туризма Жанакорганского района": ежедневно, с понедельника по пятницу, с 09.00 до 19.00 часов (перерыв с 13.00 до 15.00 часов), кроме субботы и воскресенья, других выходных и праздничных дней, установленных законодательными актами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Настоящее Положение является учредительным документом отдела физической культуры, спорта и туризма Жанакорганского района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учредителем коммунального государственного учреждения "Отдел физической культуры, спорта и туризма Жанакорганского района" является акимат Жанакорганского района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Финансирование деятельности отдел физической культуры, спорта и туризма Жанакорганского района осуществляется из республиканского и местных бюджетов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Отделу физической культуры, спорта и туризма Жанакорганского района запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями отдела физической культуры, спорта и туризма Жанакорганского района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если отделу физической культуры, спорта и туризма Жанакорганского района законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Задачи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реализация государственной политики в сфере физической культуры, спорта и туризма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществление иных задач предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Полномочия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) права:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       запрашивать и получать в установленном законодательством порядке от государственных органов, организаций, их должностных лиц необходимую информацию и материалы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       участвовать в пределах компетенции в разработке проектов правовых и нормативных правовых актов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в праве осуществлять иные права, предусмотренные действующими законодательными актами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обязанности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в соответствии с административным процедурно-процессуальным Кодексом Республики Казахстан рассматривает обращения, направленные физическими и юридическими лицами, контролирует их исполнение, в случаях и порядке, установленным законодательством Республики Казахстан, предоставляет на них ответы; организовывает прием физических лиц и представителей юридических лиц; принимает законные и обоснованные решения; обеспечивает контроль за исполнением принятных решений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       принятие других мер в сфере защиты прав потребителей в пределах компетенции государственного органа в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О защите прав потребителей";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реализовывать иные обязанности, предусмотренные действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечивает реализацию государственной политики в области физической культуры, спорта и туризма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) принимает меры для обеспечения безопасности лиц, занимающихся физической культурой и спортом, а также участников и зрителей физкультурно-оздоровительных и спортивных мерроприятий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) принимает меры для развития национальных, технических и прикладных видов спорта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществляет поддержку и стимулирование физической культуры и спорта района;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осуществляет руководство и контроль за работой выполнения президентских тестов по видам спорта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) проводит районные спортивные соревнования по видам спорта совместно с местными аккредитованными спортивными федерациями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) обеспечивает подготовку районных сборных команд по видам спорта и их выступление на областных спортивных соревнованиях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) обеспечивает развитие массового спорта и национальных видов спорта на территории соответсвующей административно-территориальной едины;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) координирует деятельность физкультурно-спортивных организаций на территории соответсвующей административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) присваивает спортсменам следующие спортивные разряды: спортсмен 2 разряда, спортсмен 3 разряда, спортсмен 1 юношеского разряда, спортсмен 2 юношеского разряда, спортсмен 3 юношеского разряда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) присваивает квалификационные категории: тренер высшего уровня квалификации второй категории, тренер среднего уровня квалификации второй категории, методист высшего уровня квалификации второй категории, методист среднего уровня квалификации второй категории, иинструктор-спортсмен высшего уровня квалификации второй категории, спортивный судья;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) реализует единый региональный календарь спортивно-массовых мероприятий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) координирует организацию и проведение спортивных мерроприятий на тереторий соответствующей административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) формирует и утверждает списки районных сборных команд по видам спорта в соответствии с предложениями региональных и местных аккредтованных спортивных федерациий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) осуществляет государственный контроль за безопасной эксплуатацией аттракционов, оборудования для детских игровых площадок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) осуществляет государственный контроль за безопасной эксплуатацией спортивного оборудования, предназначенного для занятий массовым спортом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) оказывает методическую и консультативную помощь спортивным организациям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) осуществляет выполнение мероприятий, направленных на выполнение программ развития регионального туризма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) принимает меры вытекающие из настоящего постановления как рабочего органа местного исполнительного органа при составлении протокола об административном правонарушении в соответствии со статьями 409, 488-1 Кодекса Республики Казахстан "Об административных правонарушениях";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) осуществляет иные функции возложенные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Руководство отдела физической культуры, спорта и туризма Жанакорганского района осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на отдел физической культуры, спорта и туризма Жанакорганского района задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Руководитель физической культуры, спорта и туризма Жанакорганского района назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Первый руководитель физической культуры, спорта и туризма Жанакорганского района может иметь заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z75" w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Полномочия первого руководителя отдела физической культуры, спорта и туризма Жанакорганского района:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z76" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организует и осуществляет руководство работой отдела и несет ответственность за выполнение возложенных на учреждение задач и осуществление им своих функции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z77" w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) руководит работой учреждения, распределяет, утверждает должностные обязанности между сотрудниками которые несут персональную ответственность за выполнение возложенных задач и степень ответственности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z78" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) назначает на должность и освабождает от должности сотрудников учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в установленном законодательством порядке поощряет и налагает дисциплинарные взыскания на сотрудников учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) принимает меры, направленные на противодействие коррупции в отделе и несет персональную ответственность за принятие антикоррупционных мер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) проводит личный прием граждан и представителей юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) является должностным лицом соответствующего районного акимата и без доверенности выступает от его имени во взаимоотнощениях с государственными органами, организациями и гражданами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) в пределах своей компетенции подписывает приказы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) реализует стратегию гендерного равенства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) осуществляет иные полномочия предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z86" w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий первого руководителя отдела физической культуры, спорта и туризма Жанакорганского района в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Первый руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Отдел физической культуры, спорта и туризма Жанакорганского района может иметь на праве оперативного управления обособленное имущество в случаях предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество отдела физической культуры, спорта и туризма Жанакорганского района формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы) приобретенные в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z91" w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Имущество, закрепленное за отделом физической культуры, спорта и туризма Жанакорганского района относится к коммунальной собственности района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Коммунальное государственное учреждение "Отдел физической культуры, спорта и туризма Жанакорганского района" не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z94" w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Реорганизация и упразднение отдела физической культуры, спорта и туризма Жанакорганского района осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z95" w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень государственных учреждений, находящихся в ведении коммунального государственного учреждения "Отдел физической культуры, спорта и туризма Жанакорганского района":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z96" w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коммунальное государственное учреждение "Спортивный клуб отдела физической культуры, спорта и туризма Жанакорганского района".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2521,754 +2550,705 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>акимата Жанакорганского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "23" февраля 2024 года №28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z98" w:id="88"/>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение коммунального государственного учреждения "Отдел культуры и развития языков Жанакорганского района"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z99" w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z99" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z100" w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z100" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Коммунальное государственное учреждение "Отдел культуры и развития языков Жанакорганского района" (далее – отдел культуры и развития языков Жанакорганского района) является государственным органом Республики Казахстан, уполномоченным акиматом Жанакорганского района на осуществление функций в сферах культуры и развития языков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z101" w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z101" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Отдел культуры и развития языков Жанакорганского района имеет ведомства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z102" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Отдел культуры и развития языков Жанакорганского района осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента, Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="92"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z103" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Отдел культуры и развития языков Жанакорганского района является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z104" w:id="93"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z104" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Отдел культуры и развития языков Жанакорганского района вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z105" w:id="94"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z105" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Отдел культуры и развития языков Жанакорганского района имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z106" w:id="95"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z106" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Отдел культуры и развития языков Жанакорганского района по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя коммунального государственного учреждения "Отдел культуры и развития языков Жанакорганского района" и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z107" w:id="96"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z107" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Структура и лимит штатной численности коммунального государственного учреждения "Отдел культуры и развития языков Жанакорганского района" утверждаются в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z108" w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z108" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Местонахождение юридического лица: индекс 120300, Республика Казахстан, Кызылординская область, Жанакорганский район, поселок Жанакорган, улица Манапа Кокенова №4.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z109" w:id="98"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z109" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       График работы коммунального государственного учреждения "Отдел культуры и развития языков Жанакорганского района": ежедневно, с понедельника по пятницу, с 09.00 до 19.00 часов (перерыв с 13.00 до 15.00 часов), кроме субботы и воскресенья, других выходных и праздничных дней, установленных законодательными актами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z110" w:id="99"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z110" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Настоящее Положение является учредительным документом отдела культуры и развития языков Жанакорганского района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z111" w:id="100"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z111" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учредителем коммунального государственного учреждения "Отдел культуры и развития языков Жанакорганского района" является акимат Жанакорганского района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z112" w:id="101"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z112" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Финансирование деятельности отдела культуры и развития языков Жанакорганского района осуществляется из республиканского и местных бюджетов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z113" w:id="102"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z113" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Отделу культуры и развития языков Жанакорганского района запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями отдела культуры и развития языков Жанакорганского района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z114" w:id="103"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z114" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если отделу культуры и развития языков Жанакорганского района законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z115" w:id="104"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z115" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z116" w:id="105"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z116" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Задачи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z117" w:id="106"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z117" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реализация государственной политики в сфере культуры и развития языков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z118" w:id="107"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z118" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществление иных задач предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z119" w:id="108"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z119" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Полномочия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z120" w:id="109"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z120" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) права:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z121" w:id="110"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z121" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       запрашивать и получать в установленном законодательством порядке от государственных органов, организаций, их должностных лиц необходимую информацию и материалы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z122" w:id="111"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z122" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       участвовать в пределах компетенции в разработке проектов правовых и нормативных правовых актов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z123" w:id="112"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z123" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в праве осуществлять иные права, предусмотренные действующими законодательными актами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z124" w:id="113"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z124" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обязанности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z125" w:id="114"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z125" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в соответствии с административным процедурно-процессуальным Кодексом Республики Казахстан рассматривает обращения, направленные физическими и юридическими лицами, контролирует их исполнение, в случаях и порядке, установленным законодательством Республики Казахстан, предоставляет на них ответы; организовывает прием физических лиц и представителей юридических лиц; принимает законные и обоснованные решения; обеспечивает контроль за исполнением принятных решений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z126" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       принятие других мер в сфере защиты прав потребителей в пределах компетенции государственного органа в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О защите прав потребителей";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="115"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z127" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реализовывать иные обязанности, предусмотренные действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z128" w:id="116"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z128" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z129" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществляет функций возложенные на местные исполнительные органы района в данной сфере в соответствии с законами Республики Казахстан "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3303,324 +3283,292 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>", "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О местном государственном управлении и самоуправлении в Республике Казахстан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" и иными действующими законодательными актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="117"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z130" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осуществляет возрождение, сохранение, развитие и распространение национальной культуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z131" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проводит культурные мероприятия, направленные на пропаганду достижений и образцов культурно-духовного развития района;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="118"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z132" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) создает государственные организации культуры района в сфере театрального, музыкального и библиотечного дела, культурно-досуговой работы, а также осуществляет поддержку и координацию их деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z133" w:id="119"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z133" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) организует работу по учету, охране и использованию памятников истории, материальной и духовной культуры местного значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z134" w:id="120"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z134" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) осуществляет проведение зрелищных культурно-массовых мероприятий района, а также фестивалей и конкурсов среди любительских творческих объединений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z135" w:id="121"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z135" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) проводит аттестацию подведомственных государственных организаций культуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z136" w:id="122"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z136" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) в пределах своей компетенции осуществляет управление коммунальной собственностью в области культуры и развития языков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z137" w:id="123"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z137" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) выступает заказчиком по строительству, реконструкции и ремонту подведомственных объектов культурного назначения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z138" w:id="124"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z138" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) поддерживает и оказывает содействие в материально-техническом обеспечении государственных организаций культуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z139" w:id="125"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z139" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) присваивает одной из государственных библиотек района статус "Центральная";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z140" w:id="126"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z140" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) проводит мероприятия районного уровня, направленные на развитие государственного языка и других языков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z141" w:id="127"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z141" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) вносит предложения в исполнительные органы областей о наименовании и переименовании сел, поселков, сельских округов, а также изменении их транскрипции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z142" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) принимает меры вытекающие из настоящего постановления как рабочего органа местного исполнительного органа при составлении протокола об административном правонарушении в соответствии со статьями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3635,602 +3583,603 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>156</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса Республики Казахстан "Об административных правонарушениях";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z143" w:id="128"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z143" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) осуществляет иные функции возложенные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z144" w:id="129"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z144" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z145" w:id="130"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z145" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Руководство отделом культуры и развития языков Жанакорганского района осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на отдел культуры и спорта Жанакорганского района задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z146" w:id="131"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z146" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Руководитель отдела культуры и развития языков Жанакорганского района назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z147" w:id="132"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z147" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Первый руководитель отдела культуры и развития языков Жанакорганского района может иметь заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z148" w:id="133"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z148" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Полномочия первого руководителя отдела культуры и развития языков Жанакорганского района:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z149" w:id="134"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z149" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организует и осуществляет руководство работой отдела и несет ответственность за выполнение возложенных на учреждение задач и осуществление им своих функции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z150" w:id="135"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z150" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) руководит работой учреждения, распределяет, утверждает должностные обязанности между сотрудниками которые несут персональную ответственность за выполнение возложенных задач и степень ответственности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z151" w:id="136"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z151" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) назначает на должность и освабождает от должности сотрудников учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z152" w:id="137"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z152" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в установленном законодательством порядке поощряет и налагает дисциплинарные взыскания на сотрудников учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z153" w:id="138"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z153" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) принимает меры, направленные на противодействие коррупции в отделе и несет персональную ответственность за принятие антикоррупционных мер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z154" w:id="139"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z154" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) проводит личный прием граждан и представителей юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z155" w:id="140"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z155" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) является должностным лицом соответствующего районного акимата и без доверенности выступает от его имени во взаимоотнощениях с государственными органами, организациями и гражданами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z156" w:id="141"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z156" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) в пределах своей компетенции подписывает приказы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z157" w:id="142"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z157" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) реализует стратегию гендерного равенства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z158" w:id="143"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z158" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) осуществляет иные полномочия предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z159" w:id="144"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z159" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий первого руководителя отдела культуры и развития языков Жанакорганского района в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z160" w:id="145"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z160" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Первый руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z161" w:id="146"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z161" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z162" w:id="147"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z162" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Отдел культуры и развития языков Жанакорганского района может иметь на праве оперативного управления обособленное имущество в случаях предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z163" w:id="148"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z163" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество отдела культуры и развития языков Жанакорганского района формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы) приобретенные в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z164" w:id="149"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z164" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Имущество, закрепленное за отделом культуры и развития языков Жанакорганского района относится к коммунальной собственности района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z165" w:id="150"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z165" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Коммунальное государственное учреждение "Отдел культуры и развития языков Жанакорганского района" не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z166" w:id="151"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z166" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z167" w:id="152"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z167" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Реорганизация и упразднение отдела культуры и развития языков Жанакорганского района осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z168" w:id="153"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z168" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень государственных учреждений, находящихся в ведении коммунального государственного учреждения "Отдел культуры и развития языков Жанакорганского района":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z169" w:id="154"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z169" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коммунальное государственное учреждение "Районная библиотека имени Адырбека Сопыбекова отдела культуры и развития языков Жанакорганского района";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z170" w:id="155"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z170" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коммунальное государственное казенное предприятие "Районный дом культуры имени Манапа Кокенова отдела культуры и развития языков Жанакорганского района".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4309,934 +4258,885 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>акимата Жанакорганского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "23" февраля 2024 года №28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z172" w:id="156"/>
+    <w:bookmarkStart w:name="z172" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение коммунального государственного учреждения "Отдел предпринимательства и промышленности Жанакорганского района"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z173" w:id="157"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z173" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z174" w:id="158"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z174" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Коммунальное государственное учреждение "Отдел предпринимательства и промышленности Жанакорганского района" (далее – отдел предпринимательства и промышленности Жанакорганского района) является государственным органом Республики Казахстан осуществляющим руководство в сферах предпринимательства и промышленности в пределах своей компетенции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z175" w:id="159"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z175" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Отдел предпринимательства и промышленности Жанакорганского района не имеет ведомств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z176" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Отдел предпринимательства и промышленности Жанакорганского района осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z177" w:id="160"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z177" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Отдел предпринимательства и промышленности Жанакорганского района является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z178" w:id="161"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z178" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Отдел предпринимательства и промышленности Жанакорганского района вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z179" w:id="162"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z179" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Отдел предпринимательства и промышленности Жанакорганского района имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z180" w:id="163"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z180" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Отдел предпринимательства и промышленности Жанакорганского района по вопросам своей компетенции в установленном законадательством порядке принимает решения, оформляемые приказами руководителя коммунального государственного учреждения "Отдел предпринимательства и промышленности Жанакорганского района" и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z181" w:id="164"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z181" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Структура и лимит штатной численности коммунального государственного учреждения "Отдел предпринимательства и промышленности Жанакорганского района" утверждаются в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z182" w:id="165"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z182" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Местонахождение юридического лица: индекс 120300, Республика Казахстан, Кызылординская область, Жанакорганский район, поселок Жанакорган, улица Манапа Кокенова №44.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z183" w:id="166"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z183" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       График работы коммунального государственного учреждения "Отдел предпринимательства и промышленности Жанакорганского района": ежедневно, с понедельника по пятницу, с 09.00 до 19.00 часов (перерыв с 13.00 до 15.00 часов), кроме субботы и воскресенья, других выходных и праздничных дней, установленных законодательными актами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z184" w:id="167"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z184" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Настоящее Положение является учредительным документом отдела предпринимательства и промышленности Жанакорганского района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z185" w:id="168"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z185" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учредителем коммунального государственного учреждения "Отдел предпринимательства и промышленности Жанакорганского района" является акимат Жанакорганского района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z186" w:id="169"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z186" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Финансирование деятельности отдела предпринимательства и промышленности Жанакорганского района" осуществляется из республиканского и местных бюджетов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z187" w:id="170"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z187" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Отделу предпринимательства и промышленности Жанакорганского района запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями отдел предпринимательства и промышленности Жанакорганского района".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z188" w:id="171"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z188" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если отделу предпринимательства и промышленности Жанакорганского района законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z189" w:id="172"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z189" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z190" w:id="173"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z190" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Задачи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z191" w:id="174"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z191" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществление политики развития отраслей предпринимательства и промышленности в районе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z192" w:id="175"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z192" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Полномочия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z193" w:id="176"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z193" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) права:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z194" w:id="177"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z194" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       запрашивать и получать в установленном законодательством порядке от государственных органов, организаций, их должностных лиц необходимую информацию и материалы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z195" w:id="178"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z195" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       участвовать в пределах компетенции в разработке проектов правовых и нормативных правовых актов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z196" w:id="179"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z196" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществлять иные права, предусмотренные действующими законодательными актами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z197" w:id="180"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z197" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обязанности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z198" w:id="181"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z198" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в соответствии с административным процедурно-процессуальным Кодексом Республики Казахстан рассматривает обращения, направленные физическими и юридическими лицами, контролирует их исполнение, в случаях и порядке, установленным законодательством Республики Казахстан, предоставляет на них ответы; организовывает прием физических лиц и представителей юридических лиц; принимает законные и обоснованные решения; обеспечивает контроль за исполнением принятных решений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z199" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       принятие других мер в сфере защиты прав потребителей в пределах компетенции государственного органа в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О защите прав потребителей";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z200" w:id="182"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z200" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реализовывать иные обязанности, предусмотренные действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z201" w:id="183"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z201" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z202" w:id="184"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z202" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечение разработки и реализации региональных программ развития промышленности и предпринимательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z203" w:id="185"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z203" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) подготовка проектов по созданию сетей технопарков, бизнес центров, бизнес инкубаторов, малых инновационных центров и других объектов, ориентированных на поддержку предпринимательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z204" w:id="186"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z204" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечение защиты прав предпринимателей, проведение информационно-разъяснительной работы по вопросам законодательства по поддержке предпринимательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z205" w:id="187"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z205" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организация и проведение краткосрочных курсов обучения для субъектов предпринимательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z206" w:id="188"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z206" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в соответствии с бюджетной программой отбор приоритетных проектов, предоставление кредитов субъектам предпринимательства ведение их мониторинга;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z207" w:id="189"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z207" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) создание условий для реализаций региональной программы участие индустриально-инновационного развития;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z208" w:id="190"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z208" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) создание условий для внедрения международного качества стандарта на предприятиях района;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z209" w:id="191"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z209" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) координация и ведение мониторинга развития деятельности промышленности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z210" w:id="192"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z210" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) координация деятельности предприятий торговли и общественного питания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z211" w:id="193"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z211" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) разработка программы развития малого предпринимательства в районе и план мероприятий по ее реализации и контроль за их исполнением;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z212" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) принятие мер вытекающих из настоящего постановления как рабочего органа местного исполнительного органа при составлении протокола об административном правонарушении в соответствии со статьями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5291,564 +5191,565 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>204-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса Республики Казахстан "Об административных правонарушениях";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z213" w:id="194"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z213" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) осуществляет иные функции возложенные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z214" w:id="195"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z214" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z215" w:id="196"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z215" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Руководство отделом предпринимательства и промышленности Жанакорганского района осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на отдел предпринимательства и промышленности Жанакорганского района задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z216" w:id="197"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z216" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Руководитель отдела предпринимательства и промышленности Жанакорганского района назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z217" w:id="198"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z217" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Первый руководитель отдела отдел предпринимательства и промышленности Жанакорганского района может иметь заместителей, которые назначаются на должности и освобождаются от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z218" w:id="199"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z218" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Полномочия первого руководителя отдела предпринимательства и промышленности Жанакорганского района:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z219" w:id="200"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z219" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организует и осуществляет руководство работой отдела и несет персональную ответсвенность за выполнение возложенных на учреждение задач и осуществление им своих функции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z220" w:id="201"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z220" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) руководит работой учреждения и несет персональную ответственность за выполнение возложенных задач, распределяет и утверждает должностные обязонности между сотрудниками и степень ответственности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z221" w:id="202"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z221" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) назначает на должность и освобождает от должности сотрудников учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z222" w:id="203"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z222" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в установленном законодательством порядке поощряет и налогает дисциплинарные взыскания на сотрудников учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z223" w:id="204"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z223" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) принимает меры, направленные на противодействие коррупции в отделе и несет персональную ответственность за принятие антикорупционных мер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z224" w:id="205"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z224" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) проводит личный прием граждан и представителей юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z225" w:id="206"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z225" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) является должностным лицом соответствующего районного акимата и без доверенности выступает от его имени во взаимоотнощениях с государственными органами, организациями и гражданами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z226" w:id="207"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z226" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) в пределах своей компетенции подписывает приказы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z227" w:id="208"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z227" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) реализует стратегию гендерного равенства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z228" w:id="209"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z228" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) осуществляет иные полномочия в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z229" w:id="210"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z229" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий первого руководителя отдела предпринимательства и промышленности Жанакорганского района в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z230" w:id="211"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z230" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Первый руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z231" w:id="212"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z231" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z232" w:id="213"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z232" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Отдел предпринимательства и промышленности Жанакорганского района может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z233" w:id="214"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z233" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество отдела предпринимательства и промышленности Жанакорганского района формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источнников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z234" w:id="215"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z234" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Имущество, закрепленное за отделом предпринимательства и промышленности Жанакорганского района относится к коммунальной собственности района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z235" w:id="216"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z235" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Коммунальное государственное учреждение "Отдел предпринимательства и промышленности Жанакорганского района" не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z236" w:id="217"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z236" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z237" w:id="218"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z237" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Реорганизация и упразднение отдела предпринимательства и промышленности Жанакорганского района осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z238" w:id="219"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z238" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень государственных учреждений, находящихся в ведении коммунального государственного учреждения "Отдел предпринимательства и промышленности Жанакорганского района" нет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkEnd w:id="229"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5927,1748 +5828,160 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>акимата Жанакорганского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "23" февраля 2024 года №28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z240" w:id="220"/>
+    <w:bookmarkStart w:name="z240" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение коммунального государственного учреждения "Отдел общественного развития Жанакорганского района"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-[...87 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Отдел общественного развития Жанакорганского района осуществляет свою деятельность в соответствии с </w:t>
-[...943 lines deleted...]
-</w:t>
+      Сноска. Утратило силу постановлением Жанакорганского районного акимата Кызылординской области от 23.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменением, внесенным постановлением Жанакорганского районного акимата Кызылординской области от 12.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 123</w:t>
+        <w:t>№ 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его подписания).</w:t>
-[...559 lines deleted...]
-    <w:bookmarkEnd w:id="281"/>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7994,31 +6307,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>