--- v0 (2025-11-09)
+++ v1 (2026-06-14)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ed393a8" w14:textId="ed393a8">
+    <w:p w14:paraId="c993fc0" w14:textId="c993fc0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -252,68 +252,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 75 Кодекса Республики "Бюджетный кодекс Республики Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2-7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" Кармакшинский районный маслихат Кызылординской области ПРИНЯЛ РЕШЕНИЕ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет сельского округа Дауылколь на 2025-2027 годы согласно приложениям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -348,548 +331,585 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2025 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 121 012,4 тысяч тенге, в том числе:</w:t>
+      1) доходы – 132 465,4 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z39" w:id="2"/>
+    <w:bookmarkStart w:name="z60" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления – 6 706,9 тысяч тенге;</w:t>
+       налоговые поступления – 6 706,9 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z40" w:id="3"/>
+    <w:bookmarkStart w:name="z61" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговые поступления – 0;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z41" w:id="4"/>
+    <w:bookmarkStart w:name="z62" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала – 344,1 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z42" w:id="5"/>
+    <w:bookmarkStart w:name="z63" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 113 961,4 тысяч тенге;</w:t>
+      поступления трансфертов – 125 414,4 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z43" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 121 393,9 тысяч тенге;</w:t>
+      2) затраты – 132 846,9 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z44" w:id="7"/>
+    <w:bookmarkStart w:name="z44" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z45" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z45" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z46" w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z46" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов– 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z47" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z47" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z48" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z48" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов - 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z49" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z49" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства - 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z50" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z50" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) дефицит (профицит) бюджета – -381,5 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z51" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z51" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) финансирование дефицита (использование профицита) бюджета – 381,5 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z52" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z52" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов - 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z53" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z53" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов - 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z54" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z54" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       используемые остатки бюджетных средств – 381,5 мың теңге</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции решения Кармакшинского районного маслихата Кызылординской области от 26.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 318</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2025); с изменениями, внесенными решением Кармакшинского районного маслихата Кызылординской области от 11.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учесть, что в 2025 году объем бюджетной субвенций, передаваемый из районного бюджета в бюджет сельского округа Дауылколь установлен в размере 97 864 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Утвердить целевые трансферты, предусмотренные в бюджете сельского округа Дауылколь, на 2025 год за счет республиканского бюджета согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z55" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1. Предусмотреть возврат неиспользованных (недоиспользованных) целевых трансфертов, выделенных из областного бюджета в 2024 году в районный бюджет в сумме 0,1 тысяч тенге.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1405,61 +1425,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет сельского округа Дауылколь на 2025 год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 – в редакции решения Кармакшинского районного маслихата Кызылординской области от 26.09.2025 </w:t>
+      Сноска. Приложение 1 – в редакции решения Кармакшинского районного маслихата Кызылординской области от 11.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 318</w:t>
+        <w:t>№ 346</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -2207,51 +2227,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-121012,4</w:t>
+132465,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2563,51 +2583,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3400</w:t>
+3704,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2741,51 +2761,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3400</w:t>
+3704,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2919,51 +2939,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3166,9</w:t>
+2841,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3097,51 +3117,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-210</w:t>
+183</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3275,51 +3295,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48</w:t>
+30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3453,51 +3473,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2900</w:t>
+2615</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3631,51 +3651,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8,9</w:t>
+13,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3809,51 +3829,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-140</w:t>
+160,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3987,51 +4007,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-140</w:t>
+160,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5233,51 +5253,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-113961,4</w:t>
+125414,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5411,51 +5431,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-113961,4</w:t>
+125414,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5589,51 +5609,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-113961,4</w:t>
+125414,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6301,51 +6321,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-121393,9</w:t>
+132846,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6510,51 +6530,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50730,4</w:t>
+50747,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6719,51 +6739,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50730,4</w:t>
+50747,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6928,51 +6948,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50730,4</w:t>
+50747,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7137,51 +7157,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49542</w:t>
+49631,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7346,51 +7366,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1188,4</w:t>
+1115,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7555,51 +7575,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23983,6</w:t>
+23966,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7764,51 +7784,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23983,6</w:t>
+23966,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7973,51 +7993,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23983,6</w:t>
+23966,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8182,51 +8202,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17822,6</w:t>
+17818,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8600,51 +8620,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5396</w:t>
+5383,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8809,51 +8829,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46379</w:t>
+57832</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9018,51 +9038,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46379</w:t>
+57832</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9227,51 +9247,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46379</w:t>
+57832</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9436,51 +9456,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46379</w:t>
+57832</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31774,94 +31794,130 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кызылординской области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "26" декабря 2024 года № 242</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Целевые трансферты, предусмотренные в бюджете сельского округа Дауылколь на 2025 год за счет районного бюджета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Решение дополнено приложением 5 в соответствии с решением Кармакшинского районного маслихата Кызылординской области от 26.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 318</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2025); в редакции решения Кармакшинского районного маслихата Кызылординской области от 11.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -31943,68 +31999,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z22" w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сумма, </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -32085,51 +32143,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15 837,4</w:t>
+27 290,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32456,229 +32514,455 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На возмещение ущерба истцу в соответствии с решением суда сельскому клубу имени Куандыка Бурлибаева</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 953,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+На приобретение ЛЭД экрана сельскому клубу имени Куандыка Бурлибаева</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Итого:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15 837,4</w:t>
+27 290,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -32710,55 +32994,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>