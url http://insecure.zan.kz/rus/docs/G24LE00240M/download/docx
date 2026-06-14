--- v0 (2025-11-10)
+++ v1 (2026-06-14)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0ae3e13" w14:textId="0ae3e13">
+    <w:p w14:paraId="c7829af" w14:textId="c7829af">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -252,68 +252,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 75 Кодекса Республики "Бюджетный кодекс Республики Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2-7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" Кармакшинский районный маслихат Кызылординской области ПРИНЯЛ РЕШЕНИЕ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет сельского округа Актобе на 2025-2027 годы согласно приложениям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -348,167 +331,176 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2025 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 182 830,7 тысяч тенге, в том числе:</w:t>
+      1) доходы – 160 011,3 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z42" w:id="2"/>
+    <w:bookmarkStart w:name="z59" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления – 13 267 тысяч тенге;</w:t>
+      налоговые поступления – 14 045 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z43" w:id="3"/>
+    <w:bookmarkStart w:name="z60" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      неналоговые поступления – 174 тысяч тенге;</w:t>
+      неналоговые поступления – 174,1 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z44" w:id="4"/>
+    <w:bookmarkStart w:name="z61" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи основного капитала – 5,7 тысяч тенге;</w:t>
+      поступления от продажи основного капитала – 181 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z45" w:id="5"/>
+    <w:bookmarkStart w:name="z62" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      поступления трансфертов – 169 384 тысяч тенге;</w:t>
+        <w:t xml:space="preserve">
+      поступления трансфертов – 145 611,2 тысяч тенге; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z46" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 183 601,3 тысяч тенге;</w:t>
+      2) затраты – 160 781,9 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z47" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z48" w:id="8"/>
     <w:p>
@@ -733,50 +725,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции решения Кармакшинского районного маслихата Кызылординской области от 17.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 294</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2025); с изменениями, внесенными решением Кармакшинского районного маслихата Кызылординской области от 11.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 344</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -850,86 +862,70 @@
         <w:t xml:space="preserve">
       4. Утвердить целевые трансферты, предусмотренные в бюджете сельского округа Актобе, на 2025 год за счет районного бюджета согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1. Предусмотреть возврат неиспользованных (недоиспользованных) целевых трансфертов, выделенных из районного бюджета в 2024 году в районный бюджет в сумме 0,1 тысяч тенге</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -948,70 +944,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее решение вводится в действие с 1 января 2025 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1259,94 +1255,94 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Кызылординской области </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "26" декабря 2024 года № 240</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет сельского округа Актобе на 2025 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 – в редакции решения Кармакшинского районного маслихата Кызылординской области от 17.06.2025 </w:t>
+      Сноска. Приложение 1 – в редакции решения решением Кармакшинского районного маслихата Кызылординской области от 11.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 294</w:t>
+        <w:t>№ 344</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -2094,51 +2090,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-182830,7</w:t>
+160011,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2272,51 +2268,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13267</w:t>
+14045</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2450,51 +2446,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5000</w:t>
+5733</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2628,51 +2624,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5000</w:t>
+5733</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2806,51 +2802,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8069</w:t>
+8114</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2984,51 +2980,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-146</w:t>
+136</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3162,51 +3158,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1325</w:t>
+1310</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3340,51 +3336,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6590</w:t>
+6630</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3518,51 +3514,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4052,51 +4048,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-174</w:t>
+174,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4440,93 +4436,93 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+06</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4550,87 +4546,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления от продажи основного капитала</w:t>
-[...35 lines deleted...]
-5,7</w:t>
+Прочие неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4650,417 +4646,417 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Продажа земли и нематериальных активов</w:t>
-[...35 lines deleted...]
-5,7</w:t>
+Прочие неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...73 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Продажа земли</w:t>
-[...35 lines deleted...]
-5,7</w:t>
+Поступления от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+181</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5083,88 +5079,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-169384</w:t>
+              <w:t>
+Продажа земли и нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+181</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5184,1266 +5180,1208 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферты из вышестоящих органов государственного управления</w:t>
-[...35 lines deleted...]
-169384</w:t>
+Продажа земли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+181</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...73 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-169384</w:t>
+              <w:t xml:space="preserve">
+Поступления трансфертов </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145611,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...66 lines deleted...]
-Сумма, тысяч тенге</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145611,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...44 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145611,2</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...56 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...88 lines deleted...]
-Программа</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...86 lines deleted...]
-Наименование</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...195 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...199 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -6461,405 +6399,401 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-51484,2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+160781,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-51484,2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51848,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6879,405 +6813,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-51484,2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51848,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-52680,8</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51848,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7297,196 +7231,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-52680,8</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51488,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7538,373 +7472,373 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-52680,8</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные расходы государственного органа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+360</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-2659</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26831,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7924,196 +7858,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-609</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26831,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8165,373 +8099,373 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-49412,8</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26831,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-46281</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2659</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8551,196 +8485,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-46281</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+605</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8792,195 +8726,822 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-46281</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23567,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48947</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деятельность в области культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48947</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48947</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9114,51 +9675,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46281</w:t>
+48947</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13202,9921 +13763,65 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Кызылординской области </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "26" декабря 2024 года № 240</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет сельского округа Актобе на 2026 год</w:t>
-      </w:r>
-[...9854 lines deleted...]
-        <w:t xml:space="preserve"> Бюджет сельского округа Актобе на 2027 год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
@@ -23855,51 +14560,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-92704</w:t>
+91059</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24033,51 +14738,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11325</w:t>
+10954</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24211,51 +14916,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5200</w:t>
+5100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24389,51 +15094,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5200</w:t>
+5100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24567,51 +15272,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6040</w:t>
+5774</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24745,51 +15450,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-155</w:t>
+150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24923,51 +15628,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1450</w:t>
+1400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25101,51 +15806,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4425</w:t>
+4215</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25279,51 +15984,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25457,51 +16162,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85</w:t>
+80</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25635,51 +16340,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85</w:t>
+80</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25813,51 +16518,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-200</w:t>
+180</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25991,51 +16696,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-200</w:t>
+180</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26169,51 +16874,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-200</w:t>
+180</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26525,51 +17230,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-81179</w:t>
+79925</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26703,51 +17408,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-81179</w:t>
+79925</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26881,51 +17586,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-81179</w:t>
+79925</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -27593,51 +18298,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-92704</w:t>
+91059</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27802,51 +18507,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50480</w:t>
+49727</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28011,51 +18716,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50480</w:t>
+49727</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28220,51 +18925,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50480</w:t>
+49727</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28429,51 +19134,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50480</w:t>
+49727</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28638,51 +19343,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5679</w:t>
+5459</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28847,51 +19552,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5679</w:t>
+5459</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29056,51 +19761,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5679</w:t>
+5459</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29265,51 +19970,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2876</w:t>
+2765</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29474,51 +20179,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-659</w:t>
+633</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29683,51 +20388,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2144</w:t>
+2061</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29892,51 +20597,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36545</w:t>
+35873</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30101,51 +20806,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36545</w:t>
+35873</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30310,51 +21015,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36545</w:t>
+35873</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30519,51 +21224,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36545</w:t>
+35873</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32869,113 +23574,9969 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 4 к решению </w:t>
+              <w:t xml:space="preserve">Приложение 3 к решению </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Кармакшинского районного маслихата </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Кызылординской области </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "26" декабря 2024 года № 241</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бюджет сельского округа Актобе на 2027 год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специфика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+92704</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11325</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+155</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1450</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4425</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единый земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плата за пользование земельными участками</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от государственной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от сдачи в аренду имущества, находящегося в собственности государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Поступления трансфертов </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81179</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81179</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81179</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+92704</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50480</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50480</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50480</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50480</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5679</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5679</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5679</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2876</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+659</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2144</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36545</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деятельность в области культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36545</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36545</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36545</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение 4 к решению </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кармакшинского районного маслихата </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кызылординской области </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от "26" декабря 2024 года № 241</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Целевые трансферты, предусмотренные в бюджете сельского округа Актобе на 2025 год за счет республиканского бюджета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -33045,70 +33606,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z38" w:id="26"/>
+          <w:bookmarkStart w:name="z38" w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сумма, </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="26"/>
+          <w:bookmarkEnd w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -33757,90 +34318,72 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Кызылординской области </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "26" декабря 2024 года № 241</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 5 – в редакции решения Кармакшинского районного маслихата Кызылординской области от 17.06.2025 </w:t>
+      Сноска. Приложение 5 – в редакции решения решением Кармакшинского районного маслихата Кызылординской области от 11.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 294</w:t>
+        <w:t>№ 344</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -33922,68 +34465,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z22" w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сумма, </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -34064,51 +34609,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-89 754,0</w:t>
+65 981,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -34855,51 +35400,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45 705,6</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -35113,229 +35658,794 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По приобретению строительных материалов и декоративных лент для украшения села Актобе</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16 012,4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Работы по освещению улицы Ы. Алтынсарина в селе Актобе Кармакшинского района Кызылординской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На украшение въездной арки и размещение с надписью сказочных персонажей возле детской площадки в селе Актобе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 894,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На приобретение товаров для здания и отопительной системы для сельского клуба Актобе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 666,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На приобретение планшета для аппарата акима сельского округа Актюбе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+360,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Итого:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-89 754,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65 981,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -35367,55 +36477,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>