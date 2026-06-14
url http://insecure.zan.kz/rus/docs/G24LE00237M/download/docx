--- v0 (2025-11-11)
+++ v1 (2026-06-14)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="49905a8" w14:textId="49905a8">
+    <w:p w14:paraId="e73d457" w14:textId="e73d457">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -252,68 +252,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 75 Кодекса Республики "Бюджетный кодекс Республики Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2-7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" Кармакшинский районный маслихат Кызылординской области ПРИНЯЛ РЕШЕНИЕ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет сельского округа Ирколь на 2025-2027 годы согласно приложениям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -348,572 +331,607 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, в том числе на 2025 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 95 067 тысяч тенге, в том числе:</w:t>
+      1) доходы – 94 558,9 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z42" w:id="2"/>
+    <w:bookmarkStart w:name="z58" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 4 100 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z43" w:id="3"/>
+    <w:bookmarkStart w:name="z59" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговые поступления – 0;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z44" w:id="4"/>
+    <w:bookmarkStart w:name="z60" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала – 0;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z45" w:id="5"/>
+    <w:bookmarkStart w:name="z61" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      поступления трансфертов – 90 458,9 тысяч тенге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 90 967 тысяч тенге;</w:t>
+      2) затраты – 94 750,4 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="7"/>
+    <w:bookmarkStart w:name="z47" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z48" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z48" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z49" w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z49" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов– 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z50" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z50" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z51" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z51" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов - 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z52" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z52" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства - 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z53" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z53" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) дефицит (профицит) бюджета – -191,5 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z54" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z54" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) финансирование дефицита (использование профицита) бюджета – 191,5 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z55" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z55" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов - 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z56" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z56" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов - 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z57" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z57" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       используемые остатки бюджетных средств – 191,5 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции решения Кармакшинского районного маслихата Кызылординской области от 17.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 291</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2025); с изменениями, внесенными решением Кармакшинского районного маслихата Кызылординской области от 11.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 343</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учесть, что в 2025 году объем бюджетной субвенций, передаваемый из районного бюджета в бюджет сельского округа Иркол установлен в размере 65 106 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Утвердить целевые трансферты, предусмотренные в бюджете сельского округа Иркол, на 2025 год за счет республиканского бюджета согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Утвердить целевые трансферты, предусмотренные в бюджете сельского округа Иркол, на 2025 год за счет районного бюджета согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее решение вводится в действие с 1 января 2025 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1130,110 +1148,94 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Кызылординской области </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "26" декабря 2024 года № 237</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет сельского округа Ирколь на 2025 год</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 – в редакции решения Кармакшинского районного маслихата Кызылординской области от 17.06.2025 </w:t>
+      Сноска. Приложение 1 – в редакции решения Кармакшинского районного маслихата Кызылординской области от 11.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 291</w:t>
+        <w:t>№ 343</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1981,51 +1983,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-95067</w:t>
+94558,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2337,51 +2339,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1900</w:t>
+1991,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2515,51 +2517,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1900</w:t>
+1991,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2693,51 +2695,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2157</w:t>
+2028,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2871,51 +2873,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-90</w:t>
+115,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3227,51 +3229,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1800</w:t>
+1646,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3583,51 +3585,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43</w:t>
+79,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3761,51 +3763,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43</w:t>
+79,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4295,51 +4297,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-90967</w:t>
+90458,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4473,51 +4475,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-90967</w:t>
+90458,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4651,51 +4653,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-90967</w:t>
+90458,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5363,51 +5365,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-95258,5</w:t>
+94750,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6408,51 +6410,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30158</w:t>
+29649,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6617,51 +6619,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30158</w:t>
+29649,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6826,51 +6828,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30158</w:t>
+29649,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7035,51 +7037,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27198</w:t>
+26689,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10496,9194 +10498,65 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Кызылординской области </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "26" декабря 2024 года № 237</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет сельского округа Иркол на 2026 год</w:t>
-      </w:r>
-[...9110 lines deleted...]
-        <w:t xml:space="preserve"> Бюджет сельского округа Иркол на 2027 год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
@@ -20422,51 +11295,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68326</w:t>
+67411</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20600,51 +11473,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2012</w:t>
+1908</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20778,51 +11651,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-600</w:t>
+550</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20956,51 +11829,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-600</w:t>
+550</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21134,51 +12007,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1367</w:t>
+1314</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21312,51 +12185,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
+48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21490,51 +12363,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
+16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21668,51 +12541,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1300</w:t>
+1250</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21846,51 +12719,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45</w:t>
+44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22024,51 +12897,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45</w:t>
+44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22558,51 +13431,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66314</w:t>
+65503</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22736,51 +13609,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66314</w:t>
+65503</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22914,51 +13787,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66314</w:t>
+65503</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -23626,51 +14499,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68326</w:t>
+67411</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23835,51 +14708,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39432</w:t>
+38898</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24044,51 +14917,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39432</w:t>
+38898</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24253,51 +15126,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39432</w:t>
+38898</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24462,51 +15335,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39432</w:t>
+38898</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24671,51 +15544,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3737</w:t>
+3593</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24880,51 +15753,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3737</w:t>
+3593</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25089,51 +15962,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3737</w:t>
+3593</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25298,51 +16171,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1617</w:t>
+1555</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25507,51 +16380,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2120</w:t>
+2038</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25716,51 +16589,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25157</w:t>
+24920</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25925,51 +16798,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25157</w:t>
+24920</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26134,51 +17007,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25157</w:t>
+24920</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26343,51 +17216,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25157</w:t>
+24920</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28693,113 +19566,9226 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 4 к решению </w:t>
+              <w:t xml:space="preserve">Приложение 3 к решению </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Кармакшинского районного маслихата </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Кызылординской области </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "26" декабря 2024 года № 237</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z37" w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бюджет сельского округа Иркол на 2027 год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специфика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+68326</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1367</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Поступления трансфертов </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66314</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66314</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66314</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+68326</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39432</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39432</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39432</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39432</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3737</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3737</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3737</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1617</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25157</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деятельность в области культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25157</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25157</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25157</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступление займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение 4 к решению </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кармакшинского районного маслихата </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кызылординской области </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от "26" декабря 2024 года № 237</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Целевые трансферты, предусмотренные в бюджете сельского округа Иркол на 2025 год за счет республиканского бюджета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -28869,70 +28855,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z38" w:id="24"/>
+          <w:bookmarkStart w:name="z38" w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сумма, </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="24"/>
+          <w:bookmarkEnd w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -29608,79 +29594,79 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Целевые трансферты, предусмотренные в бюджете сельского округа Ирколь на 2025 год за счет районного бюджета</w:t>
+        <w:t xml:space="preserve"> Целевые трансферты, предусмотренные в бюджете сельского округа Иркол на 2025 год за счет районного бюджета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 5 – в редакции решения Кармакшинского районного маслихата Кызылординской области от 17.06.2025 </w:t>
+      Сноска. Приложение 5 – в редакции решения Кармакшинского районного маслихата Кызылординской области от 11.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 291</w:t>
+        <w:t>№ 343</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -29762,68 +29748,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z22" w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сумма, </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -29904,51 +29892,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25 703,0</w:t>
+25 194,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30017,51 +30005,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25 703,0</w:t>
+25 194,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30340,51 +30328,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25 703,0</w:t>
+25 194,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -30416,55 +30404,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>