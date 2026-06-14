--- v0 (2025-10-16)
+++ v1 (2026-06-14)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ebf3760" w14:textId="ebf3760">
+    <w:p w14:paraId="9ae7e60" w14:textId="9ae7e60">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -336,196 +336,178 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, в том числе на 2025 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      1) доходы – 250 957,9 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="2"/>
+    <w:bookmarkStart w:name="z63" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления – 132 917,2 тысяч тенге;</w:t>
+      налоговые поступления – 133 009,3 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z60" w:id="3"/>
+    <w:bookmarkStart w:name="z64" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      неналоговые поступления – 408,6 тысяч тенге;</w:t>
+      неналоговые поступления – 316,5 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z61" w:id="4"/>
+    <w:bookmarkStart w:name="z65" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала – 2 000 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z62" w:id="5"/>
+    <w:bookmarkStart w:name="z66" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      поступления трансфертов – 127 674 тысяч тенге;</w:t>
+        <w:t xml:space="preserve">
+      поступления трансфертов – 115 632,1 тысяч тенге; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2)  затраты – 264 141,2 тысяч тенге;</w:t>
+      2)  затраты – 252 099,3 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z47" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z48" w:id="7"/>
     <w:p>
       <w:pPr>
@@ -749,61 +731,81 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции решения Кармакшинского районного маслихата Кызылординской области от 17.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 289</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2025); с изменениями, внесенными решением Кармакшинского районного маслихата Кызылординской области от 26.09.2025 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2025); с изменениями, внесенными решениями Кармакшинского районного маслихата Кызылординской области от 26.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 313</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2025); от 11.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 340</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1281,61 +1283,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет поселка Торетам на 2025 год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 – в редакции решения Кармакшинского районного маслихата Кызылординской области от 26.09.2025 </w:t>
+      Сноска. Приложение 1 – в редакции решения Кармакшинского районного маслихата Кызылординской области от 11.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 313</w:t>
+        <w:t>№ 340</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -2083,51 +2085,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-262999,8</w:t>
+250957,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2261,51 +2263,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-132917,2</w:t>
+133009,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2439,51 +2441,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-93329</w:t>
+94256,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2617,51 +2619,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-93329</w:t>
+94256,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2795,51 +2797,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38936,6</w:t>
+38330,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2973,51 +2975,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2300</w:t>
+2100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3151,51 +3153,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1350</w:t>
+1200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3329,51 +3331,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35156,3</w:t>
+34767,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3507,51 +3509,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-130,3</w:t>
+262,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3685,51 +3687,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-651,6</w:t>
+421,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4041,51 +4043,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-650</w:t>
+420,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4219,51 +4221,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-408,6</w:t>
+316,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4397,51 +4399,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-400</w:t>
+232,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4575,51 +4577,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-400</w:t>
+232,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4648,51 +4650,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-06</w:t>
+04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4716,88 +4718,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-8,6</w:t>
+              <w:t xml:space="preserve">
+ Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4895,161 +4897,161 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прочие неналоговые поступления</w:t>
-[...35 lines deleted...]
-8,6</w:t>
+Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан, за исключением поступлений от организаций нефтяного сектора, в Фонд компенсации потерпевшим, Фонд поддержки инфраструктуры образования и Специальный государственный фонд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+06</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5073,87 +5075,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления от продажи основного капитала</w:t>
-[...35 lines deleted...]
-2000</w:t>
+Прочие неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5173,307 +5175,307 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Продажа земли и нематериальных активов</w:t>
-[...35 lines deleted...]
-2000</w:t>
+Прочие неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...73 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Продажа земли</w:t>
+Поступления от продажи основного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5497,93 +5499,93 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5606,88 +5608,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-127674</w:t>
+              <w:t>
+Продажа земли и нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5707,1266 +5709,1208 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферты из вышестоящих органов государственного управления</w:t>
-[...35 lines deleted...]
-127674</w:t>
+Продажа земли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...73 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-127674</w:t>
+              <w:t xml:space="preserve">
+Поступления трансфертов </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+115632,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...66 lines deleted...]
-Сумма, тысяч тенге</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+115632,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...44 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+115632,1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...56 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...88 lines deleted...]
-Программа</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...86 lines deleted...]
-Наименование</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...195 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...199 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -6984,405 +6928,401 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-87922,3</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+252099,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-87922,3</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+89264,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7402,196 +7342,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-85911,3</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+89264,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7643,373 +7583,373 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-2011</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+89264,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-104889,4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+87365,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8029,405 +7969,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-104889,4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные расходы государственного органа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1898,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-104889,4</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+93455,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8447,196 +8387,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-11122,3</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+93455,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8688,164 +8628,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-12550</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+93455,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8938,332 +8878,332 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
-[...71 lines deleted...]
-81217,1</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13072,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-55804</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11208</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9283,369 +9223,369 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-55804</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69175,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9701,160 +9641,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Поддержка культурно-досуговой работы на местном уровне</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деятельность в области культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9878,228 +9818,228 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-15523,6</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55804</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10119,405 +10059,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-15523,6</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55804</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-15523,6</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13573,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10537,50 +10477,468 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13573,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13573,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10682,51 +11040,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11597,6</w:t>
+9647,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -37236,61 +37594,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Целевые трансферты, предусмотренные в бюджете поселка Торетам на 2025 год за счет районного бюджета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 5 – в редакции решения Кармакшинского районного маслихата Кызылординской области от 26.09.2025 </w:t>
+      Сноска. Приложение 5 – в редакции решения Кармакшинского районного маслихата Кызылординской области от 11.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 313</w:t>
+        <w:t>№ 340</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -37516,51 +37874,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65 813,0</w:t>
+53 771,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -38194,51 +38552,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25 878,0</w:t>
+13 836,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -38258,197 +38616,96 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...113 lines deleted...]
-65 813,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53 771,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -38480,55 +38737,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>