--- v0 (2025-12-27)
+++ v1 (2026-06-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1e95036" w14:textId="1e95036">
+    <w:p w14:paraId="36b0df3" w14:textId="36b0df3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -348,406 +348,406 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, в том числе на 2025 год в следующем объеме:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="1"/>
+    <w:bookmarkStart w:name="z83" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 210 078,6 тысяч тенге, в том числе:</w:t>
+      1) доходы – 208 243,9 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z68" w:id="2"/>
+    <w:bookmarkStart w:name="z84" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 11 417,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z69" w:id="3"/>
+    <w:bookmarkStart w:name="z85" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не налоговые поступления – 0;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z70" w:id="4"/>
+    <w:bookmarkStart w:name="z86" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 198 661,6 тысяч тенге;</w:t>
+      поступления трансфертов – 196 826,9 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z71" w:id="5"/>
+    <w:bookmarkStart w:name="z87" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) расходы – 214 357,7 тысяч тенге;</w:t>
+      2) расходы – 212 541,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z72" w:id="6"/>
+    <w:bookmarkStart w:name="z88" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z73" w:id="7"/>
+    <w:bookmarkStart w:name="z89" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бюджетные кредиты – 0; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z74" w:id="8"/>
+    <w:bookmarkStart w:name="z90" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       погашение бюджетных кредитов – 0; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z75" w:id="9"/>
+    <w:bookmarkStart w:name="z91" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сальдо по операциям с финансовыми активами – 1 749,5 тысяч тенге, в том числе:</w:t>
+      4) сальдо по операциям с финансовыми активами – -1 749,5 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z76" w:id="10"/>
+    <w:bookmarkStart w:name="z92" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов – 0;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z77" w:id="11"/>
+    <w:bookmarkStart w:name="z93" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи финансовых активов государства – 1 749,5 тысяч тенге;</w:t>
+      поступления от продажи финансовых активов государства – 1749,5 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z78" w:id="12"/>
+    <w:bookmarkStart w:name="z94" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) дефицит (профицит) бюджета – -2 547,6 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z79" w:id="13"/>
+    <w:bookmarkStart w:name="z95" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) финансирование дефицита (использование профицита) бюджета – 2 547,6 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z80" w:id="14"/>
+    <w:bookmarkStart w:name="z96" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z81" w:id="15"/>
+    <w:bookmarkStart w:name="z97" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z82" w:id="16"/>
+    <w:bookmarkStart w:name="z98" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       используемые остатки бюджетных средств – 2 547,6 тысяч тенге. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции решения Кызылординского городского маслихата от 29.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции решения Кызылординского городского маслихата от 24.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 303-42/9</w:t>
+        <w:t>№ 339-46/17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1121,61 +1121,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет сельского округа Талсуат на 2025 год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 – в редакции решения Кызылординского городского маслихата от 29.09.2025 </w:t>
+      Сноска. Приложение 1 – в редакции решения Кызылординского городского маслихата от 24.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 303-42/9</w:t>
+        <w:t>№ 339-46/17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1253,79 +1253,115 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -1336,82 +1372,114 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...29 lines deleted...]
-Класс</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
@@ -1455,197 +1523,292 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...44 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -1669,197 +1832,189 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -1883,125 +2038,129 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+1. Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+208 243,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -2089,161 +2248,161 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Доходы</w:t>
+Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-210 078,6</w:t>
+11 417,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -2299,87 +2458,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Налоговые поступления</w:t>
+Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11 417,0</w:t>
+4900,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2399,93 +2558,93 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -2509,87 +2668,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Подоходный налог</w:t>
+Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 900,0</w:t>
+4900,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2609,93 +2768,93 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -2719,87 +2878,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Индивидуальный подоходный налог</w:t>
+Hалоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 900,0</w:t>
+6517,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2819,93 +2978,93 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -2929,87 +3088,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Hалоги на собственность</w:t>
+Hалоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6 517,0</w:t>
+211,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3070,51 +3229,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3139,87 +3298,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Hалоги на имущество</w:t>
+Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-235,0</w:t>
+82,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3280,51 +3439,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3349,125 +3508,129 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Земельный налог</w:t>
+Hалог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-82,0</w:t>
+6224,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3481,61 +3644,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3558,162 +3717,162 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Hалог на транспортные средства</w:t>
+              <w:t xml:space="preserve">
+Поступления трансфертов </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6 200,0</w:t>
+196826,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3768,88 +3927,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Поступления трансфертов </w:t>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-198 661,6</w:t>
+196826,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3869,93 +4028,93 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3979,87 +4138,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферты из вышестоящих органов государственного управления</w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19 8661,6</w:t>
+196826,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4111,166 +4270,162 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферты из районного (города областного значения) бюджета</w:t>
+текущие целевые трансферты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -4362,121 +4517,125 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01</w:t>
+02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-текущие целевые трансферты</w:t>
+целевые трансферты на цели развития</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60 995,9</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -4568,483 +4727,392 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-02</w:t>
+03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-целевые трансферты на цели развития</w:t>
+Субвенции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62 830,6</w:t>
+135831,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...130 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...29 lines deleted...]
-Субвенции</w:t>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
-            <w:tcBorders>
-[...29 lines deleted...]
-            </w:r>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...64 lines deleted...]
-          </w:p>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...29 lines deleted...]
-Функциональная подгруппа</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
@@ -5088,82 +5156,114 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...29 lines deleted...]
-Администратор бюджетных программ</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
@@ -5239,82 +5339,145 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Программа</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
@@ -5484,102 +5647,129 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование</w:t>
-[...14 lines deleted...]
-          <w:p/>
+2. Расходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+212 541,0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5698,161 +5888,161 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Расходы</w:t>
+Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-214 375,7</w:t>
+46 992,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5939,87 +6129,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственные услуги общего характера</w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46 883,5</w:t>
+46 992,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6039,93 +6229,93 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6180,87 +6370,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46 883,5</w:t>
+46 992,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6312,93 +6502,93 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6421,87 +6611,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46 883,5</w:t>
+45 803,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6585,165 +6775,161 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+015</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+За счет средств местного бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -6826,164 +7012,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-За счет средств местного бюджета</w:t>
+Капитальные расходы государственного органа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45 644,7</w:t>
+45 803,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7067,202 +7253,206 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+015</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Капитальные расходы государственного органа</w:t>
+За счет средств местного бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 188,8</w:t>
+1188,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7340,206 +7530,202 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-За счет средств местного бюджета</w:t>
+Здравоохранение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 188,8</w:t>
+1188,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7626,51 +7812,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Здравоохранение</w:t>
+Прочие услуги в области здравоохранения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7726,93 +7912,93 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7867,51 +8053,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прочие услуги в области здравоохранения</w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7999,93 +8185,93 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+002</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -8108,51 +8294,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+Организация в экстренных случаях доставки тяжелобольных людей до ближайшей организации здравоохранения, оказывающей врачебную помощь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8176,57 +8362,61 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -8272,61 +8462,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -8349,51 +8535,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Организация в экстренных случаях доставки тяжелобольных людей до ближайшей организации здравоохранения, оказывающей врачебную помощь</w:t>
+Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8449,57 +8635,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -8545,96 +8735,92 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-За счҰт средств местного бюджета</w:t>
+Благоустройство населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8658,61 +8844,57 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -8726,57 +8908,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -8831,87 +9017,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жилищно-коммунальное хозяйство</w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20 921,5</w:t>
+20 760,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8931,61 +9117,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -8999,57 +9181,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -9072,87 +9258,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Благоустройство населенных пунктов</w:t>
+Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20 921,5</w:t>
+13201,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9204,61 +9390,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -9272,128 +9454,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+015</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+За счет средств местного бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20 921,5</w:t>
+13201,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9486,51 +9672,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-008</w:t>
+009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9554,87 +9740,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Освещение улиц в населенных пунктах</w:t>
+Обеспечение санитарии населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13 363,3</w:t>
+1 110,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9831,51 +10017,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13 363,3</w:t>
+1 110,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9968,51 +10154,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
+011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10036,87 +10222,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Обеспечение санитарии населенных пунктов</w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 110,0</w:t>
+6 448,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10313,89 +10499,93 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 110,0</w:t>
+6 448,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10441,61 +10631,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10518,87 +10704,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Благоустройство и озеленение населенных пунктов</w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6 448,2</w:t>
+80 986,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10618,57 +10804,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10714,174 +10904,166 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-За счет средств местного бюджета</w:t>
+Деятельность в области культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6 448,2</w:t>
+80 802,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10895,57 +11077,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11000,87 +11186,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Культура, спорт, туризм и информационное пространство</w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80 986,3</w:t>
+80 802,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11100,61 +11286,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11168,57 +11350,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11241,51 +11427,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Деятельность в области культуры</w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11373,61 +11559,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11441,92 +11623,96 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+015</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+За счет средств местного бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11582,57 +11768,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11646,61 +11836,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11723,87 +11909,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поддержка культурно-досуговой работы на местном уровне</w:t>
+Спорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80 802,4</w:t>
+183,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11855,57 +12041,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11919,132 +12109,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-За счет средств местного бюджета</w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80 802,4</w:t>
+183,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12064,61 +12250,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -12132,57 +12314,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+028</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -12205,51 +12391,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Спорт</w:t>
+Проведение физкультурно-оздоровительных и спортивных мероприятий на местном уровне</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12337,61 +12523,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -12405,92 +12587,96 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+015</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+За счет средств местного бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12514,57 +12700,61 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -12610,61 +12800,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -12687,87 +12873,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Проведение физкультурно-оздоровительных и спортивных мероприятий на местном уровне</w:t>
+Транспорт и коммуникации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-183,9</w:t>
+13 672,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12787,57 +12973,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -12883,174 +13073,166 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-За счет средств местного бюджета</w:t>
+Автомобильный транспорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-183,9</w:t>
+13 672,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -13064,57 +13246,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -13169,87 +13355,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Транспорт и коммуникации</w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13 671,6</w:t>
+13 672,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13269,61 +13455,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -13337,57 +13519,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+012</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -13410,87 +13596,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Автомобильный транспорт</w:t>
+строительство и реконструкция автомобильных дорог в городах, селах, поселках, сельских округах областного значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13 671,6</w:t>
+13 280,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13542,61 +13728,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -13610,128 +13792,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+015</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+За счет средств местного бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13 671,6</w:t>
+1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13815,128 +14001,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+029</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-строительство и реконструкция автомобильных дорог в городах, селах, поселках, сельских округах областного значения</w:t>
+За счет трансфертов из районного бюджета (города областного значения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14056,164 +14242,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-За счет трансфертов из районного бюджета (города областного значения)</w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13 279,6</w:t>
+392,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14297,128 +14483,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+015</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+За счет средств местного бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14442,57 +14628,61 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -14570,206 +14760,202 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-За счет средств местного бюджета</w:t>
+Прочие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-392,0</w:t>
+50 059,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -14892,51 +15078,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51 891,8</w:t>
+50 059,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14956,93 +15142,93 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -15097,88 +15283,84 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прочие</w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -15229,93 +15411,93 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+040</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -15338,87 +15520,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+Реализация мероприятий для решения вопросов обустройства населенных пунктов в реализацию мер по содействию экономическому развитию регионов в рамках Программы развития регионов до 2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 340,8</w:t>
+2340,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15511,51 +15693,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-040</w:t>
+058</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15579,87 +15761,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Реализация мероприятий для решения вопросов обустройства населенных пунктов в реализацию мер по содействию экономическому развитию регионов в рамках Программы развития регионов до 2025 года</w:t>
+Развитие социальной, правовой и инженерной инфраструктуры в сельской местности под руководством главы "Аул-Эл Бесиги"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 340,8</w:t>
+47 718,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15856,51 +16038,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 340,8</w:t>
+2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15984,202 +16166,206 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+029</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Развитие социальной, правовой и инженерной инфраструктуры в сельской местности под руководством главы "Аул-Ел Бесиги"</w:t>
+За счет трансфертов из районного бюджета (города областного значения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49 551,0</w:t>
+47 716,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -16257,174 +16443,166 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-За счет трансфертов из районного бюджета (города областного значения)</w:t>
+Трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49 551,0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -16543,51 +16721,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферттер</w:t>
+3. Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16780,51 +16958,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Чистое бюджетное кредитование</w:t>
+Бюджетные кредиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17017,125 +17195,129 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджетные кредиты</w:t>
+4. Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+-1 749,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -17254,161 +17436,161 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. Сальдо по операциям с финансовыми активами</w:t>
+Поступления от продажи финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
--1 749,5</w:t>
+1749,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -17531,51 +17713,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 749,5</w:t>
+1749,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17595,93 +17777,93 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -17736,87 +17918,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления от продажи финансовых активов государства</w:t>
+Поступления от продажи финансовых активов на внутреннем рынке</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 749,5</w:t>
+1749,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17868,93 +18050,93 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -17977,51 +18159,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления от продажи финансовых активов на внутреннем рынке</w:t>
+Доходы от реализации муниципальных государственных учреждений и государственных предприятий в виде имущественных комплексов и иного государственного имущества, находящегося в оперативном управлении или хозяйственном ведении муниципальных государственных предприятий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18141,61 +18323,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -18218,87 +18396,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Доходы от реализации муниципальных государственных учреждений и государственных предприятий в виде имущественных комплексов и иного государственного имущества, находящегося в оперативном управлении или хозяйственном ведении муниципальных государственных предприятий</w:t>
+5. Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 749,5</w:t>
+-2547,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18455,324 +18633,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5. Дефицит (профицит) бюджета</w:t>
+6. Финансирование дефицита (профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
--2 547,6</w:t>
-[...236 lines deleted...]
-2 547,6</w:t>
+2547,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -41194,55 +41135,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>