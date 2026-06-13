--- v0 (2025-12-15)
+++ v1 (2026-06-13)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9d33f34" w14:textId="9d33f34">
+    <w:p w14:paraId="661d651" w14:textId="661d651">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -252,68 +252,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 75 Бюджетного кодекса Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 6 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" Кызылординский городской маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет сельского округа Косшынырау на 2025-2027 годы согласно приложениям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -348,512 +331,513 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, в том числе на 2025 год в следующем объеме:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z51" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       1) доходы – 202 180,2 тысяч тенге, в том числе:</w:t>
+      1) доходы – 202 180,2 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z36" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z52" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления – 19 071,0 тысяч тенге,</w:t>
+      налоговые поступления – 20 536,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z37" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z53" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      неналоговые поступления – 1 521,0 тысяч тенге,</w:t>
+      неналоговые поступления – 56,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z38" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z54" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 181 588,2 тысяч тенге,</w:t>
+      поступления трансфертов – 181 588,2 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z39" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z55" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      2) расходы – 204 696,1 тысяч тенге, </w:t>
+        <w:t>
+      2) расходы – 204 696,1 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z40" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z56" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z41" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z57" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z42" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z58" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z43" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z59" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z44" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z60" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z45" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z61" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z46" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z62" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – - 2 515,9 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – - 2 515,9 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z47" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z63" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета – 2 515,9 тысяч тенге;</w:t>
+      6) финансирование дефицита (использование профицита) бюджета - 2 515,9 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z48" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z64" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z49" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z65" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       погашение займов – 0;</w:t>
+      погашение займов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z50" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z66" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-       используемые остатки бюджетных средств – 2 515,9 тысяч тенге.</w:t>
+        <w:t xml:space="preserve">
+      используемые остатки бюджетных средств – 2 515,9 тысяч тенге. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции решения Кызылординского городского маслихата от 29.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции решения Кызылординского городского маслихата от 24.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 302-42/8</w:t>
+        <w:t>№ 338-46/16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Утвердить объем субвенции из городского бюджета бюджету сельского округа Косшынырау в сумме на 2025 год – 132 376,0 тысяч тенге, на 2026 год – 129 901,0 тысяч тенге, на 2027 год – 132 567,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Утвердить перечень бюджетных программ, не подлежащих секвестру в процессе исполнения бюджета сельского округа Косшынырау на 2025 год согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее решение вводится в действие с 1 января 2025 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1088,94 +1072,94 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кызылординского городского маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 декабря 2024 года №236-33/8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет сельского округа Косшынырау на 2025 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 –в редакции решения Кызылординского городского маслихата от 29.09.2025 </w:t>
+      Сноска. Приложение 1 – в редакции решения Кызылординского городского маслихата от 24.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 302-42/8</w:t>
+        <w:t>№ 338-46/16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1958,51 +1942,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-202 180,2</w:t>
+202 180,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2136,51 +2120,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19 071,0</w:t>
+20 536,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2314,51 +2298,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 500,0</w:t>
+7 392,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2492,51 +2476,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 500,0</w:t>
+7 392,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2670,51 +2654,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13 550,0</w:t>
+13 123,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2848,51 +2832,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-900,0</w:t>
+556,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3026,51 +3010,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-550,0</w:t>
+467,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3916,51 +3900,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 521,0</w:t>
+56,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4094,51 +4078,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-94,0</w:t>
+56,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4272,51 +4256,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-94,0</w:t>
+56,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4450,51 +4434,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 427,0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4628,51 +4612,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 427,0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4879,51 +4863,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-03</w:t>
+02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7199,51 +7183,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36 960,4</w:t>
+36 460,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7408,51 +7392,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36 960,4</w:t>
+36 460,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7617,51 +7601,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36 960,4</w:t>
+36 460,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7826,51 +7810,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30 350,4</w:t>
+30 046,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8035,51 +8019,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 275,0</w:t>
+1 079,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8453,51 +8437,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48 501,0</w:t>
+52 001,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8662,51 +8646,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48 295,0</w:t>
+51 795,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8871,51 +8855,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48 295,0</w:t>
+51 795,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9080,51 +9064,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48 295,0</w:t>
+51 795,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9916,51 +9900,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52 212,2</w:t>
+49 212,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10125,51 +10109,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52 212,2</w:t>
+49 212,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10334,51 +10318,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52 212,2</w:t>
+49 212,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10752,51 +10736,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10961,51 +10945,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 000,0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14908,51 +14892,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 515,9</w:t>
+3 954,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16089,13962 +16073,65 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кызылординского городского маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 декабря 2024 года №236-33/8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет сельского округа Косшынырау на 2026 год</w:t>
-      </w:r>
-[...13895 lines deleted...]
-        <w:t xml:space="preserve"> Бюджет сельского округа Косшынырау на 2027 год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
@@ -30818,51 +16905,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-151 962,0</w:t>
+148 373,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30996,51 +17083,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17 718,0,</w:t>
+16 875,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31174,51 +17261,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 410,0</w:t>
+4 200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31352,51 +17439,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 410,0</w:t>
+ 4200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31530,51 +17617,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13 285,0,</w:t>
+12 653,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31708,51 +17795,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-992,0</w:t>
+945,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31886,51 +17973,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-606,0</w:t>
+578,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32064,51 +18151,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11 025,0</w:t>
+10 500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32242,51 +18329,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-662,0</w:t>
+630,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32420,51 +18507,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23,0</w:t>
+22,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32598,51 +18685,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23,0</w:t>
+22,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32776,51 +18863,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 677,0</w:t>
+1 597,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32954,51 +19041,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-104,0</w:t>
+99,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -33132,51 +19219,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-104,0</w:t>
+99,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -33310,51 +19397,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 573,0</w:t>
+1 498,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -33488,51 +19575,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 1 573,0</w:t>
+1 498,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -33666,51 +19753,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-132 567,0</w:t>
+129 901,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -33844,51 +19931,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-132 567,0</w:t>
+129 901,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -34022,51 +20109,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-132 567,0</w:t>
+129 901,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -34805,51 +20892,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-151 962,0</w:t>
+148 373,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -35014,51 +21101,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58 669,0</w:t>
+58 135,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -35223,51 +21310,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58 669,0</w:t>
+58 135,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -35432,51 +21519,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58 669,0</w:t>
+58 135,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -35641,51 +21728,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58 669,0</w:t>
+58 135,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -35850,51 +21937,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48 541,0</w:t>
+46 230,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -36059,51 +22146,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48 541,0</w:t>
+46 230,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -36268,51 +22355,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48 541,0</w:t>
+46 230,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -36477,51 +22564,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46 766,0</w:t>
+44 539,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -36686,51 +22773,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 405,0</w:t>
+1 339,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -36895,51 +22982,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-370,0</w:t>
+352,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -37104,51 +23191,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39 474,0</w:t>
+38 981,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -37313,51 +23400,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39 247,0</w:t>
+38 765,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -37522,51 +23609,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39 247,0</w:t>
+38 765,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -37731,51 +23818,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39 247,0</w:t>
+38 765,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -37940,51 +24027,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-227,0</w:t>
+216,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -38149,51 +24236,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-227,0</w:t>
+216,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -38358,51 +24445,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-227,0</w:t>
+216,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -38567,51 +24654,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-384,0</w:t>
+366,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -38776,51 +24863,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-384,0</w:t>
+366,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -38985,51 +25072,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-384,0</w:t>
+366,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -39194,51 +25281,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-384,0</w:t>
+366,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -39403,51 +25490,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 894,0</w:t>
+4 661,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -39612,51 +25699,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 894,0</w:t>
+4 661,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -39821,51 +25908,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 894,0</w:t>
+4 661,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -40030,51 +26117,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 894,0</w:t>
+4 661,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -43851,100 +29938,13997 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 4 к решению </w:t>
+              <w:t xml:space="preserve">Приложение 3 к решению </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кызылординского городского маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 декабря 2024 года №236-33/8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бюджет сельского округа Косшынырау на 2027 год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+151 962,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17 718,0,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 410,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 410,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13 285,0,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+992,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+606,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 025,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единый земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+662,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плата за польз. зем. участками</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плата за польз. зем. участками</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 677,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от государственной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+104,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от аренды имущества, находящегося в государственной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+104,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Штрафы, пени, санкции, поборы, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также покрываемые и финансируемые из бюджета (сметы расходов) Национального Банка Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 573,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Штрафы, доплаты, санкции, экспроприации, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также включенными и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан, за исключением доходов от организаций нефтяного сектора и Фонд компенсаций потерпевшим</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 1 573,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Поступления трансфертов </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+132 567,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+132 567,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+132 567,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+151 962,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58 669,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58 669,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58 669,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58 669,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48 541,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48 541,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48 541,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46 766,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 405,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+370,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39 474,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деятельность в области культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39 247,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39 247,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39 247,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+227,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+227,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение физкультурно-оздоровительных и спортивных мероприятий на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+227,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+384,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+384,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+384,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+384,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 894,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 894,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 894,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реализация мероприятий для решения вопросов обустройства населенных пунктов в реализацию мер по содействию экономическому развитию регионов в рамках Государственной программы развития регионов до 2025 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 894,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Финансирование дефицита (профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение 4 к решению </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кызылординского городского маслихата</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 24 декабря 2024 года №236-33/8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень бюджетных программ, не подлежащих секвестру в процессе исполнения бюджета сельского округа Косшынырау на 2025 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
@@ -44113,55 +44097,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>