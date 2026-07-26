--- v0 (2025-11-11)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c691fc9" w14:textId="c691fc9">
+    <w:p w14:paraId="ef5c407" w14:textId="ef5c407">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -489,1584 +489,2174 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от " 23" октября 2024 года № 121</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение – в редакции решения Кызылординского областного маслихата от 20.05.2025 </w:t>
+      Сноска. Приложение – в редакции решения Кызылординского областного маслихата от 29.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 168</w:t>
+        <w:t>№ 244</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2460"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МКБ-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вид заболевания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория населения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Показания (степень, стадия, тяжесть течения) для назначения лекарственных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименования лекарственных средств (форма выпуска)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...180 lines deleted...]
-(таблетка)</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C91.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лимфоидный лейкоз (лимфолейкоз)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае неэффективности терапии первой линии по решению врачебно-консультативной комиссии медицинской организации с участием профильных специалистов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Венетоклакс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...101 lines deleted...]
- (для использования в виде напитка или дополнительного питания, а также эндерального зондового питания. Предназначен для взрослых и детей старше 3-х лет)</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C92.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Острый промиелоцитарный лейкоз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае неэффективности терапии первой линии по решению врачебно-консультативной комиссии медицинской организации с участием профильных специалистов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Третиноин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...52 lines deleted...]
-          <w:bookmarkStart w:name="z14" w:id="6"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+D59.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Идиопатическая и вторичная легочная артериальная гипертензия </w:t>
-[...148 lines deleted...]
-(таблетка)</w:t>
+Атипичный гемолитико-уремический синдром </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дети, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае неэффективности терапии первой линии по решению врачебно-консультативной комиссии медицинской организации с участием профильных специалистов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Экулизумаб </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...101 lines deleted...]
-(таблетка)</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+D69.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Идиопатическая тромбоцитопеническая пурпура </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дети, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае неэффективности терапии первой линии по решению врачебно-консультативной комиссии медицинской организации с участием профильных специалистов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z11" w:id="3"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ромиплостим</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="3"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(порошок для приготовления раствора</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+для подкожного введения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Селексипаг (таблетка)</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+D84.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Наследственный ангионевротический отек </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улучшает качество жизни и удлинает продолжительность жизни</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ингибитор С1-эстеразы (лиофилизат для приготовления раствора)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...197 lines deleted...]
-(таблетка)</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E10.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сахарный диабет 1 тип, с множественными осложнениями </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В зависимости от гипергликемической ситуации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Набор для помпы инсулина</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...85 lines deleted...]
-          <w:bookmarkEnd w:id="10"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E83.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нарушение обмена фосфора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае неэффективности терапии первой линии по решению врачебно-консультативной комиссии медицинской организации с участием профильных специалистов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z13" w:id="4"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Буросумаб</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="4"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (раствор для инъекций)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ювенильный идиопатический артрит (у детей) МКБ-M08.0</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+E84-84.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...6 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+              <w:t xml:space="preserve">
+Кистозный фиброз комбинированная форма (муковисцидоз) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие клинических признаков поражения по полиартритической форме заболевания и системам, применение этиотропного генно-инженерного биологического лекарственного препарата в качестве лечения</w:t>
-[...55 lines deleted...]
-(раствор для инъекций)</w:t>
+Все категории, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все типы, вне зависимости от степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z14" w:id="5"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ацетилцистеин</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="5"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(таблетка)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -2085,1054 +2675,1535 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...49 lines deleted...]
-(порошок лиофилизированный для приготовления концентрата для приготовления раствора для внутривенного введения)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z15" w:id="6"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Полноценная сбалансированная смесь</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="6"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>со среднецепочечными триглициридами (для использования в виде напитка или дополнительного питания,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+а также эндерального зондового питания. Предназначен для взрослых и детей старше 3-х лет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...101 lines deleted...]
-(капсулы)</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Наследственный семейный амилоидоз без невропатии </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дети, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все типы, вне зависимости от степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z17" w:id="7"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анакинра</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="7"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(раствор для подкожного введения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-          <w:bookmarkStart w:name="z22" w:id="14"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E88.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Анакинра </w:t>
-[...18 lines deleted...]
-(раствор для подкожного введения)</w:t>
+Нарушение обмена плазмы белков </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дети, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все типы, вне зависимости от степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специализированное питание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...237 lines deleted...]
-специализированное питание</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+G12.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Болезнь двигательного неврона. Семейная болезнь двигательного неврона</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улучшает качество жизни и удлинает продолжительность жизни</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z18" w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рилузол</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(таблетка)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...94 lines deleted...]
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дети, состоящие на диспансерном учете</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...85 lines deleted...]
-(суспензия для ингаляций)</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все типы, вне зависимости от степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z19" w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рисдиплам</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(порошок для приготовления, раствора</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+для приема внутрь)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...90 lines deleted...]
-          <w:bookmarkStart w:name="z28" w:id="19"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+G35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Хлоргексидин </w:t>
-[...18 lines deleted...]
-(для наружного применения)</w:t>
+Рассеянный склероз </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Взрослые, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все типы, вне зависимости от степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z21" w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Офатумумаб</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(раствор для подкожного введения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...101 lines deleted...]
-(таблетка)</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+G36.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оптиконевромиелит (Болезнь Девика)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае неэффективности терапии первой линии по решению врачебно-консультативной комиссии медицинской организации с участием профильных специалистов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z22" w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сатрализумаб</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(раствор для подкожного введения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -3151,307 +4222,601 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...29 lines deleted...]
-Стрильный бинт</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z23" w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ритуксимаб</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(концентрат для приготовления раствора)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...101 lines deleted...]
-(для наружного применения)</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+G61.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Хронической воспалительной демиелинизирующей полинейропатии </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Препарат обеспечивающее вторичный гуморальный ответ организма на инфекцию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z24" w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иммуноглобулин</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(для внутривенного введения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...101 lines deleted...]
-(раствор)</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I27.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Первичная легочная гипертензия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II, III, IV стадии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z25" w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Риоцигуат</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(таблетка)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -3470,81 +4835,114 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...29 lines deleted...]
-Катетр отсасывающий</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z26" w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мацитентан</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(таблетка)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -3563,290 +4961,360 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...29 lines deleted...]
-Зонд для энторального питания</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z27" w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Селексипаг</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(таблетка)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Целиакия МКБ -K90.0</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+J36.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Все категории, состоящие на диспансерном учете.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+Стеноз гортани</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заменительный лекарственный препарат при врожденной ферментопатии. Улучшает качество жизни и удлиняет продолжительность жизни</w:t>
-[...55 lines deleted...]
-(капсулы)</w:t>
+Дети, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В целях лечения. Улучшает качество жизни и удлиняет продолжительность жизни</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z28" w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Будесонид</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(суспензия для ингаляций)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -3865,81 +5333,114 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...29 lines deleted...]
-Смесь мучная для выпечки хлеба без глютена, без яйца, без молока</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z29" w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хлоргексидин</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(для наружного применения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -3958,101 +5459,94 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...49 lines deleted...]
-без яйца, без молока</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стрильный бинт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4071,965 +5565,678 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...29 lines deleted...]
-Специализированное питание</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z30" w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Повидон-йод</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(для наружного применения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...213 lines deleted...]
-(для внутривенного введения)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Натрия хлорид (раствор)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...213 lines deleted...]
-(раствор для инфузий)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Катетр отсасывающий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...193 lines deleted...]
-(раствор для внутривенного и подкожного введения)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зонд для энторального питания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z39" w:id="30"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+J45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Множественная миелома </w:t>
-[...24 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+Бронхиальная астма </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Все категории, состоящие на диспансерном учете.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+Все категории, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Патогенетическое, улучшает качество жизни и удлиняет продолжительность жизни</w:t>
-[...55 lines deleted...]
-(концентрат для приготовления раствора для инфузий)</w:t>
+В случае неэффективности терапии первой линии по решению врачебно-консультативной комиссии медицинской организации с участием профильных специалистов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z31" w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Омализумаб</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(раствор для подкожного введения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5048,1134 +6255,904 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...49 lines deleted...]
-(капсула)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z32" w:id="21"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тезепелумаб</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="21"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(раствор для подкожного введения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...101 lines deleted...]
-(капсула)</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+K90.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиакия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заменительный лекарственный препарат при врожденной ферментопатии. Улучшает качество жизни и удлиняет продолжительность жизни</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z33" w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Панкреатин</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(капсулы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...241 lines deleted...]
-(набор для помпы инсулина)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Смесь мучная для выпечки хлеба без глютена, без яйца, без молока</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...221 lines deleted...]
-(торговое наименование препарата Гансил или Вальцит)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Макароны без глютена, без яйца, без молока</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...213 lines deleted...]
-(раствор для приема внутрь)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специализированное питание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Терминальная стадия хронической почечной недостаточности МКБ N 18.0</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+L40.0-40.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Все категории, состоящие на диспансерном учете.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+Псориаз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кровезаменители, диализ</w:t>
-[...55 lines deleted...]
- (раствор для перитонеального диализа)</w:t>
+Взрослые, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все типы, вне зависимости от степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бетаметазон, салициловая кислота, мазь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -6194,519 +7171,842 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...29 lines deleted...]
-Дополнительные материалы (переходная трубка, катетр, зажимы, дренажный компонент, комплект магистраль, система для энтерального питания)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z34" w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Секукинумаб</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(раствор для подкожного введения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...104 lines deleted...]
-Смесь для энтерального и парентерального питания, Специализированная смесь для энтерального питания с ванильным вкусом.</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+M04.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Криопирин-ассоциированные периодические синдромы (CAPS) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие клинических признаков поражения по полиартритической форме заболевания и системам, применение этиотропного генно-инженерного биологического лекарственного препарата в качестве лечения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z35" w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Канакинумаб</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(раствор для подкожного введения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...197 lines deleted...]
-Бетаметазон, салициловая кислота, мазь</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+M06.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Болезнь Стилл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае неэффективности терапии первой линии по решению врачебно-консультативной комиссии медицинской организации с участием профильных специалистов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z36" w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Канакинумаб</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(раствор для подкожного введения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...101 lines deleted...]
-(раствор для подкожного введения)</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+M08.0-08.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ювенильный идиопатический артрит (у детей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дети, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие клинических признаков поражения по полиартритической форме заболевания и системам, применение этиотропного генно-инженерного биологического лекарственного препарата в качестве лечения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z37" w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адалимубаб</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(раствор для инъекций)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -6725,330 +8025,240 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...49 lines deleted...]
-(раствор для подкожного введения)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z38" w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инфликсимаб</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(порошок лиофилизированный для приготовления концентрата для приготовления раствора для внутривенного введения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...217 lines deleted...]
-(таблетка)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z39" w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Секукинумаб</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(раствор для подкожного введения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -7067,1395 +8277,1458 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...49 lines deleted...]
-(таблетка)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z40" w:id="29"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анакинра</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="29"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(раствор для подкожного введения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...177 lines deleted...]
-          <w:bookmarkEnd w:id="46"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z41" w:id="30"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Канакинумаб</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (раствор для подкожного введения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...91 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+M31.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Грануломатоз Вегенера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Все категории, состоящие на диспансерном учете</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...50 lines deleted...]
-          <w:bookmarkStart w:name="z59" w:id="48"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае неэффективности терапии первой линии по решению врачебно-консультативной комиссии медицинской организации с участием профильных специалистов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z42" w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ритуксимаб</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="48"/>
-[...15 lines deleted...]
- (концентрат для приготовления раствора)</w:t>
+          <w:bookmarkEnd w:id="31"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(концентрат для приготовления раствора)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...213 lines deleted...]
-(таблетка)</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+M31.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z43" w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Системные поражения соединительной ткани</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Болезнь Такаясу)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Взрослые, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае неэффективности терапии первой линии по решению врачебно-консультативной комиссии медицинской организации с участием профильных специалистов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z44" w:id="33"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тоцилизумаб</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="33"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(концентрат для приготовления раствора</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+для инфузий)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...91 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+M32.0-32.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Системная красная волчанка </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Все категории, состоящие на диспансерном учете</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Улучшает качество жизни и удлинает продолжительность жизни</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...33 lines deleted...]
-          <w:bookmarkEnd w:id="52"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z46" w:id="34"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ритуксимаб</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (концентрат для приготовления раствора)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...91 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+M80.0-81.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Остеопороз </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Все категории, состоящие на диспансерном учете</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...65 lines deleted...]
-Ингибитор С1-эстеразы (лиофилизат для приготовления раствора)</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Генерализованная форма остеопаразо, тяжелое течение, III, IV степени, при увеличении разрушение костного мозга</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Золедроновая кислота (раствор для инфузий). Денозумаб (раствор для подкожного введения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Идиопатический остеопороз</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+N18.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Терминальная стадия хронической почечной недостаточности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Все категории, состоящие на диспансерном учете</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Улучшает качество жизни и удлиняет продолжительность жизни</w:t>
-[...55 lines deleted...]
-(концентрат для приготовления раствора для инфузий)</w:t>
+Кровезаменители, диализ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Физионил (раствор для перитонеального диализа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -8474,3089 +9747,1147 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...49 lines deleted...]
-(раствор для подкожного введения)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дополнительные материалы (переходная трубка, катетр, зажимы, дренажный компонент, комплект магистраль, система для энтерального питания)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...213 lines deleted...]
-(капсулы)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Искусственная питательная жидкость продлевает продолжительность жизни</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Смесь для энтерального и парентерального питания, Специализированная смесь для энтерального питания с ванильным вкусом</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+P27.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бронхолегочная дисплазия, возникшая в перинатальном периоде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дети, состоящие на диспансерном учете</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...69 lines deleted...]
-          <w:bookmarkEnd w:id="58"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все типы, вне зависимости от степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z47" w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Паливизумаб</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (раствор для подкожного введения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...245 lines deleted...]
-раствора для приема внутрь)</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Q81.0-81.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Буллезный эпидермолиз </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улучшает качество жизни и продлевает еҰ продолжительность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перевязочные материалы специализированное питание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...101 lines deleted...]
-(раствор для инъекций)</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Q85.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Нейрофиброматоз 1 тип, плексиформная форма </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дети, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улучшает качество жизни и удлиняет продолжительность жизни</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z48" w:id="36"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Селуметиниб</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="36"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(капсулы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...296 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Z94.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Состояние после пересадки органов и тканей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Все категории, состоящие на диспансерном учете</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...1843 lines deleted...]
-(капли для приема внутрь)</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В целях профилактики цитомегаловирусной инфекции у больных, относящихся к группе риска после трансплантации органов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Валганцикловир таблетка/капсула (торговое наименование препарата Гансил или Вальцит)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -11588,55 +10919,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11962,31 +11293,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>