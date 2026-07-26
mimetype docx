--- v0 (2025-11-10)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7c7215c" w14:textId="7c7215c">
+    <w:p w14:paraId="cb09c23" w14:textId="cb09c23">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,254 +93,233 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Типового положения об уполномоченном лице (подразделении) по взаимодействию со средствами массовой информации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра культуры и информации Республики Казахстан от 29 августа 2024 года № 387-НҚ</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Приказ Министра культуры и информации Республики Казахстан от 29 августа 2024 года № 387-НҚ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 39 Закона Республики Казахстан "О масс-медиа" ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Типовое положение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> об уполномоченном лице (подразделении) по взаимодействию со средствами массовой информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту государственной политики в области средств массовой информации Министерства культуры и информации Республики Казахстан обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в течение пяти календарных дней со дня утверждения настоящего приказа направление его на казахском и русском языках в электронной форме в Республиканское государственное предприятие на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Министерства культуры и информации Республики Казахстан после его официального опубликования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра культуры и информации Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие со дня его подписания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -435,68 +414,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Балаева</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -575,184 +536,229 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>культуры и информации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовое положение об уполномоченном лице (подразделении) по взаимодействию со средствами массовой информации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее Положение определяет цели, задачи, функции, права и обязанности уполномоченного лица (подразделения) по взаимодействию со средствами массовой информации центральных государственных и местных исполнительных органов, ведомств, а также государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан (за исключением Службы государственной охраны Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Должность уполномоченного лица (подразделения) по взаимодействию со средствами массовой информации создается в пределах лимитов штатной численности, утвержденных в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченное подразделение либо выделяемая штатная должность уполномоченного лица по взаимодействию со средствами массовой информации не подлежит ликвидации, либо исключению из штатной должности государственного органа, кроме случаев его реорганизации или ликвидации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Часть вторая настоящего пункта распространяется только на центральные аппараты центральных государственных органов и аппаратов акимов столицы, областей, городов республиканского значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом и.о. Министра культуры и информации РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№282-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Уполномоченное лицо (подразделение) по взаимодействию со средствами массовой информации осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -787,582 +793,583 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственной службе Республики Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О масс-медиа", а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Уполномоченное лицо (подразделение) по взаимодействию со средствами массовой информации подчиняется непосредственно первому руководителю государственного органа (за исключением специальных государственных органов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Организационное и материально-техническое обеспечение деятельности уполномоченного лица (подразделения) по взаимодействию со средствами массовой информации осуществляется в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Цели, задачи, функции, права и обязанности уполномоченного лица (подразделения) по взаимодействию со средствами массовой информации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Целью уполномоченного лица (подразделения) по взаимодействию со средствами массовой информации является своевременное и качественное распространение информации по вопросам, относящимся к компетенции государственных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Задачами уполномоченного лица (подразделения) по взаимодействию со средствами массовой информации являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) поддержание положительного имиджа государственного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечение эффективного взаимодействия между подразделениями государственного органа для формирования единой информационной политики в государственном органе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Уполномоченное лицо (подразделение) по взаимодействию со средствами массовой информации осуществляет следующие функции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) предоставление пользователям достоверной и необходимой информации по вопросам, относящимся к компетенции государственного органа, а также его деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содействие в подготовке интервью, комментариев, публикаций в средствах массовой информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проведение временной или постоянной аккредитации журналистов и других представителей средств массовой информации, а также оказание им содействия для наиболее полного и широкого распространения информации по вопросам, относящимся к компетенции государственного органа, а также его деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организация пресс-конференций, брифингов, интервью и встреч должностных лиц с представителями средств массовой информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) разработка и внесение предложений по вопросам технического обеспечения деятельности интернет-ресурса, его комплексной реконструкции, совершенствования дизайна, модернизации и внедрения новых технологий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) подготовка ответов на поступающие запросы пользователей информации в сроки, предусмотренные законодательством Республики Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) размещение информации на интернет-ресурсе государственного органа и (или) его первого руководителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) иные функции, способствующие максимальному раскрытию информации по вопросам, относящимся к компетенции государственного органа, а также его деятельности, за исключением информации, запрещенной или иным образом ограниченной к распространению законами Республики Казахстан или вступившими в законную силу судебными актами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Уполномоченное лицо (подразделение) по взаимодействию со средствами массовой информации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) взаимодействует с уполномоченным органом в области масс-медиа согласно правилам взаимодействия уполномоченного лица (подразделения) по взаимодействию со средствами массовой информации с уполномоченным органом в области масс-медиа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) своевременно отвечает на поступающие запросы пользователей информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) своевременно актуализирует информацию на интернет-ресурсе государственного органа и (или) его первого руководителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) при обнаружении в медиапространстве информации, способной вызвать негативную реакцию у общества, своевременно ставит в известность первого руководителя государственного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) запрашивает информацию, необходимую для ответов на поступающие запросы пользователей и для размещения информации на интернет-ресурсе государственного органа и (или) его первого руководителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) получает консультационные услуги у уполномоченного лица (подразделения) по взаимодействию со средствами массовой информации уполномоченного органа в области масс-медиа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) проходит курсы повышения квалификации в порядке, определенном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>