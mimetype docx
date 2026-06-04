--- v0 (2025-11-09)
+++ v1 (2026-06-04)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="51139a7" w14:textId="51139a7">
+    <w:p w14:paraId="2bdc9a6" w14:textId="2bdc9a6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,254 +93,233 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении параметров трансформирования и преобразования между государственной, международными, местными координатными системами отсчета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 27 августа 2024 года № 520/НҚ</w:t>
+        <w:t>Приказ Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 27 августа 2024 года № 520/НҚ.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 11)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 13 Закона Республики Казахстан "О геодезии, картографии и пространственных данных", ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Параметры</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> трансформирования и преобразования между государственной, международными, местными координатными системами отсчета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту геодезии и картографии Министерства цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в течение пяти рабочих дней после подписания настоящего приказа направление его на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" Министерства юстиции Республики Казахстан для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Министерства цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан после его официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -435,68 +414,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ж. Мадиев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -614,68 +575,144 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 27 августа 2024 года № 520/НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Параметры предусматривается в редакции приказа и.о. Министра искусственного интеллекта и цифрового развития РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параметры трансформирования и преобразования между государственной, международными, местными координатными системами отсчета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -968,140 +1005,140 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> False Northing (смещение по широте, м)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z14" w:id="6"/>
+          <w:bookmarkStart w:name="z14" w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Latitude of Origin (широта начала координат, градусы/минуту/ секунды)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="6"/>
-[...18 lines deleted...]
-          <w:bookmarkStart w:name="z15" w:id="7"/>
+          <w:bookmarkEnd w:id="8"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z15" w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Central Meridian (центральный меридиан градусы/минуту/ секунды)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="7"/>
-[...18 lines deleted...]
-          <w:bookmarkStart w:name="z16" w:id="8"/>
+          <w:bookmarkEnd w:id="9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z16" w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Scale Factor (масштабный коэфф.)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="8"/>
+          <w:bookmarkEnd w:id="10"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -23070,70 +23107,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 864,7169 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -23171,68 +23208,68 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Параметры трансформирования(преобразования) координат между всемирной геодезической системой координат 1984 года (World Geodetic System 1984) и местными координатными системами отсчета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z18" w:id="10"/>
+          <w:bookmarkStart w:name="z18" w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Привязка международной системе ITRF-2014 (International Terrestrial Reference Frame)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="10"/>
+          <w:bookmarkEnd w:id="12"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -23907,70 +23944,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z19" w:id="11"/>
+          <w:bookmarkStart w:name="z19" w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51° 15'-71° 15'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="11"/>
+          <w:bookmarkEnd w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51° 00'-71° 40'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -24184,70 +24221,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z20" w:id="12"/>
+          <w:bookmarkStart w:name="z20" w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43° 25'-76° 35'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="12"/>
+          <w:bookmarkEnd w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43° 10'-77° 05'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -24461,70 +24498,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z21" w:id="13"/>
+          <w:bookmarkStart w:name="z21" w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42° 25'-69° 30'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="13"/>
+          <w:bookmarkEnd w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42° 10'-70° 00'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -24738,70 +24775,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z22" w:id="14"/>
+          <w:bookmarkStart w:name="z22" w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50° 50'-78° 30'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="14"/>
+          <w:bookmarkEnd w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50° 40'-78° 35'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -25015,70 +25052,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z23" w:id="15"/>
+          <w:bookmarkStart w:name="z23" w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50° 30'-80° 05'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="15"/>
+          <w:bookmarkEnd w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50° 20'-80° 25'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -25292,70 +25329,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z24" w:id="16"/>
+          <w:bookmarkStart w:name="z24" w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51° 50'-68° 15'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="16"/>
+          <w:bookmarkEnd w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51° 45'-68° 25'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -25569,70 +25606,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z25" w:id="17"/>
+          <w:bookmarkStart w:name="z25" w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51° 10'-66° 15'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="17"/>
+          <w:bookmarkEnd w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51° 05'-66° 20'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -25846,70 +25883,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z26" w:id="18"/>
+          <w:bookmarkStart w:name="z26" w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 52° 00'-66° 20'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="18"/>
+          <w:bookmarkEnd w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51° 55'-66° 30'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -26123,70 +26160,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z27" w:id="19"/>
+          <w:bookmarkStart w:name="z27" w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 53° 20'-69° 20'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="19"/>
+          <w:bookmarkEnd w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 53° 15'-69° 30'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -26400,70 +26437,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z28" w:id="20"/>
+          <w:bookmarkStart w:name="z28" w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51° 00'-71° 20'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="20"/>
+          <w:bookmarkEnd w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50° 55'-71° 25'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -26677,70 +26714,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z29" w:id="21"/>
+          <w:bookmarkStart w:name="z29" w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 52° 25-71° 50'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="21"/>
+          <w:bookmarkEnd w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 52° 20'-71° 55'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -26954,70 +26991,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z30" w:id="22"/>
+          <w:bookmarkStart w:name="z30" w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 52° 50'-70° 45'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="22"/>
+          <w:bookmarkEnd w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 52° 45'-70° 50'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -27231,70 +27268,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z31" w:id="23"/>
+          <w:bookmarkStart w:name="z31" w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50° 00'-70° 05'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="23"/>
+          <w:bookmarkEnd w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 52° 50'-70° 15'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -27508,70 +27545,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z32" w:id="24"/>
+          <w:bookmarkStart w:name="z32" w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50° 30'-57° 00'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="24"/>
+          <w:bookmarkEnd w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50° 55'-57° 00'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -27785,70 +27822,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z33" w:id="25"/>
+          <w:bookmarkStart w:name="z33" w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50° 20'-58° 25'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="25"/>
+          <w:bookmarkEnd w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50° 10'-58° 30'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -28062,70 +28099,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z34" w:id="26"/>
+          <w:bookmarkStart w:name="z34" w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43° 25'-77° 25'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="26"/>
+          <w:bookmarkEnd w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43° 20'-77° 30'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -28339,70 +28376,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z35" w:id="27"/>
+          <w:bookmarkStart w:name="z35" w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51° 15'-71° 15'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="27"/>
+          <w:bookmarkEnd w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51° 00'-71° 40'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -28616,70 +28653,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z36" w:id="28"/>
+          <w:bookmarkStart w:name="z36" w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51° 15'-71° 15'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="28"/>
+          <w:bookmarkEnd w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51° 00'-71° 40'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -28893,70 +28930,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z37" w:id="29"/>
+          <w:bookmarkStart w:name="z37" w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43° 25'-77° 10'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="29"/>
+          <w:bookmarkEnd w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43° 15'-77° 20'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -29170,70 +29207,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z38" w:id="30"/>
+          <w:bookmarkStart w:name="z38" w:id="32"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 47° 10'-51° 50'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="30"/>
+          <w:bookmarkEnd w:id="32"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 47° 00'-52° 00'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -29447,70 +29484,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z39" w:id="31"/>
+          <w:bookmarkStart w:name="z39" w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 47° 00'-53° 55'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="31"/>
+          <w:bookmarkEnd w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 46° 55'-54° 05'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -29724,70 +29761,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z40" w:id="32"/>
+          <w:bookmarkStart w:name="z40" w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51° 20'-51° 15'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="32"/>
+          <w:bookmarkEnd w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51° 10'-51° 35'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -30001,70 +30038,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z41" w:id="33"/>
+          <w:bookmarkStart w:name="z41" w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43° 35'-69° 40'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="33"/>
+          <w:bookmarkEnd w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43° 30'-69° 50'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -30278,70 +30315,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z42" w:id="34"/>
+          <w:bookmarkStart w:name="z42" w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43° 15'-70° 25'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="34"/>
+          <w:bookmarkEnd w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43° 05'-70° 35'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -30555,70 +30592,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z43" w:id="35"/>
+          <w:bookmarkStart w:name="z43" w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43° 00'-71° 15'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="35"/>
+          <w:bookmarkEnd w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42° 50'-71° 30'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -30832,70 +30869,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z44" w:id="36"/>
+          <w:bookmarkStart w:name="z44" w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45° 05'-78° 15'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="36"/>
+          <w:bookmarkEnd w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44° 55'-78° 30'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -31109,70 +31146,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z45" w:id="37"/>
+          <w:bookmarkStart w:name="z45" w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44° 55'-78° 40'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="37"/>
+          <w:bookmarkEnd w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44° 45'-78° 55'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -31386,70 +31423,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z46" w:id="38"/>
+          <w:bookmarkStart w:name="z46" w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50° 00'-72° 30'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="38"/>
+          <w:bookmarkEnd w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 49° 35'-73° 20'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -31663,70 +31700,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z47" w:id="39"/>
+          <w:bookmarkStart w:name="z47" w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 46° 55'-74° 55'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="39"/>
+          <w:bookmarkEnd w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 46° 45'-75° 05'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -31940,70 +31977,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z48" w:id="40"/>
+          <w:bookmarkStart w:name="z48" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50° 00'-72° 30'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="40"/>
+          <w:bookmarkEnd w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 49° 35'-73° 20'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -32217,70 +32254,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z49" w:id="41"/>
+          <w:bookmarkStart w:name="z49" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 49° 25'-75° 25'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="41"/>
+          <w:bookmarkEnd w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 49° 20'-75° 30'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -32494,70 +32531,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z50" w:id="42"/>
+          <w:bookmarkStart w:name="z50" w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50° 00'-72° 30'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="42"/>
+          <w:bookmarkEnd w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 49° 35'-73° 20'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -32771,70 +32808,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z51" w:id="43"/>
+          <w:bookmarkStart w:name="z51" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50° 10'-72° 50'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="43"/>
+          <w:bookmarkEnd w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50° 00'-73° 10'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -33048,70 +33085,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z52" w:id="44"/>
+          <w:bookmarkStart w:name="z52" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50° 00'-72° 30'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="44"/>
+          <w:bookmarkEnd w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 49° 35'-73° 20'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -33325,70 +33362,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z53" w:id="45"/>
+          <w:bookmarkStart w:name="z53" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50° 20'-66° 50'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="45"/>
+          <w:bookmarkEnd w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50° 10'-67° 00'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -33602,70 +33639,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z54" w:id="46"/>
+          <w:bookmarkStart w:name="z54" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 52° 15'-61° 10'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="46"/>
+          <w:bookmarkEnd w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 52° 10'-61° 15'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -33879,70 +33916,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z55" w:id="47"/>
+          <w:bookmarkStart w:name="z55" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 53° 15'-63° 35'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="47"/>
+          <w:bookmarkEnd w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 53° 05'-63° 45'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -34156,70 +34193,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z56" w:id="48"/>
+          <w:bookmarkStart w:name="z56" w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 52° 40'-62° 20'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="48"/>
+          <w:bookmarkEnd w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 52° 30'-62° 40'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -34433,70 +34470,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z57" w:id="49"/>
+          <w:bookmarkStart w:name="z57" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 53° 05'-63° 00'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="49"/>
+          <w:bookmarkEnd w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 52° 55'-63° 15'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -34710,70 +34747,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z58" w:id="50"/>
+          <w:bookmarkStart w:name="z58" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 53° 15'-63° 35'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="50"/>
+          <w:bookmarkEnd w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 53° 05'-63° 45'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -34987,70 +35024,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z59" w:id="51"/>
+          <w:bookmarkStart w:name="z59" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44° 55'-65° 25'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="51"/>
+          <w:bookmarkEnd w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44° 45'-65° 35'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -35264,70 +35301,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z60" w:id="52"/>
+          <w:bookmarkStart w:name="z60" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43° 45'-51° 05'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="52"/>
+          <w:bookmarkEnd w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43° 35'-51° 20'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -35541,70 +35578,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z61" w:id="53"/>
+          <w:bookmarkStart w:name="z61" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43° 25'-52° 50'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="53"/>
+          <w:bookmarkEnd w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43° 15'-52° 55'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -35818,70 +35855,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z62" w:id="54"/>
+          <w:bookmarkStart w:name="z62" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44° 35'-50° 15'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="54"/>
+          <w:bookmarkEnd w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44° 25'-50° 20'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -36095,70 +36132,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z63" w:id="55"/>
+          <w:bookmarkStart w:name="z63" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54° 55'-69° 05'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="55"/>
+          <w:bookmarkEnd w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54° 50'-69° 15'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -36372,70 +36409,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z64" w:id="56"/>
+          <w:bookmarkStart w:name="z64" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55° 00'-68° 30'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="56"/>
+          <w:bookmarkEnd w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54° 55'-68° 55'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -36649,70 +36686,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z65" w:id="57"/>
+          <w:bookmarkStart w:name="z65" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 53° 55'-69° 40'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="57"/>
+          <w:bookmarkEnd w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 53° 45'-69° 50'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -36926,70 +36963,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z66" w:id="58"/>
+          <w:bookmarkStart w:name="z66" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 53° 55'-67° 20'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="58"/>
+          <w:bookmarkEnd w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 53° 50'-67° 30'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -37203,70 +37240,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z67" w:id="59"/>
+          <w:bookmarkStart w:name="z67" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54° 55'-70° 20'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="59"/>
+          <w:bookmarkEnd w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54° 50'-70° 30'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -37480,70 +37517,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z68" w:id="60"/>
+          <w:bookmarkStart w:name="z68" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43° 35'-68° 25'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="60"/>
+          <w:bookmarkEnd w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43° 30'-68° 35'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -37757,70 +37794,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z69" w:id="61"/>
+          <w:bookmarkStart w:name="z69" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42° 25'-69° 30'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
+          <w:bookmarkEnd w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42° 10'-70° 00'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -38034,70 +38071,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z70" w:id="62"/>
+          <w:bookmarkStart w:name="z70" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43° 20'-68° 10'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="62"/>
+          <w:bookmarkEnd w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43° 15'-68° 20'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -38311,70 +38348,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z71" w:id="63"/>
+          <w:bookmarkStart w:name="z71" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 47° 55'-67° 30'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="63"/>
+          <w:bookmarkEnd w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 47° 45'-67° 45'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -38588,70 +38625,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z72" w:id="64"/>
+          <w:bookmarkStart w:name="z72" w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48° 05'-70° 45'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="64"/>
+          <w:bookmarkEnd w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 47° 55'-70° 55'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -38865,70 +38902,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z73" w:id="65"/>
+          <w:bookmarkStart w:name="z73" w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 47° 55'-67° 30'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="65"/>
+          <w:bookmarkEnd w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 47° 45'-67° 45'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -39142,70 +39179,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z74" w:id="66"/>
+          <w:bookmarkStart w:name="z74" w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 52° 20'-76° 55'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="66"/>
+          <w:bookmarkEnd w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 52° 10'-77° 05'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -39419,70 +39456,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z75" w:id="67"/>
+          <w:bookmarkStart w:name="z75" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50° 05'-82° 30'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="67"/>
+          <w:bookmarkEnd w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 49° 50'-82° 45'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -39696,70 +39733,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z76" w:id="68"/>
+          <w:bookmarkStart w:name="z76" w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50° 25'-83° 30'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="68"/>
+          <w:bookmarkEnd w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50° 10'-83° 35'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -39973,225 +40010,225 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z77" w:id="69"/>
+          <w:bookmarkStart w:name="z77" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 49° 45'-83° 15'</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="69"/>
+          <w:bookmarkEnd w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 49° 40'-83° 20'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Параметры трансформирования координат – параметры, необходимые для преобразования координат одной координатной системы отсчета, связанной с одним датумом, в другую координатную систему отсчета с другим датумом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Параметры преобразования координат – параметры, необходимые для преобразования координат одной координатной системы отсчета, связанной с одним датумом, в другую координатную систему отсчета с таким же датумом. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При создании параметров трансформирования для местных координатных систем отсчета применялся эллипсоид Красовского и поперечная проекция Меркатора ТМ (Transverse Mercator).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>