--- v1 (2026-06-04)
+++ v2 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2bdc9a6" w14:textId="2bdc9a6">
+    <w:p w14:paraId="4636313" w14:textId="4636313">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -40180,55 +40180,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -40554,31 +40554,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>