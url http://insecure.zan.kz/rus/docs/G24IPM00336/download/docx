--- v0 (2025-10-01)
+++ v1 (2026-06-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="20bb278" w14:textId="20bb278">
+    <w:p w14:paraId="be30008" w14:textId="be30008">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,93 +94,189 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении инструкции по составлению и изданию каталогов геодезических пунктов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 11 июня 2024 года № 336/НҚ</w:t>
+        <w:t>Приказ Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 11 июня 2024 года № 336/НҚ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с подпунктом 213-26) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> о Министерстве цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 12 июля 2019 года № 501, ПРИКАЗЫВАЮ:</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Преамбула предусматривается в р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">едакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с подпунктом 213-26) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Положения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о Министерстве цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 12 июля 2019 года № 501, ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -612,90 +708,196 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Инструкция по составлению и изданию каталогов геодезических пунктов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z15" w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусматривается в р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">едакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Инструкция по составлению и изданию каталогов геодезических пунктов (далее – Инструкция) разработана в соответствии с подпунктом 213-26) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положения</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Министерстве цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 12 июля 2019 года № 501 "О мерах по реализации Указа Президента Республики Казахстан от 17 июня 2019 года №24 "О мерах по дальнейшему совершенствованию системы государственного управления Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В инструкции изложены требования к структуре, содержанию и оформлению каталогов координат геодезических пунктов, процессы и порядок составления и издания каталогов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2950,1900 +3152,3154 @@
         <w:t>
       пункты государственной геодезической сети, их названия и номера по каталогу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z92" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       условные знаки (под южной рамкой).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1 предусматривается в р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">едакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. При составлении схем в качестве исходной информации используются данные базы данных информационной системы "Государственное геодезическое обеспечение" (далее – БД ИС ГГО).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Составление и издание каталогов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Подготовительные работы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      32. Основным методом составления каталогов является автоматизированная технология на основе БД ИС ГГО.</w:t>
+      <w:bookmarkStart w:name="z96" w:id="89"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      33. Подготовительные работы, предшествующие составлению каталогов, включают:</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусматривается в р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">едакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      планирование работ;</w:t>
+      32. Основным методом составления каталогов является автоматизированная технология на основе БД ИС ГГО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусматривается в р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">едакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      изучение топографо-геодезической обеспеченности территории;</w:t>
+      33. Подготовительные работы, предшествующие составлению каталогов, включают:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сбор, изучение и систематизацию исходных материалов;</w:t>
+      планирование работ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z99" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      пополнение и корректировка БД ИС ГГО.</w:t>
+      изучение топографо-геодезической обеспеченности территории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z100" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      34. Составление каталогов координат осуществляется в соответствии с планом выпуска каталогов. При планировании выпуска каталоги сводятся со смежными каталогами.</w:t>
+      сбор, изучение и систематизацию исходных материалов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z101" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      35. Исходными материалами для составления каталогов являются:</w:t>
+      пополнение и корректировка БД ИС ГГО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z102" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      база данных геодезических пунктов ИС ГГО;</w:t>
+      34. Составление каталогов координат осуществляется в соответствии с планом выпуска каталогов. При планировании выпуска каталоги сводятся со смежными каталогами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусматривается в р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">едакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      материалы обследования и восстановления пунктов ГГС;</w:t>
+      35. Исходными материалами для составления каталогов являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:bookmarkStart w:name="z104" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      материалы уравнивания геодезической сети на данную территорию;</w:t>
+      база данных геодезических пунктов ИС ГГО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z105" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      топографические карты масштабов 1:50000 - 1:200000 последних изданий;</w:t>
+      материалы обследования и восстановления пунктов ГГС;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z106" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      каталог геодезических пунктов данной номенклатуры последнего года издания;</w:t>
+      материалы уравнивания геодезической сети на данную территорию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z107" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      технические отчеты по полевым работам;</w:t>
+      топографические карты масштабов 1:50000 - 1:200000 последних изданий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z108" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сводный каталог высот пунктов нивелирования (с дополнением) на лист карты данной номенклатуры последнего года выпуска;</w:t>
+      каталог геодезических пунктов данной номенклатуры последнего года издания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z109" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      36. При составлении каталога используются следующие документы:</w:t>
+      технические отчеты по полевым работам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z110" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      план-задание;</w:t>
+      сводный каталог высот пунктов нивелирования (с дополнением) на лист карты данной номенклатуры последнего года выпуска;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусматривается в р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">едакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сведения о смежных изданных каталогах и каталогах, подготовленных к изданию;</w:t>
+      36. При составлении каталога используются следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
+    <w:bookmarkStart w:name="z112" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      документация для программных комплексов по ведению БД ИС ГГО, уравниванию и каталогизации.</w:t>
+      план-задание;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z113" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      37. При составлении каталога в БД ИС ГГО проверяется наличие сведений о геодезических сетях и результатах их уравнивания.</w:t>
+      сведения о смежных изданных каталогах и каталогах, подготовленных к изданию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z114" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документация для программных комплексов по ведению БД ИС ГГО, уравниванию и каталогизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Параграф 2. Составление каталогов</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусматривается в р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">едакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      38. Для автоматизированного составления каталогов геодезических пунктов необходим следующий состав исполнителей:</w:t>
+      37. При составлении каталога в БД ИС ГГО проверяется наличие сведений о геодезических сетях и результатах их уравнивания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
+    <w:bookmarkStart w:name="z116" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Составление каталогов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      группа ведения БД ИС ГГО;</w:t>
+      <w:bookmarkStart w:name="z117" w:id="106"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      группа каталогизации.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусматривается в р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">едакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В задачи первой группы входит:</w:t>
+      38. Для автоматизированного составления каталогов геодезических пунктов необходим следующий состав исполнителей:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
+    <w:bookmarkStart w:name="z118" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ведение БД ИС ГГО, то есть приемка новой информации, пополнение и корректировка массивов данных, и обеспечение их сохранности;</w:t>
+      группа ведения БД ИС ГГО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z119" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      уравнивание геодезической сети;</w:t>
+      группа каталогизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z120" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      составление схемы геодезической сети;</w:t>
+      В задачи первой группы входит:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z121" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      взаимодействие с другими организациями, хранящими и обрабатывающими информацию о геодезических измерениях.</w:t>
+      ведение БД ИС ГГО, то есть приемка новой информации, пополнение и корректировка массивов данных, и обеспечение их сохранности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z122" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В задачи второй группы входит:</w:t>
+      уравнивание геодезической сети;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z123" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сбор материалов, необходимых для каталогизации;</w:t>
+      составление схемы геодезической сети;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z124" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      планирование и координация работ по каталогизации;</w:t>
+      взаимодействие с другими организациями, хранящими и обрабатывающими информацию о геодезических измерениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z125" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      подготовка измерительной и описательной информации для БД ИС ГГО;</w:t>
+      В задачи второй группы входит:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z126" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      выполнение операций по автоматизированному составлению и оформлению каталога;</w:t>
+      сбор материалов, необходимых для каталогизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z127" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      осуществление завершающего редактирования и приемки каталога.</w:t>
+      планирование и координация работ по каталогизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z131" w:id="125"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z128" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      39. Техническое обеспечение</w:t>
+      подготовка измерительной и описательной информации для БД ИС ГГО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z129" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Задачи группы ведения БД ИС ГГО и групп каталогизации:</w:t>
+      выполнение операций по автоматизированному составлению и оформлению каталога;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z133" w:id="127"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z130" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ведение БД ИС ГГО;</w:t>
+      осуществление завершающего редактирования и приемки каталога.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z134" w:id="128"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусматривается в р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">едакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      уравнительные вычисления;</w:t>
+      39. Техническое обеспечение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z135" w:id="129"/>
+    <w:bookmarkStart w:name="z132" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      переработку данных в вид каталога;</w:t>
+      Задачи группы ведения БД ИС ГГО и групп каталогизации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z136" w:id="130"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z133" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      печать промежуточных документов;</w:t>
+      ведение БД ИС ГГО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z134" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      печать издательских оригиналов текстовой части каталога;</w:t>
+      уравнительные вычисления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z138" w:id="132"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z135" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      изготовление издательских оригиналов схем.</w:t>
+      переработку данных в вид каталога;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z139" w:id="133"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z136" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      40. Основные технологические процессы основаны на использовании БД ИС ГГО, в котором содержится информация о государственной геодезической сети.</w:t>
+      печать промежуточных документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z140" w:id="134"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z137" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При составлении каталогов геодезических пунктов выполняются следующие основные процессы:</w:t>
+      печать издательских оригиналов текстовой части каталога;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z141" w:id="135"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z138" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      изучение исходных документов;</w:t>
+      изготовление издательских оригиналов схем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z142" w:id="136"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Часть первая п</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ункт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусматривается в р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">едакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      пополнение и корректировка БД;</w:t>
+      40. Основные технологические процессы основаны на использовании БД ИС ГГО, в котором содержится информация о государственной геодезической сети.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z143" w:id="137"/>
+    <w:bookmarkStart w:name="z140" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      уравнивание участка сети, включающего пункты государственной геодезической сети на территорию составляемого каталога;</w:t>
+      При составлении каталогов геодезических пунктов выполняются следующие основные процессы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z144" w:id="138"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z141" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      составление списка координат и высот пунктов ГГС, алфавитного указателя, их редактирование;</w:t>
+      изучение исходных документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z145" w:id="139"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z142" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      составление и редактирование пояснения к каталогу;</w:t>
+      пополнение и корректировка БД;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z146" w:id="140"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z143" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      подбор, оформление и редактирование чертежей типов центров;</w:t>
+      уравнивание участка сети, включающего пункты государственной геодезической сети на территорию составляемого каталога;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z147" w:id="141"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z144" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      составление и редактирование схемы геодезической сети;</w:t>
+      составление списка координат и высот пунктов ГГС, алфавитного указателя, их редактирование;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z148" w:id="142"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z145" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      оформление обложки, титульного листа и оглавления;</w:t>
+      составление и редактирование пояснения к каталогу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z149" w:id="143"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z146" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      подготовка каталога в обменном формате.</w:t>
+      подбор, оформление и редактирование чертежей типов центров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z150" w:id="144"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z147" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      41. При окончании составления каталога предъявляются следующие документы:</w:t>
+      составление и редактирование схемы геодезической сети;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z151" w:id="145"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z148" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      оригинал каталога;</w:t>
+      оформление обложки, титульного листа и оглавления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z152" w:id="146"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z149" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      оригинал схемы геодезической сети.</w:t>
+      подготовка каталога в обменном формате.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z153" w:id="147"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z150" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      42. Программное обеспечение функционально разбивается на следующие основные комплексы:</w:t>
+      41. При окончании составления каталога предъявляются следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z154" w:id="148"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z151" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      программа ведения БД ИС ГГО;</w:t>
+      оригинал каталога;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z155" w:id="149"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z152" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      программа уравнивания геодезических сетей;</w:t>
+      оригинал схемы геодезической сети.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z156" w:id="150"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Часть первая пункта 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусматривается в р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">едакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      программа составления каталогов геодезических пунктов.</w:t>
+      42. Программное обеспечение функционально разбивается на следующие основные комплексы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z157" w:id="151"/>
+    <w:bookmarkStart w:name="z154" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При подготовке каталогов данными комплексами программ обеспечивается достоверность следующих сведений:</w:t>
+      программа ведения БД ИС ГГО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z158" w:id="152"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z155" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сводка названий работ в перечне к каталогу с соответствующими перечнями смежных каталогов;</w:t>
+      программа уравнивания геодезических сетей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z159" w:id="153"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z156" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сводка по связям со смежными каталогами названий и типов знаков зарамочных пунктов;</w:t>
+      программа составления каталогов геодезических пунктов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z160" w:id="154"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z157" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      перевода координат из одной зоны в другую;</w:t>
+      При подготовке каталогов данными комплексами программ обеспечивается достоверность следующих сведений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z161" w:id="155"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z158" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      группирования пунктов в списках по листам карты масштаба 1:50 000 в порядке возрастания номенклатур и в пределах каждого листа - по убыванию абсцисс;</w:t>
+      сводка названий работ в перечне к каталогу с соответствующими перечнями смежных каталогов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z162" w:id="156"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z159" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      соответствие номеров работ на каждом пункте их номерам по перечню работ;</w:t>
+      сводка по связям со смежными каталогами названий и типов знаков зарамочных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z163" w:id="157"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z160" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      перевода координат из одной зоны в другую;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z161" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      группирования пунктов в списках по листам карты масштаба 1:50 000 в порядке возрастания номенклатур и в пределах каждого листа - по убыванию абсцисс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z162" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соответствие номеров работ на каждом пункте их номерам по перечню работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z163" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       расположения названий пунктов в алфавитном указателе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z164" w:id="158"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z164" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Редактирование каталогов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z165" w:id="159"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z165" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. При редактировании проверяется содержание, цифровая часть списков координат и высот пунктов государственной геодезической сети, оформления выходных документов и оригиналов приложений. Редактирование каталогов поручается инженерам, не участвовавшим в его составлении. Фамилии и инициалы редакторов указываются в формулярах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z166" w:id="160"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z166" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Замечания и ошибки, обнаруженные в каталоге при редактировании, записываются в корректурный лист, вложенный в конце формуляра. После редактирования каталог возвращается для исправления. Редактор проверяет внесенные исправления, о чем делается запись в том же корректурном листе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z167" w:id="161"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z167" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. При редактировании каталога проверяются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z168" w:id="162"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z168" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       полнота и качество полученных исходных материалов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z169" w:id="163"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z169" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       списки координат и высот геодезических пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z170" w:id="164"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z170" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оригинал схемы геодезической сети;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z171" w:id="165"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z171" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       текстовая часть каталога;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z172" w:id="166"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z172" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       правильность оформления сигнального экземпляра каталога и формуляра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z173" w:id="167"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z173" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Полнота и качество исходных материалов проверяется по формуляру и отчетам по полевым и камеральным работам. Устанавливается обоснованность включения (исключения) работ в каталог, правильность классификации пунктов по каждой работе и решения других вопросов. Проверяется правильность заполнения формуляра и наличие в нем подписей ответственных исполнителей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z174" w:id="168"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z174" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. При проверке списков координат и высот геодезических пунктов выполняются следующие операции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z175" w:id="169"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z175" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проверяется правильность и полнота включения в каталог сведений о результатах обследования и восстановления геодезических пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z176" w:id="170"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z176" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проверяется (по данным формуляра) правильность устранения выявленных несогласованностей высот пунктов над уровнем моря с топографической картой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z177" w:id="171"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z177" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в оригинале схемы геодезической сети проверяется правильность отображения и зарамочное оформление;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z178" w:id="172"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z178" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проверяется оформление обложки и титульного листа, соответствие содержания заголовкам разделов каталога, полнота пояснения и соответствие его данных табличной части каталога, полнота и правильность данных об оценке точности геодезических сетей, правильность чертежей центров и качество их вычерчивания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z179" w:id="173"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z179" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Отредактированный издательский экземпляр каталога принимается ответственным за составление и издание каталога руководителем и главным инженером предприятия, после чего он представляется на утверждение и издание.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z180" w:id="174"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z180" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 4. Издание каталогов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z181" w:id="175"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z181" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Способ тиражирования каталогов выбирается в зависимости от имеющихся в наличии технических средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z182" w:id="176"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z182" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Формат блока изданного каталога в окончательном виде имеет размер 13,0 х 20,2 см. Изображение имеет размер 10,8 х 17,2 см без колонцифр. Поля (после обрезки блока) имеют размеры: 1,1 (корешковое), 1,3 (верхнее), 1,1 (внешнее) и 1,7 см (нижнее).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z183" w:id="177"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z183" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       51. Чертежи центров печатаются черным цветом. Они включаются, как страницы пояснения и соответственно нумеруются. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z184" w:id="178"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z184" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Отпечатанный тираж каталога переплетается в мягкие обложки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z185" w:id="179"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z185" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Количество экземпляров тиража определяется уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4922,124 +6378,230 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и изданию каталогов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>геодезических пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z187" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приложение 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусматривается в р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">едакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z187" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОБРАЗЕЦ КАТАЛОГА ГЕОДЕЗИЧЕСКИХ ПУНКТОВ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z188" w:id="181"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z188" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обложка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z189" w:id="182"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z189" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> КОМИТЕТ ГЕОДЕЗИИ И КАРТОГРАФИИ МИНИСТЕРСТВА ЦИФРОВОГО РАЗВИТИЯ, ИННОВАЦИЙ И АЭРОКОСМИЧЕСКОЙ ПРОМЫШЛЕННОСТИ РЕСПУБЛИКИ КАЗАХСТАН</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z190" w:id="183"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z190" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "НАЦИОНАЛЬНЫЙ ЦЕНТР ГЕОДЕЗИИ И ПРОСТРАНСТВЕННОЙ ИНФОРМАЦИИ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5144,68 +6706,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Экз. №</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z193" w:id="184"/>
+    <w:bookmarkStart w:name="z193" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> КАТАЛОГ ГЕОДЕЗИЧЕСКИХ ПУНКТОВ НА ЛИСТ КАРТЫ МАСШТАБА 1:200 000 M-42-XII</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5271,147 +6833,147 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Примечание:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z194" w:id="185"/>
+          <w:bookmarkStart w:name="z194" w:id="177"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Если каталог составляется другим предприятием, на обложке вверху вместо "Республиканское государственное предприятие на праве хозяйственного ведения "Национальный центр геодезии и пространственной информации""</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="185"/>
+          <w:bookmarkEnd w:id="177"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 указывается предприятие, составившее каталог.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z195" w:id="186"/>
+    <w:bookmarkStart w:name="z195" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АСТАНА, 2024 г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z196" w:id="187"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z196" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> КОМИТЕТ ГЕОДЕЗИИ И КАРТОГРАФИИ МИНИСТЕРСТВА ЦИФРОВОГО РАЗВИТИЯ, ИННОВАЦИЙ И АЭРОКОСМИЧЕСКОЙ ПРОМЫШЛЕННОСТИ РЕСПУБЛИКИ КАЗАХСТАН</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z197" w:id="188"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z197" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "НАЦИОНАЛЬНЫЙ ЦЕНТР ГЕОДЕЗИИ И ПРОСТРАНСТВЕННОЙ ИНФОРМАЦИИ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5516,122 +7078,122 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Экз. №</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z200" w:id="189"/>
+    <w:bookmarkStart w:name="z200" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> КАТАЛОГ ГЕОДЕЗИЧЕСКИХ ПУНКТОВ НА ЛИСТ КАРТЫ МАСШТАБА 1:200 000 M-42-XII</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z201" w:id="190"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z201" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СИСТЕМА ОТСЧЕТА ---------------- СИСТЕМА ВЫСОТ -------------------</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z202" w:id="191"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z202" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12-я ШЕСТИГРАДУСНАЯ ЗОНА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z203" w:id="192"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z203" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОСЕВОЙ МЕРИДИАН 69° ОТ ГРИНВИЧА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -6532,309 +8094,309 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Примечание:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z204" w:id="193"/>
+          <w:bookmarkStart w:name="z204" w:id="185"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Если каталог составляется другим предприятием, на обложке вверху вместо "Республиканское государственное предприятие на праве хозяйственного ведения "Национальный центр геодезии и пространственной информации"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="193"/>
+          <w:bookmarkEnd w:id="185"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 указывается предприятие, составившее каталог.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z205" w:id="194"/>
+    <w:bookmarkStart w:name="z205" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АСТАНА, 2024 г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z206" w:id="195"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z206" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОГЛАВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z207" w:id="196"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z207" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пояснение.............................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z208" w:id="197"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z208" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Список координат и высот пунктов..................................................................</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z209" w:id="198"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z209" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алфавитный указатель геодезических пунктов...............................................</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z210" w:id="199"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z210" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Условные знаки для отображения схемы геодезической сети……………...</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z211" w:id="200"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z211" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В каталоге пронумеровано всего -------- стр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z212" w:id="201"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z212" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В карман переплета вложена схема геодезической сети на одном листе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z213" w:id="202"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z213" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Составлен в 20--- году РГП "НЦГПИ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z214" w:id="203"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z214" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Контрольное редактирование выполнено РГП "НЦГПИ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z215" w:id="204"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z215" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Издан РГП "НЦГПИ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkEnd w:id="196"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6921,170 +8483,170 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Если каталог составляется другим предприятием, указывается название предприятия и если проводилось контрольное редактирование название предприятия проводившее редактирование</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z216" w:id="205"/>
+    <w:bookmarkStart w:name="z216" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пояснение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z217" w:id="206"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z217" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Каталог содержит координаты пунктов государственной геодезической сети в геоцентрической системе координат (XYZ), геодезической системе координат (BLHэ) и прямоугольной системе координат (X,Y,Hн).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z218" w:id="207"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z218" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Высоты даны в -------------------------------------------. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z219" w:id="208"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z219" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пространственное положение пунктов ФАГС определено методами спутниковых определений в общеземной системе координат относительно центра масс Земли с погрешностью не более 10 сантиметров и средней квадратической погрешностью (далее – СКП) взаимного положения любых пунктов ФАГС не более 2 см в плане и 3 см по высоте.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z220" w:id="209"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z220" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пространственное положение пунктов ВГС определено абсолютным методом спутниковых определений. СКП определения положения пунктов ВГС относительно центра масс Земли не превышает 10 см. СКП взаимного положения пунктов ВГС относительно пунктов ФАГС не превышает 2 см в плане и 3 см по высоте.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z221" w:id="210"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z221" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица точностных требований взаимного положения пунктов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="202"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -7374,70 +8936,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ССГС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z222" w:id="211"/>
+          <w:bookmarkStart w:name="z222" w:id="203"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2мм±1×10-7×D</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="211"/>
+          <w:bookmarkEnd w:id="203"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (D – расстояние между пунктами)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7749,70 +9311,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 мм±3×10-7×D</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z223" w:id="212"/>
+    <w:bookmarkStart w:name="z223" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень геодезических работ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkEnd w:id="204"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8657,70 +10219,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z224" w:id="213"/>
+    <w:bookmarkStart w:name="z224" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведение о топографических картах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkEnd w:id="205"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -8796,70 +10358,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1:50 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z225" w:id="214"/>
+          <w:bookmarkStart w:name="z225" w:id="206"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1:100 000</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="214"/>
+          <w:bookmarkEnd w:id="206"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1:200 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10521,70 +12083,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z226" w:id="215"/>
+    <w:bookmarkStart w:name="z226" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень материалов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkEnd w:id="207"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11284,132 +12846,132 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z227" w:id="216"/>
+    <w:bookmarkStart w:name="z227" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ТАБЛИЦА (пример) плотности пунктов ГГС на листе карты масштаба 1:100 000</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkEnd w:id="208"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z228" w:id="217"/>
+          <w:bookmarkStart w:name="z228" w:id="209"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 листы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="217"/>
+          <w:bookmarkEnd w:id="209"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 пункты</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -12023,170 +13585,170 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z229" w:id="218"/>
+    <w:bookmarkStart w:name="z229" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Площадь листа карты масштаба 1:100 000 – 1 324,59 кв. км. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z230" w:id="219"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z230" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Пункты геодезических сетей закреплены на местности центрами, типы которых показаны в инструкции "Об утверждении инструкции по закладке, обследованию и восстановлению пунктов и знаков государственных геодезических, нивелирных и гравиметрических сетей Республики Казахстан" от 11 апреля 2024 года № 222/НҚ. На некоторых пунктах выставлены опознавательные столбы и опознавательные знаки с охранными плитами, назначение которых облегчить розыск пунктов на местности. На пунктах, где имеются опознавательные монолиты и опознавательные знаки, к номенклатуре центра добавлено "оп" и "оп. знак". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z231" w:id="220"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z231" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Римские цифры I, II, III на чертежах центров обозначают номера частей центров. Номер марки, заложенной в монолите I, указан (в скобках) во второй графе "Списка координат и высот пунктов" рядом с типом центра. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z232" w:id="221"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z232" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Высоты пунктов отнесены к верху монолита I. Высоты, определенные из геометрического нивелирования, указаны с точностью до 0.001 м, высоты, определенные иным способом, даются с точностью до 0.1 м. Высоты геодезических знаков даны от верха монолита 1 до верха визирного цилиндра. Если размеры знака даны между другими точками, это оговорено под значениями высот знаков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z233" w:id="222"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z233" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Координаты пунктов сгруппированы в списках по листам карты масштаба 1:50 000. В пределах каждого листа в основных списках они расположены по убывающим значениям абсцисс (х). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z234" w:id="223"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z234" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Список принятых сокращений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkEnd w:id="215"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12260,70 +13822,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z235" w:id="224"/>
+          <w:bookmarkStart w:name="z235" w:id="216"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бшн.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="224"/>
+          <w:bookmarkEnd w:id="216"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12428,70 +13990,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сигн.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z240" w:id="225"/>
+          <w:bookmarkStart w:name="z240" w:id="217"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 башня</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="225"/>
+          <w:bookmarkEnd w:id="217"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12581,150 +14143,150 @@
               </w:rPr>
               <w:t>пирамида</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сигнал</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z245" w:id="226"/>
+    <w:bookmarkStart w:name="z245" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Краткая характеристика особенностей каталога </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z246" w:id="227"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z246" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При составлении каталога материалы работ № 10-12 не использовались вследствие утраты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z247" w:id="228"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z247" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По работе № 17 пункты ТГС и ориентирные пункты закреплены на местности центрами "свайного типа". Рисунки центров в материалах отсутствуют при составлении каталога принят тип 147.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z248" w:id="229"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z248" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Чертежи центров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z249" w:id="230"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z249" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkEnd w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7226300" cy="10934700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -12746,139 +14308,139 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z250" w:id="231"/>
+    <w:bookmarkStart w:name="z250" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Список координат и высот пунктов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkEnd w:id="223"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z251" w:id="232"/>
+          <w:bookmarkStart w:name="z251" w:id="224"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № пп уникальный</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="232"/>
+          <w:bookmarkEnd w:id="224"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13163,70 +14725,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B, L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z253" w:id="233"/>
+          <w:bookmarkStart w:name="z253" w:id="225"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Высота эллипс.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="233"/>
+          <w:bookmarkEnd w:id="225"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нэ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13255,70 +14817,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х,У</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z254" w:id="234"/>
+          <w:bookmarkStart w:name="z254" w:id="226"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Высота нормальная</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="234"/>
+          <w:bookmarkEnd w:id="226"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13526,126 +15088,126 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z255" w:id="235"/>
+          <w:bookmarkStart w:name="z255" w:id="227"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="235"/>
+          <w:bookmarkEnd w:id="227"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (78412) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z256" w:id="236"/>
+          <w:bookmarkStart w:name="z256" w:id="228"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бекбау</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="236"/>
+          <w:bookmarkEnd w:id="228"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13730,70 +15292,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 СГС-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z259" w:id="237"/>
+          <w:bookmarkStart w:name="z259" w:id="229"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1263099,949</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="237"/>
+          <w:bookmarkEnd w:id="229"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13814,70 +15376,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4929675,739</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z261" w:id="238"/>
+          <w:bookmarkStart w:name="z261" w:id="230"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50° 56' 25,22"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="238"/>
+          <w:bookmarkEnd w:id="230"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 71° 43' 20,12"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13906,70 +15468,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 400,059</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z262" w:id="239"/>
+          <w:bookmarkStart w:name="z262" w:id="231"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 691249,685</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="239"/>
+          <w:bookmarkEnd w:id="231"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5646719,550</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -14075,126 +15637,126 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z263" w:id="240"/>
+          <w:bookmarkStart w:name="z263" w:id="232"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="240"/>
+          <w:bookmarkEnd w:id="232"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (78417)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z264" w:id="241"/>
+          <w:bookmarkStart w:name="z264" w:id="233"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Караоба</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="241"/>
+          <w:bookmarkEnd w:id="233"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14251,126 +15813,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ТГС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z266" w:id="242"/>
+          <w:bookmarkStart w:name="z266" w:id="234"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1279871,999</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="242"/>
+          <w:bookmarkEnd w:id="234"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3842961,389</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z267" w:id="243"/>
+          <w:bookmarkStart w:name="z267" w:id="235"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 50° 40' 21,92" </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="243"/>
+          <w:bookmarkEnd w:id="235"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 71° 34' 48,06" </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -14399,70 +15961,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 359,625</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z268" w:id="244"/>
+          <w:bookmarkStart w:name="z268" w:id="236"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 682297,0905</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="244"/>
+          <w:bookmarkEnd w:id="236"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5616610,988</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -14873,70 +16435,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z269" w:id="245"/>
+    <w:bookmarkStart w:name="z269" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алфавитный указатель</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkEnd w:id="237"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15491,68 +17053,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>геодезических пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z274" w:id="246"/>
+    <w:bookmarkStart w:name="z274" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Список сокращенных названий применяемых при составлении каталогов геодезических пунктов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkEnd w:id="238"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15622,70 +17184,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z275" w:id="247"/>
+          <w:bookmarkStart w:name="z275" w:id="239"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 АЗС</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="247"/>
+          <w:bookmarkEnd w:id="239"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15706,70 +17268,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 а.с.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z277" w:id="248"/>
+          <w:bookmarkStart w:name="z277" w:id="240"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 автозаправочная станция</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="248"/>
+          <w:bookmarkEnd w:id="240"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15868,70 +17430,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z279" w:id="249"/>
+          <w:bookmarkStart w:name="z279" w:id="241"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 б/№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="249"/>
+          <w:bookmarkEnd w:id="241"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16008,70 +17570,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 быв.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z283" w:id="250"/>
+          <w:bookmarkStart w:name="z283" w:id="242"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 без номера</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="250"/>
+          <w:bookmarkEnd w:id="242"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16226,70 +17788,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z287" w:id="251"/>
+          <w:bookmarkStart w:name="z287" w:id="243"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ВГС</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="251"/>
+          <w:bookmarkEnd w:id="243"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16450,70 +18012,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 вр.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z294" w:id="252"/>
+          <w:bookmarkStart w:name="z294" w:id="244"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 высокоточная геодезическая сеть</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="252"/>
+          <w:bookmarkEnd w:id="244"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16752,70 +18314,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z301" w:id="253"/>
+          <w:bookmarkStart w:name="z301" w:id="245"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 гор.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="253"/>
+          <w:bookmarkEnd w:id="245"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16864,70 +18426,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ГСМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z304" w:id="254"/>
+          <w:bookmarkStart w:name="z304" w:id="246"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 город, -ской, -ская</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="254"/>
+          <w:bookmarkEnd w:id="246"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -17204,70 +18766,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z307" w:id="255"/>
+          <w:bookmarkStart w:name="z307" w:id="247"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жел.-бет.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="255"/>
+          <w:bookmarkEnd w:id="247"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -17288,70 +18850,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жел. дор.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z309" w:id="256"/>
+          <w:bookmarkStart w:name="z309" w:id="248"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 железобетонный, -ая, -ое</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="256"/>
+          <w:bookmarkEnd w:id="248"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -17450,70 +19012,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z311" w:id="257"/>
+          <w:bookmarkStart w:name="z311" w:id="249"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 зав.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="257"/>
+          <w:bookmarkEnd w:id="249"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -17562,70 +19124,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 зд.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z314" w:id="258"/>
+          <w:bookmarkStart w:name="z314" w:id="250"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 завод</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="258"/>
+          <w:bookmarkEnd w:id="250"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -17752,126 +19314,126 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z317" w:id="259"/>
+          <w:bookmarkStart w:name="z317" w:id="251"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 изв.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="259"/>
+          <w:bookmarkEnd w:id="251"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 им.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z318" w:id="260"/>
+          <w:bookmarkStart w:name="z318" w:id="252"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 известковый</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="260"/>
+          <w:bookmarkEnd w:id="252"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 имени (часть собственного названия)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -17942,70 +19504,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z319" w:id="261"/>
+          <w:bookmarkStart w:name="z319" w:id="253"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 к.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="261"/>
+          <w:bookmarkEnd w:id="253"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -18222,70 +19784,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 куп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z328" w:id="262"/>
+          <w:bookmarkStart w:name="z328" w:id="254"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 колодец</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="262"/>
+          <w:bookmarkEnd w:id="254"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -18580,126 +20142,126 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z337" w:id="263"/>
+          <w:bookmarkStart w:name="z337" w:id="255"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 леснич.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="263"/>
+          <w:bookmarkEnd w:id="255"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЛЭП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z338" w:id="264"/>
+          <w:bookmarkStart w:name="z338" w:id="256"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лесничество</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="264"/>
+          <w:bookmarkEnd w:id="256"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 линия электропередач</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -18770,70 +20332,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z339" w:id="265"/>
+          <w:bookmarkStart w:name="z339" w:id="257"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мет.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="265"/>
+          <w:bookmarkEnd w:id="257"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19022,70 +20584,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мон.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z347" w:id="266"/>
+          <w:bookmarkStart w:name="z347" w:id="258"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 металлический</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="266"/>
+          <w:bookmarkEnd w:id="258"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19502,70 +21064,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z355" w:id="267"/>
+          <w:bookmarkStart w:name="z355" w:id="259"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 оз.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="267"/>
+          <w:bookmarkEnd w:id="259"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19642,70 +21204,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ОТФ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z359" w:id="268"/>
+          <w:bookmarkStart w:name="z359" w:id="260"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 озеро</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="268"/>
+          <w:bookmarkEnd w:id="260"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19860,70 +21422,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z363" w:id="269"/>
+          <w:bookmarkStart w:name="z363" w:id="261"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 пгт</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="269"/>
+          <w:bookmarkEnd w:id="261"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -20196,70 +21758,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ПТФ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z374" w:id="270"/>
+          <w:bookmarkStart w:name="z374" w:id="262"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 поселок городского типа</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="270"/>
+          <w:bookmarkEnd w:id="262"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -20610,70 +22172,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z385" w:id="271"/>
+          <w:bookmarkStart w:name="z385" w:id="263"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 р.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="271"/>
+          <w:bookmarkEnd w:id="263"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -20778,70 +22340,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 рп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z390" w:id="272"/>
+          <w:bookmarkStart w:name="z390" w:id="264"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 река</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="272"/>
+          <w:bookmarkEnd w:id="264"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -21024,70 +22586,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z395" w:id="273"/>
+          <w:bookmarkStart w:name="z395" w:id="265"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="273"/>
+          <w:bookmarkEnd w:id="265"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -21360,70 +22922,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 стб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z406" w:id="274"/>
+          <w:bookmarkStart w:name="z406" w:id="266"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 селение</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="274"/>
+          <w:bookmarkEnd w:id="266"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -21774,70 +23336,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z417" w:id="275"/>
+          <w:bookmarkStart w:name="z417" w:id="267"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тлгр.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="275"/>
+          <w:bookmarkEnd w:id="267"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -21858,70 +23420,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тр.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z419" w:id="276"/>
+          <w:bookmarkStart w:name="z419" w:id="268"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 телеграфный</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="276"/>
+          <w:bookmarkEnd w:id="268"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -22020,126 +23582,126 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z421" w:id="277"/>
+          <w:bookmarkStart w:name="z421" w:id="269"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ул.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="277"/>
+          <w:bookmarkEnd w:id="269"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ур.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z422" w:id="278"/>
+          <w:bookmarkStart w:name="z422" w:id="270"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 улица</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="278"/>
+          <w:bookmarkEnd w:id="270"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 урочище</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -22210,126 +23772,126 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z423" w:id="279"/>
+          <w:bookmarkStart w:name="z423" w:id="271"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ФАГС</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="279"/>
+          <w:bookmarkEnd w:id="271"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 фнд.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z424" w:id="280"/>
+          <w:bookmarkStart w:name="z424" w:id="272"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 фундаментальная астрономо-геодезическая сеть</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="280"/>
+          <w:bookmarkEnd w:id="272"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 фундаментальный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -22700,126 +24262,126 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z425" w:id="281"/>
+          <w:bookmarkStart w:name="z425" w:id="273"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 шк.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="281"/>
+          <w:bookmarkEnd w:id="273"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 шт.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z426" w:id="282"/>
+          <w:bookmarkStart w:name="z426" w:id="274"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 школа</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="282"/>
+          <w:bookmarkEnd w:id="274"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 штольня</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -23040,70 +24602,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z427" w:id="283"/>
+          <w:bookmarkStart w:name="z427" w:id="275"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 юго-вост</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="283"/>
+          <w:bookmarkEnd w:id="275"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -23124,70 +24686,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 южн.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z429" w:id="284"/>
+          <w:bookmarkStart w:name="z429" w:id="276"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 юго-восточный, -ая, -ое</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="284"/>
+          <w:bookmarkEnd w:id="276"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -23315,68 +24877,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и изданию каталогов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>геодезических пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z432" w:id="285"/>
+    <w:bookmarkStart w:name="z432" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Условные знаки для отображения схемы геодезической сети</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkEnd w:id="277"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -24155,55 +25717,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>