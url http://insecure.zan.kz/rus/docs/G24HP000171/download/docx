--- v0 (2025-11-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b38d68e" w14:textId="b38d68e">
+    <w:p w14:paraId="15be676" w14:textId="15be676">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,404 +93,333 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении государственного образовательного заказа на подготовку кадров с техническим и профессиональным, послесредним образованием в организациях образования, финансируемых из республиканского бюджета (за исключением организаций образования, осуществляющих подготовку специалистов для Вооруженных Сил, других войск и воинских формирований, а также специальных государственных органов), с учетом потребностей рынка труда на 2024 – 2025, 2025 – 2026, 2026 – 2027 учебные годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ и.о. Министра просвещения Республики Казахстан от 5 июля 2024 года № 171</w:t>
+        <w:t>Приказ и.о. Министра просвещения Республики Казахстан от 5 июля 2024 года № 171.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 235-17)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Положения о Министерстве просвещения Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 19 августа 2022 года № 581 "О некоторых вопросах Министерства просвещения Республики Казахстан" ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Утвердить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) государственный образовательный заказ на подготовку кадров с техническим и профессиональным, послесредним образованием в организациях образования, финансируемых из республиканского бюджета (за исключением организаций образования, осуществляющих подготовку специалистов для Вооруженных Сил, других войск и воинских формирований, а также специальных государственных органов), с учетом потребностей рынка труда на 2024 – 2025 учебный год согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) государственный образовательный заказ на подготовку кадров с техническим и профессиональным, послесредним образованием в организациях образования, финансируемых из республиканского бюджета (за исключением организаций образования, осуществляющих подготовку специалистов для Вооруженных Сил, других войск и воинских формирований, а также специальных государственных органов), с учетом потребностей рынка труда на 2025 – 2026 учебный год согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) государственный образовательный заказ на подготовку кадров с техническим и профессиональным, послесредним образованием в организациях образования, финансируемых из республиканского бюджета (за исключением организаций образования, осуществляющих подготовку специалистов для Вооруженных Сил, других войск и воинских формирований, а также специальных государственных органов), с учетом потребностей рынка труда на 2026 – 2027 учебный год согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="1"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту технического и профессионального образования Министерства просвещения Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z10" w:id="2"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в течение десяти календарных дней после подписания настоящего приказа направление его на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" Министерства юстиции Республики Казахстан для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z11" w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Министерства просвещения Республики Казахстан после его официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z12" w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на первого вице-министра просвещения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие со дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -506,161 +435,160 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      Исполняющий обязанности Министра </w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">просвещения Республики Казахстан </w:t>
-[...25 lines deleted...]
-          </w:tcPr>
+              <w:t xml:space="preserve">Исполняющий обязанности Министра </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">просвещения Республики Казахстан </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Е. Оспан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -739,88 +667,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 5 июля 2024 года № 171</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z16" w:id="6"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Государственный образовательный заказ на подготовку кадров с техническим и профессиональным, послесредним образованием в организациях образования, финансируемых из республиканского бюджета (за исключением организаций образования, осуществляющих подготовку специалистов для Вооруженных Сил, других войск и воинских формирований, а также специальных государственных органов), с учетом потребностей рынка труда на 2024 – 2025 учебный год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z17" w:id="7"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Администратор бюджетных программ: Министерство просвещения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -2775,3928 +2703,51 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z18" w:id="8"/>
-[...3876 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Администратор бюджетных программ: Министерство культуры и информации Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
@@ -7416,51 +3467,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Республиканский эстрадно-цирковой колледж имени Жусипбек Елебекова</w:t>
+Республиканский эстрадно-цирковой колледж имени Жусипбека Елебекова</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7529,93 +3580,93 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2857,053</w:t>
+2825,685</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Алматинское хореографическое училище имени Александр Селезнева</w:t>
+Алматинское хореографическое училище имени Александра Селезнева</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7684,93 +3735,93 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2063,796</w:t>
+2129,901</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Алматинский колледж декоративно-прикладного искусства имени Орал Тансыкбаева</w:t>
+Алматинский колледж декоративно-прикладного искусства имени Орала Тансыкбаева</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7839,93 +3890,93 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1985,810</w:t>
+1921,362</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Алматинский музыкальный колледж имени Петр Чайковского</w:t>
+Алматинский музыкальный колледж имени Петра Чайковского</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7994,51 +4045,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2876,841</w:t>
+2771,005</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8218,57 +4269,50 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8302,88 +4346,3884 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3 к приказу</w:t>
+              <w:t>Приложение 2 к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>министра просвещения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 5 июля 2024 года № 171</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Государственный образовательный заказ на подготовку кадров с техническим и профессиональным, послесредним образованием в организациях образования, финансируемых из республиканского бюджета (за исключением организаций образования, осуществляющих подготовку специалистов для Вооруженных Сил, других войск и воинских формирований, а также специальных государственных органов), с учетом потребностей рынка труда на 2025 – 2026 учебный год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции приказа и.о. Министра просвещения РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Администратор бюджетных программ: Министерство просвещения Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование организаций образования, реализующих образовательные программы технического и профессионального, послесреднего образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование специальности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Объем государственного образовательного заказа (очное обучение)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подушевой норматив финансирования на подготовку 1 специалиста в год (тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Республиканское государственное казенное предприятие "Национальный научно-практический, образовательный и оздоровительный центр "Бобек" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01120100 Дошкольное воспитание и обучение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+400 433</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01140100 Педагогика и методика начального обучения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+400 433</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01140600 Педагогика и методика преподавания языка и литературы основного среднего образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+400 433</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01140700 Информатика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+400 433</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Высший колледж APEC Petrotechnic"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07240700 Бурение нефтяных и газовых скважин и технология буровых работ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+475 097</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07240800 Технология добычи нефти и газа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+475 097</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07240900 Эксплуатация нефтяных и газовых месторождений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+475 097</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07110100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Химическая технология и производство (по видам)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+475 097</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07130200 Электроснабжение (по отраслям)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+475 097</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+07151100 Эксплуатация и техническое обслуживание машин и оборудования </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+475 097</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07140100 Автоматизация и управление технологическими процессами (по профилю)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+475 097</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+06130100 -Программное обеспечение (по видам)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+429 469</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+225</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Администратор бюджетных программ: Министерство культуры и информации Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование групп специальностей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственный образовательный заказ на очное обучение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средние расходы на обучение 1 специалиста за учебный год (в тыс. тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Казахская национальная академия искусств имени Темирбека Жургенова</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специальности культуры и искусства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+х</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Казахский национальный университет искусств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специальности культуры и искусства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+х</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Казахская национальная академия хореографии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специальности культуры и искусства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+х</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республиканский эстрадно-цирковой колледж имени Жусипбек Елебекова</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специальности искусства и культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2857,053</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алматинское хореографическое училище имени Александр Селезнева</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специальности искусства и культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2063,796</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алматинский колледж декоративно-прикладного искусства имени Орал Тансыкбаева</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специальности искусства и культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1985,810</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алматинский музыкальный колледж имени Петр Чайковского</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специальности искусства и культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2876,841</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
@@ -8429,94 +8269,221 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Приложение 3 к приказу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>министра просвещения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>от 5 июля 2024 года № 171</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z26" w:id="13"/>
+    <w:bookmarkStart w:name="z26" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Государственный образовательный заказ на подготовку кадров с техническим и профессиональным, послесредним образованием в организациях образования, финансируемых из республиканского бюджета (за исключением организаций образования, осуществляющих подготовку специалистов для Вооруженных Сил, других войск и воинских формирований, а также специальных государственных органов), с учетом потребностей рынка труда на 2026 – 2027 учебный год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z27" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 – в редакции приказа и.о. Министра просвещения РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Администратор бюджетных программ: Министерство просвещения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -8638,51 +8605,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Подушевой норматив финансирования на подготовку 1 специалиста в год (тыс. тенге)</w:t>
+Подушевой норматив финансирования на подготовку 1 специалиста в год (тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8937,51 +8904,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-464,4</w:t>
+406 229</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -9063,51 +9030,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-464,4</w:t>
+406 229</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -9189,51 +9156,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-464,4</w:t>
+406 229</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -9315,51 +9282,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-464,4</w:t>
+406 229</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -9587,51 +9554,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-484,9</w:t>
+484 619</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -9713,51 +9680,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-484,9</w:t>
+484 619</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -9839,51 +9806,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-484,9</w:t>
+484 619</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -9929,87 +9896,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40</w:t>
-[...35 lines deleted...]
-484,9</w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+484 619</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -10091,51 +10058,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-484,9</w:t>
+484 619</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -10217,51 +10184,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-484,9</w:t>
+484 619</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -10307,87 +10274,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
-[...35 lines deleted...]
-484,9</w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+484 619</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -10469,51 +10436,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-484,9</w:t>
+484 619</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -10559,87 +10526,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40</w:t>
-[...35 lines deleted...]
-484,9</w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+436 714</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -10723,70 +10690,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z28" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Администратор бюджетных программ: Министерство культуры и информации Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -12295,50 +12260,74 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -12359,55 +12348,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>